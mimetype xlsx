--- v3 (2026-03-28)
+++ v4 (2026-05-14)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793d779fa17a4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bae07cfbe4d047a4b57c3095c3707ce6.psmdcp" Id="Rbf7e76c3745d49b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1219e88ac5d240a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3086827751914c15aaf628b6a7e02f2b.psmdcp" Id="R307c5adeff4d4f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Beräknad publicering</x:t>
   </x:si>
   <x:si>
     <x:t>Kategori</x:t>
   </x:si>
   <x:si>
     <x:t>Innehåll</x:t>
   </x:si>
   <x:si>
     <x:t>Bedömningsstöd för att identifiera personer utsatta för prostitution, människohandel för sexuella ändamål och sexuell exploatering genom spridning av bilder eller filmer</x:t>
   </x:si>
   <x:si>
     <x:t>Kvartal 2, 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 SBU fick i juni år 2025 regeringsuppdraget: Uppdrag att förbereda stöd till utsatta för prostitution och närliggande målgrupper (A2025/00637). SBU ska enligt uppdraget, i dialog med Socialstyrelsen, ta fram det vetenskapliga underlag som Socialstyrelsen behöver för genomförande av uppdraget att vid behov anpassa befintliga kunskapsstöd eller ta fram nya kunskapsstöd för yrkesverksamma i socialtjänst och hälso- och sjukvård.
 SBU har i dialog med Socialstyrelsen kommit fram till att genomföra en sammanställning av systematiska översikter som studerat bedömningsstöd för att inom socialtjänst och hälso- och sjukvård identifiera personer som utsätts för prostitution, människohandel för sexuella ändamål eller sexuell exploatering genom spridning av bilder/filmer.
 Rapporten utgör del av det övergripande projektet SBU Bereder: Stöd till utsatta för prostitution och närliggande målgrupper (SBU 2025/1092).
 Syfte
 Detta projekt syftar till att kartlägga vilken sammanställd forskning som finns om bedömningsstöd för att inom hälso- och sjukvård och socialtjänst identifiera personer som utsätts för prostitution, människohandel för sexuella ändamål eller sexuell exploatering genom spridning av bilder/filmer.
@@ -63,55 +63,55 @@
 - Carl Göran Svedin, läkare, affilierad professor i socialt arbete vid Marie Cederschiölds Högskola
 - Charlotta von Mentzer, barnmorska, doktorand vid Göteborgs universitet
 Projektdeltagare från SBU 
 - Projektledare: Johanna Andersson
 - Biträdande projektledare: Helena Domeij
 - Projektadministratör: Emma Wernersson
 - Informationsspecialist: Klas Moberg
 - Projektansvarig chef: Uliana Hellberg
 </x:t>
   </x:si>
   <x:si>
     <x:t>Kränkande särbehandling, hot- och våld i arbetet och dess relation till psykisk ohälsa</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 Under våren 2025 fick SBU i uppdrag av regeringen att utvärdera arbetsmiljöns betydelse för uppkomst och varaktighet av psykisk ohälsa samt att analysera eventuella könsskillnader. Förvärvsarbete är inte bara en inkomstkälla utan också viktigt för social tillhörighet, delaktighet och psykiskt välbefinnande. Samtidigt kan faktorer i den organisatoriska och sociala arbetsmiljön (OSA) öka risken för psykisk ohälsa och sjukskrivning.
 Globalt sett uppskattar Världshälsoorganisationen att cirka 15 procent av den arbetande befolkningen lever med psykisk ohälsa vid en given tidpunkt. I Sverige har sjukskrivningar med psykiatriska diagnoser ökat kraftigt under de senaste decennierna. Antalet pågående sjukfall med psykiska diagnoser steg från cirka 30 000 år 2010 till närmare 100 000 år 2024 enligt Försäkringskassans beräkningar. Sjukskrivningar på grund av stressrelaterade diagnoser ökade från cirka 34 700 år 2019 till 43 500 år 2024, en ökning med omkring 25 procent. Försäkringskassan beräkningar visar även på att kvinnor står för nära fyra av fem stressrelaterade sjukskrivningar, och högst andel återfinns bland kvinnor i åldern 30–39 år. Enligt Arbetsmiljöverkets arbetsmiljörapport 2024 uppgav 7–8 procent av sysselsatta i Sverige (16–64 år) att de utsatts för kränkande särbehandling det senaste året. Mellan 12 och 23 procent hade utsatts för någon form av diskriminering. Fyra procent rapporterade sexuella trakasserier, vilket motsvarade 13 procent bland unga kvinnor. Vidare uppgav 14 procent att de utsatts för hot eller våld i arbetet under de senaste 12 månaderna.
 Forskning visar att kränkande särbehandling är kopplad till såväl samtidiga som senare symtom på depression, ångest, stressrelaterad ohälsa, sömnstörningar samt suicidala tankar och beteenden. Sexuella trakasserier och hot eller våld i arbetet har också associerats med ökad risk för depressiva symtom och utmattning. Sammantaget finns det starka skäl att systematiskt kartlägga evidensen om sambandet mellan kränkande särbehandling, hot och våld i arbetet och psykisk ohälsa i denna SBU-rapport.
 Syfte 
 Syftet med detta projekt är att utföra en kartläggning av systematiska översikter som utvärderar exponering för upplevelsen av kränkande särbehandling och hot- och våld i arbetet och dess relation till vanlig psykisk ohälsa. Varaktighet och eventuella könsskillnader utifrån detta syfte ska beaktas.
 Projektgrupp
 Sakkunniga 
 - Linda Magnusson Hanson, docent, Psykologiska institutionen, Stockholms universitet.
 - Andreas Stenling, docent, Institutionen för psykologi, Umeå universitet.
 Projektdeltagare från SBU 
-- Magdalena Ramstedt Stadin, projektledare (eng. project leader)
-[...3 lines deleted...]
-- Jenny Odeberg, projektansvarig chef (eng. project manager)
+- Magdalena Ramstedt Stadin, projektledare
+- Elin Frögéli, biträdande projektledare
+- Maria Ahlberg, projektadministratör
+- Carl Gornitzki, informationsspecialist
+- Jenny Odeberg, projektansvarig chef
 </x:t>
   </x:si>
   <x:si>
     <x:t>Nationell plan för en bättre beroendevård</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 SBU deltar i samverkan med nio andra myndigheter i ”Uppdrag att ta fram en myndighetsgemensam nationell plan för en bättre beroendevård och ett stärkt förebyggande arbete” (S2025/01284) på uppdrag av regeringen. Uppdraget leds och samordnas av Socialstyrelsen och Folkhälsomyndigheten. I regeringsuppdraget ingår frågor som rör alkohol, narkotika, doping, tobak och spel (ANDTS) och det ska slutredovisas i juni 2026.
 Planen ska stödja införandet av en reform av samhällets insatser för mer samordnade, behovsanpassade och personcentrerade insatser till personer med samsjuklighet i form av skadligt bruk, beroende och psykisk ohälsa (SOU 2021:93) samt stödja arbetet med förebyggande och tidiga insatser med fokus på barn och unga.
 SBU:s bidrag är två pågående förstudier:
 - Organisatoriska faktorer, integrerade vårdformer och samverkan samt implementering av nationella planer.
 - Behandling för hazardspelssyndrom och problemspelande
 SBU har även tagit fram kunskapsunderlag i form av ett Utredningstjänst (UT) svar kring förebyggande arbete bland barn och unga.
 Syfte
 Syftet med första förstudien är att sammanställa de systematiska översikter som finns om organisatoriska faktorer och förändringar samt implementering av nationella satsningar inom beroendevårdsområdet, och hur har dessa definierats, studerats och relaterats till olika typer av utfall på organisations- och individnivå. Sökningen genomfördes på litteratur från 2020 och framåt.
 Syftet med den andra förstudien är att sammanställa de systematiska översikter som finns inom området psykologisk behandling av hazardspelsyndrom och problematiskt spelande? Sökningen genomfördes på litteratur från 2015 och framåt.
 Projektdeltagare från SBU
 - Projektledare: Nina-Katri Gustafsson
 - Projektledare: David Forsström
 - Projektdeltagare: Idha Kurtsdotter
 - Projektdeltagare: Helena Domeij
 - Projektdeltagare: Rebecca Silverstein
 - Projektdeltagare: Jessica Dagerhamn
 - Projektadministratör: Emma Wernersson
 - Informationsspecialist: Klas Moberg
@@ -124,54 +124,76 @@
   <x:si>
     <x:t xml:space="preserve">Bakgrund 
 Postcovid är ett tillstånd som drabbar många människor och kan ge långvariga symtom med påverkan på både vardagsliv och hälsa. Sedan 2021 har SBU haft återkommande regeringsuppdrag att ta fram kunskapssammanställningar om postcovid. I det aktuella regeringsuppdraget ska SBU ta fram kunskapsunderlag som Socialstyrelsen kan använda i sitt arbete.
 Projektet ska slutredovisas i maj 2026, men du hittar information om hur arbetet fortskrider här: Kunskapsöversikter om postcovid och karta över primärstudier om postcovid.
 Syfte 
 Projektet syftar till att genom en levande systematisk översikt kartlägga vilken forskningen det finns i form av primärstudier som undersöker effekter av behandlingar och rehabiliteringsinsatser vid postcovid. Kartläggningen är avgränsad till randomiserade kliniska studier och resultaten publiceras löpande i en interaktiv karta. SBU kommer, i mån av tid och om det finns tillräckligt många studier, göra synteser för olika typer av insatser.
 Projektet syftar även till att identifiera välgjorda systematiska översikter med frågeställningar som kan vara relevanta för hälso- och sjukvården. I dialog med sakkunniga och Socialstyrelsen kan dessa översikter komma att utgöra underlag för kunskapssammanställningar i form av svar från SBU:s Upplysningstjänst och SBU Kommenterar.
 Projektgrupp
 Sakkunniga
 - Marika Möller, specialist i neuropsykologi, docent. Danderyds sjukhus/Karolinska institutet.
 - Per Åkesson, specialist i infektionssjukdomar, docent. Skånes universitetssjukhus
 Projektdeltagare från SBU 
 - Per Lytsy, projektledare
 - Annicka Hedman, biträdande projektledare
 - Jessica Dagerhamn, projektdeltagare
 - Elham Ali Mohammed, projektdeltagare
 - Jenny Ågren, projektdeltagare
 - Laura Lintamo, projektdeltagare
 - Carl Gornitzki, informationsspecialist
 - Maria Ahlberg, projektadministratör
 - Pernilla Östlund, projektansvarig chef (till 2025-08-31)
 - Jenny Odeberg, projektansvarig chef (från 2025-09-01)
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Diagnostisk träffsäkerhet av olika indextester vid diagnostik av födoämnesallergier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kvartal 3, 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bakgrund
+Sammanvägd forskning på området visar ingen tydlig bild kring om det går att särskilja den diagnostiska träffsäkerheten mellan olika indextester som används vid diagnostik av misstänkt födoämnesallergi, åtminstone då ett så kallat optimalt cut-off värde för indextestet används. Den systematiska översikten "Systematic review and meta-analyses on the accuracy of diagnostic tests for IgE-mediated food allergy” av Riggioni och medarbetare, publicerad i tidskriften Allergy i februari 2024 [1] kommer att kommenteras i denna rapport.
+Syfte
+Denna SBU Kommenterar kommer belysa komplexititeten i frågan kring diagnostik av födoämnesallergier, samtidigt som den kan lyfta fram översiktens data på olika test-typers sensitivitet och specificitet vid olika födoämnesallergier.
+Referens
+Riggioni C, Ricci C, Moya B, et al. Systematic review and meta-analyses on the accuracy of diagnostic tests for IgE-mediated food allergy. Allergy. 2024;79:324-352.
+Projektgrupp
+Sakkunniga 
+- David Aronsson, Överläkare, Med. Dr. Lungmedicin och allergologi, Skånes Universitetssjukhus, Lunds universitet.
+- Jon Konradsen, Överläkare, Docent. Barnallergi och Lungmedicin, Astrid Lindgrens barnsjukhus. Institutionen för kvinnors och barns hälsa, Karolinska Institutet.
+Projektdeltagare från SBU 
+- Jonatan Alvan, Projektledare
+- Jan Holst, Biträdande projektledare
+- Carl Gornitzki, Informationsspecialist
+- Maria Ahlberg, Projektadministratör
+- Jenny Odeberg, Projektansvarig chef
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nyföddhetsscreening för mukopolysackaridos typ 1 (MPS-1)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Kvartal 3, 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 Socialstyrelsen utreder om MPS-1 ska ingå i nyföddhetsscreening med PKU-provet och har bett SBU utreda 2 av de 15 bedömningskriterier som används vid framtagning av screeningprogram. Det gäller kriterierna 4 (det ska finnas en lämplig testmetod) och 5 (det ska finnas åtgärder som ger bättre effekt i tidigt skede än vid klinisk upptäckt).
 </x:t>
   </x:si>
   <x:si>
     <x:t>Arbetsmiljöns betydelse för uppkomsten av cancersjukdomar hos brandmän</x:t>
   </x:si>
   <x:si>
     <x:t>Kvartal 4, 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 I början av 2026 fick SBU i uppdrag av regeringen att ta fram kunskapsunderlag om arbetsmiljöns betydelse för uppkomsten av cancersjukdomar hos brandmän. Efter litteratursökning och dialog med experter på området har SBU kommit fram till att kommentera International Agency for Research on Cancer (IARC) systematiska översikt Firefighting and cancer: A meta-analysis of cohort studies in the context of cancer hazard identification av De Bono et. al., (2023).
 Syfte
 Syftet med detta projekt är att utvärdera arbetsmiljöns betydelse för uppkomsten av cancersjukdomar hos brandmän genom att granska och kritiskt kommentera den systematiska översikten Firefighting and cancer: A meta-analysis of cohort studies in the context of cancer hazard identification av De Bono et. al., (2023) utifrån SBUs metod.
 Projektdeltagare från SBU 
 - Magdalena Ramstedt Stadin, projektledare
 - Elin Frögéli, biträdande projektledare
 - Maria Hoppe, projektadministratör
 - Jenny Odeberg, projektansvarig chef 
 </x:t>
   </x:si>
   <x:si>
@@ -267,54 +289,75 @@
     <x:t>Utökade hembesök i samverkan mellan socialtjänst och barnhälsovård</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Syfte
 SBU kommer att genomföra en systematisk översikt för att samla kunskap om utökade hembesök i samverkan mellan socialtjänst och barnhälsovård. Översikten kommer att sammanställa kvalitativa data för upplevelser och erfarenheter ur både familjernas och personalens perspektiv, för insatsen som helhet, men framför allt för de delar av insatsen som berör socialtjänstens uppdrag och ansvarsområden.
 Syftet med rapporten är att ge samlad kunskap om hur socialtjänstens förebyggande arbete, genom insatsen utökade hembesök, upplevs och hur insatsen på bästa sätt kan implementeras.
 Övergripande frågeställningar
 - Vilka upplevelser, erfarenheter, uppfattningar och beskrivningar framkommer utifrån familjers perspektiv om utökade hembesök?
 -  Vilka upplevelser, erfarenheter, uppfattningar och beskrivningar framkommer utifrån professionellas perspektiv gällande organisering, genomförande och påverkan av utökade hembesök?
 Gällande båda frågeställningarna är vi enbart intresserade av fynd som berör socialtjänstens uppdrag och ansvarsområden, det vill säga att främja människors trygghet och delaktighet, ge stöd, skydda barn och andra utsatta grupper, förebygga sociala problem och samverka med andra samhällsaktörer.
 Projektgrupp
 Sakkunniga 
 - Elin Alfredsson, universitetslektor, psykolog, Göteborgs universitet
 - Eva Randell, docent och universitetslektor, socionom, Uppsala universitet
 Projektdeltagare från SBU 
 - Idha Kurtsdotter, projektledare
 - Karin Olsson, biträdande projektledare
 - Karin Robertsson, biträdande projektledare
 - Irini Åberg, projektadministratör
 - Maja Kärrman Fredriksson, informationsspecialist
 - Anna Ringborg, hälsoekonom
 - Uliana Hellberg, projektansvarig chef
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Diagnostisk träffsäkerhet av olika indextester vid diagnostik av misstänkt jordnötsallergi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kvartal 2, 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bakgrund
+Sammanvägd forskning på området visar ingen tydlig bild kring om det går att särskilja den diagnostiska träffsäkerheten mellan olika indextester som används vid diagnostik av misstänkt jordnötsallergi , åtminstone då ett så kallat optimalt cut-off värde för indextestet används.
+Syfte
+Syftet är att undersöka om det går att särskilja den diagnostiska träffsäkerheten av indextesterna sIgE (helnötsextrakt), pricktest (SPT) och komponenttesterna ara h 1, ara h 2, ara h 3 och ara h 8 från varandra vid diagnostik av jordnötsallergi hos barn respektive vuxna.
+Projektgrupp
+Sakkunniga 
+- David Aronsson, Överläkare, Med. Dr. Lungmedicin och allergologi, Skånes Universitetssjukhus, Lunds universitet.
+- Jon Konradsen, Överläkare, Docent. Barnallergi och Lungmedicin, Astrid Lindgrens barnsjukhus. Institutionen för kvinnors och barns hälsa, Karolinska Institutet.
+Projektdeltagare från SBU 
+- Jonatan Alvan, Projektledare
+- Jan Holst, Biträdande projektledare
+- Carl Gornitzki, Informationsspecialist
+- Maria Ahlberg, Projektadministratör
+- Therese Eriksson, Hälsoekonom
+- Jenny Odeberg, Projektansvarig chef
+</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Kunskapsunderlag om adhd och autismspektrumtillstånd</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Kvartal 2, 2027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Projektgrupp SBU: 
 - Projektledare:  Sarah Vigerland
 - Biträdande projektledare: David Forsström
 - Informationsspecialist: Hanna Olofsson
 - Hälsoekonom: Martina Lindqvist
 - Projektadministratör: Sofia Carlsson
 - Projektansvarig chef: Leif Strömwall
 </x:t>
   </x:si>
   <x:si>
     <x:t>Kartläggning av systematiska översikter där man studerat hur sexuell riskutsatthet kan upptäckas eller hur psykisk ohälsa hos sexuellt utsatta personer kan behandlas enligt studier av denna population</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund 
 SBU har genom regleringsbrevet för 2025 (S2024/02156) fått i uppdrag att genomföra en kartläggning för att identifiera metoder för att upptäcka sexuell riskutsatthet, främst inom socialtjänsten och hälso- och sjukvården, men om möjligt även inom andra områden som omfattas av myndighetens verksamhetsområde. SBU ska vidare genomföra en kartläggning för att identifiera metoder inom hälso- och sjukvården för behandling av barn respektive vuxna som har utnyttjats sexuellt i pornografiska syften eller under liknande omständigheter där bilder eller filmer har delats. Två närliggande projekt på SBU berör stöd till personer utsatta för prostitution och närliggande målgrupper (dnr A2025/00637) samt föräldraskapsstöd och kontaktvägar för barn som utsatts för våld och sexuell exploatering (dnr A2025/00608).
 Syfte
 Projektet syftar till att identifiera, granska och kartlägga systematiska översikter som undersökt metoder som antingen kan
 - upptäcka personer som är utsatta för sexuell risk, eller
 - behandla psykisk ohälsa hos personer som utnyttjats sexuellt, särskilt för pornografiska syften eller under liknande omständigheter*.
 *Till exempel genom delning av bilder och videomaterial på internet.Kartläggningen inkluderar systematiska översikter som inkluderat studier utförda i såväl svensk som internationell kontext. Del 1 av syftet fokuserar på metoder som används inom socialtjänst och/eller hälso- och sjukvård, medan del 2 av syftet endast fokuserar på metoder som används inom hälso- och sjukvården.
 Projektgrupp
 Sakkunniga
 - Filip Arnberg, docent, legitimerad psykolog, forskare, specialist, programdirektör
@@ -326,106 +369,155 @@
 - Biträdande projektledare: Helena Domeij
 - Projektadministratör: Emma Wernersson
 - Informationsspecialist: Klas Moberg
 - Projektdeltagare: Johanna Andersson
 - Projektdeltagare: Susanna Larsson-Tholén
 - Projektansvarig chef: Uliana Hellberg
 </x:t>
   </x:si>
   <x:si>
     <x:t>Insatser för att öka fysisk aktivitet hos personer med intellektuell funktionsnedsättning eller autismspektrumtillstånd</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 I en tidigare kartläggning av systematiska översikter av beteendeinriktade insatser för att öka fysisk aktivitet identifierade SBU en tydlig brist på välgjorda systematiska översikter för till exempel personer med funktionsnedsättning. Mot denna bakgrund fick SBU ett regeringsuppdrag att ta fram kunskapsunderlag som fokuserar på insatser för att öka den fysiska aktiviteten hos personer med funktionsnedsättning samt personer med fysisk eller psykisk ohälsa. Populationen är väldigt heterogen med väldigt olika behov, och att inkludera hela denna population skulle bli ett alltför omfattande projekt. Uppdraget har därför avgränsats till att omfatta personer med intellektuell funktionsnedsättning (IF) samt autismspektrumtillstånd (AST).
 Syfte
 Detta projekt utvärderar insatser som syftar till att öka fysisk aktivitet hos personer med IF eller AST. Projektet inkluderar både en kvantitativ sammanställning av studier som tittar på vilka insatser som är effektiva för att öka fysisk aktivitet samt även en kvalitativ del som tittar på vilka hinder och möjligheter det finns för personer med IF eller AST att öka sin fysiska aktivitet.  
 Projektgrupp
 Sakkunniga 
 - Ing-Mari Dohrn, PhD, fysioterapeut
 - Susann Arnell, PhD, fysioterapeut
 - Ulrika Långh, PhD, Psykolog, psykoterapeut, cert. beteendeanalytiker
 - Ulrika Müssener, Biträdande professor, arbetsterapeut
 Projektdeltagare från SBU 
 - Projektledare: Fanny Sellberg
 - Biträdande projektledare: Annika Bring
+- Projektmedarbetare: Jennifer Gothilander
 - Informationsspecialist: Hanna Olofsson
 - Projektadministratör: Maria Hoppe
 - Projektansvarig chef: Jenny Odeberg
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Hemmet som vårdplats – faktorer som kan främja respektive hindra en god och säker vård i hemmet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kvartal 4, 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bakgrund och syfte
+För närvarande pågår en förflyttning av vård och vårdinsatser från sjukhus och andra vårdinrättningar till hemmet. Utvecklingen styrs av dels den demografiska utvecklingen med en åldrande befolkning, men också av en medicinsk och teknisk utveckling som tillåter att allt fler personer med allt mer avancerade vårdbehov kan får stöd för sjukvård i hemmet. Gemensamt för vården som erbjuds i ordinärt boende är att den tillhandahålls i en miljö som inte är byggd för uppgiften.
+I det här projektet undersöker SBU faktorer som kan främja respektive hindra en god säker vård när vården utförs hos vårdtagare som bor i eget ordinärt boende.   
+Projektgrupp
+Projektdeltagare från SBU:
+- Anna Christensson, projektledare 
+- Sara Fundell, projektadministratör 
+- Hanna Olofsson, informationsspecialist(information specialist)
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>OSA Arbetsmiljö och psykisk ohälsa</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Kvartal 4, 2027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 Brister i den organisatoriska och sociala arbetsmiljön påverkar den psykiska hälsan negativt. En tidigare utvärdering från SBU (2014) visar att personer med lite kontroll i kombination med höga krav utvecklar mer depressionssymtom. Även bristande stöd och obalans mellan ansträngning och belöning ökar risken för utmattning och depression. Det saknas dock kunskap om könsskillnader i hur arbetsförhållanden relaterar till depression och utmattningssyndrom, liksom om arbetsmiljöns betydelse för ångest.
 Syfte
 Syftet med utvärderingen är att systematiskt sammanställa kunskap om hur sambanden ser ut mellan faktorer i den organisatoriska och sociala arbetsmiljön och psykisk ohälsa i den generella arbetande befolkningen. Dessutom hur sambanden ser ut hos kvinnor respektive män.
 Projektgrupp
 Sakkunniga
 - David Hallman, professor i arbetshälsovetenskap, Högskolan i Gävle
 - Pia Svedberg, senior forskare, Karolinska Institutet
 Projektdeltagare från SBU 
 - Elin Frögéli, projektledare
 - Magdalena Ramstedt Stadin, biträdande projektledare
 - Klas Moberg, informationsspecialist
 - Maria Hoppe, projektadministratör
 - Jenny Odeberg, projektansvarig chef
 </x:t>
   </x:si>
   <x:si>
     <x:t>SBU:s arbete med nationella riktlinjer</x:t>
   </x:si>
   <x:si>
     <x:t>Kvartal 4, 2027 samt 2028</x:t>
   </x:si>
   <x:si>
     <x:t>Strategier för att öka tillgänglighet och användning av föräldraskapsstödsprogram</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 SBU har fått i uppdrag av regeringen att genomföra kunskapssammanställningar om insatser inom socialtjänsten för att främja psykisk hälsa och förebygga ohälsa bland barn och unga. Implementering av föräldraskapsstödsprogram identifierades som ett prioriterat område. Projektet ingår också i SBU:s interna utvecklingsarbete om organisations- och implementeringsfrågor.
 Syfte
 Syftet med rapporten är att systematiskt sammanställa kunskap om strategier som kan främja ett ökat införande och genomförande av föräldraskapsstödsprogram som visat sig ha vetenskapligt stöd. I projektet ingår också att förklara hur och varför dessa strategier är framgångsrika i olika sammanhang och för olika målgrupper.
 Projektgrupp
 Sakkunniga
 - Björn Blom, professor, Umeå universitet
 - Per Nilsen, professor, Linköpings universitet
 - Therése Skoog, professor, Göteborgs universitet
 - Katarina Ulfsdotter Gunnarsson, adjunkt/postdoktor Linköpings universitet
 Projektdeltagare från SBU
 - Petra Jonvallen, projektledare
 - Marie Nilsson, biträdande projektledare
 - Johan Wallin, projektmedlem
 - Martina Lundqvist, projektmedlem
 - Sara Fundell, projektadministratör
 - Hanna Olofsson, informationsspecialist
 - Uliana Hellberg, projektansvarig chef
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stöd för socialtjänstens omställning</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bakgrund och syfte
+Regeringen beslutade under år 2024 om propositionen En förebyggande socialtjänstlag – för ökade rättigheter, skyldigheter och möjligheter (prop. 2024/25:89), med förslag till en ny socialtjänstlag. Den nya socialtjänstlagen (2025:400), trädde i kraft den 1 juli 2025.Redan i januari 2025 fick SBU, tillsammans med flera andra myndigheter, regeringsuppdraget Till stöd för socialtjänstens omställning (S2024/00196, delvis; S2025/00116, delvis). Inom detta uppdrag ska SBU:
+- Förstärka sitt arbete med att utvärdera det vetenskapliga stödet för metoder och arbetssätt i socialtjänsten,
+- tillgängliggöra SBU:s vetenskapliga underlag på ett heltäckande och lättfattligt sätt, samt,
+- inom socialtjänsten öka kunskapen om vetenskapliga förhållningssätt.
+Slutredovisning av uppdraget sker till Regeringskansliet (Socialdepartementet) senast den 1 mars 2029.
+Projektgrupp
+Projektdeltagare från SBU:
+- Johanna Andersson, projektledare
+- Frida Fröberg, biträdande projektledare
+- Anna Attergren Granath, projektadministratör (t.om. jan. 2026)
+- Mikaela Lannergren, projektadministratör (fr.o.m. feb. 2026)
+- Uliana Hellberg, projektansvarig chef
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk- och skyddsfaktorer associerade med negativa barndomsupplevelser (ACE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bakgrund
+SBU genomför i dialog med Socialstyrelsen en sammanställning av översikter kopplat till risk- och skyddsfaktorer associerade med negativa barndomsupplevelser (ACE).
+Projektdeltagare från SBU
+- Projektledare: Rebecca Silverstein
+- Biträdande projektledare: Sally Saad
+- Intern sakkunnig: Frida Fröberg
+- Projektadministratör: Emma Wernersson
+- Informationsspecialist: Hanna Olofsson
+- Projektansvarig chef: Uliana Hellberg
 </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -736,51 +828,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D18"/>
+  <x:dimension ref="A1:D23"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="172.240625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.970625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="8.980625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="255" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -822,172 +914,221 @@
         <x:v>11</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
         <x:v>19</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:4">
+      <x:c r="A19" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:4">
+      <x:c r="A20" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:4">
+      <x:c r="A21" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:4">
+      <x:c r="A22" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:4">
+      <x:c r="A23" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>