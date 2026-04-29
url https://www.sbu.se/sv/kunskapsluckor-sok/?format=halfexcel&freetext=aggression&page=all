--- v1 (2026-02-17)
+++ v2 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e461c44137843bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c65980fdccb4c738ba1c3869a216a5a.psmdcp" Id="R1eb1803dd90f40d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d53b23ed85d4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f80265478f21466a8667f1a65a38bbf9.psmdcp" Id="R49671dd2cf754e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr</x:t>
   </x:si>
   <x:si>