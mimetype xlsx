--- v2 (2026-04-29)
+++ v3 (2026-07-03)
@@ -1,105 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d53b23ed85d4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f80265478f21466a8667f1a65a38bbf9.psmdcp" Id="R49671dd2cf754e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e526fe9a58345ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f690c13c266b49d5880a4c7abb9612ee.psmdcp" Id="Rcbb69f9aa6ea452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr</x:t>
   </x:si>
   <x:si>
     <x:t>Webbarkiv</x:t>
   </x:si>
   <x:si>
     <x:t>Könskonträr hormonbehandling med östrogen jämfört med ingen hormonbehandling vid könsdysfori hos vuxna med tilldelat manligt födelsekön</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2024/488</x:t>
   </x:si>
   <x:si>
     <x:t>Nej</x:t>
   </x:si>
   <x:si>
     <x:t>Könskonträr hormonbehandling med testosteron jämfört med ingen hormonbehandling vid könsdysfori hos vuxna med tilldelat kvinnligt födelsekön</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2024/489</x:t>
   </x:si>
   <x:si>
     <x:t>Alternativ till tvångsåtgärderna fastspänning och avskiljning för personer som vårdas på institution</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1129</x:t>
   </x:si>
   <x:si>
     <x:t>Safewards för att minska tvångsåtgärder inom rättspsykiatrisk vård av vuxna</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/120</x:t>
   </x:si>
   <x:si>
     <x:t>Six core strategies för att minska tvångsåtgärder inom psykiatrisk slutenvård av vuxna, inklusive psykiatrisk och rättspsykiatrisk tvångsvård</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/121</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>SBU 2021/348</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -409,51 +403,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C7"/>
+  <x:dimension ref="A1:C6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="127.910625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.060625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.060625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
@@ -483,61 +477,50 @@
         <x:v>9</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>5</x:v>
-[...9 lines deleted...]
-      <x:c r="C7" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>