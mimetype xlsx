--- v3 (2026-07-03)
+++ v4 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e526fe9a58345ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f690c13c266b49d5880a4c7abb9612ee.psmdcp" Id="Rcbb69f9aa6ea452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd30d3c604f44e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1b992d835cb4d37af82aeb4b76aa7b3.psmdcp" Id="Ra4e0c3fd5ae947d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr</x:t>
   </x:si>
   <x:si>