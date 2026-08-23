--- v4 (2026-07-03)
+++ v5 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd30d3c604f44e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1b992d835cb4d37af82aeb4b76aa7b3.psmdcp" Id="Ra4e0c3fd5ae947d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2f673eb53d44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9725caa01e0404a8a6c97acb86bd4d0.psmdcp" Id="Ra788b050fcca4b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr</x:t>
   </x:si>
   <x:si>