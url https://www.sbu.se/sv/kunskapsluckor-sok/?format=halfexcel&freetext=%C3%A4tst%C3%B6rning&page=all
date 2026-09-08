--- v2 (2026-03-12)
+++ v3 (2026-09-08)
@@ -1,333 +1,573 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa5b1abd42f4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66788f77e6124ce6b0b476404be01eb7.psmdcp" Id="Rb2fa603a7a4142ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9abe0c4b0f4f435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0f02a0a9f734d09905d84c7e2420594.psmdcp" Id="R8d90bb56819d4bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr</x:t>
   </x:si>
   <x:si>
     <x:t>Webbarkiv</x:t>
   </x:si>
   <x:si>
+    <x:t>Behandling av svårigheter med emotionsreglering för barn och vuxna med ätstörning som haft en otillräcklig effekt av ätstörningsbehandling driven av emotionsregleringsproblematik, jämfört med sedvanlig vård, aktiv behandling eller väntelista</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nej</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strukturerad uppföljning för personer som friskförklarats från sin ätstörning jämfört med ingen strukturerad uppföljning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samverkan mellan vård av ätstörning och vård av obesitas för personer med både ätstörning och obesitas, jämfört med ingen samverkan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boostersessioner för personer som efter behandling av ätstörning påtagligt förbättrats eller friskförklarats och som därefter drabbas av bakslag eller försämring, jämfört med inga boostersessioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konsultation där psykiatrin stödjer och samarbetar med övrig hälso- och sjukvård och socialtjänst vid misstänkt eller fastställd ätstörning jämfört med ingen konsultation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dissonansbaserat interventionsprogram för ungdomar som löper risk att utveckla ätstörning jämfört med tillgång till utbildningsmaterial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strukturerat arbetssätt vid övergången från barnsjukvård till vuxensjukvård för ungdomar och unga vuxna med ätstörning som ska övergå till vuxensjukvård, jämfört med inget strukturerat arbetssätt vid övergången</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tilläggsbehandling med acceptance and commitment therapy (ACT) för personer som fått behandling för ätstörning och har ett kvarvarande svårt kroppsmissnöje, jämfört med att inte få tilläggsbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk utredning av psykiatrisk samsjuklighet vid ätstörning, otillräcklig effekt av behandling och samtidiga tecken på psykiatrisk samsjuklighet, jämfört med ingen systematisk utredning av psykiatrisk samsjuklighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uppmärksammande av munhälsa vid hälso- och sjukvårdsbesök och hänvisning eller remiss till tandvården vid behov för barn och vuxna med ätstörning, jämfört med ingen sådan insats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grundläggande stöd, exempelvis via socialtjänst eller habilitering, för personer med ätstörning och behov av särskilt stöd för att klara det dagliga livet jämfört med inget sådant grundläggande stöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kompetensutveckling om ätstörningar till personal inom hälso- och sjukvård och socialtjänst jämfört med ingen kompetensutveckling om ätstörningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Närståendestöd i form av rådgivning och samtalsstöd till närstående till person med ätstörning och behov av eget stöd, jämfört med inget närståendestöd, avseende flera utfall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dissonansbaserat interventionsprogram för ungdomar som löper risk att utveckla ätstörning jämfört med skrivterapi (expressive writing)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delat beslutsfattande (SDM) för barn och vuxna med ätstörning jämfört med inget delat beslutsfattande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/598</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Dialektisk beteendeterapi (DBT) för ungdomar över 15 år och vuxna med bulimia nervosa jämfört med kognitiv beteendeterapi anpassad för behandling av ätstörning (KBT-E eller KBT-BN) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/547</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Familjebaserad terapi för ungdomar med bulimia nervosa jämfört med kognitiv beteendeterapi (KBT) anpassad för ätstörning (inklusive familjestöd) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/548</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Mandometermetoden för barn och vuxna med ätstörning jämfört med sedvanlig vård, väntelista eller annan behandling </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interpersonell psykoterapi (IPT) för ungdomar över 15 år och vuxna med hetsätningsstörning, jämfört med kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning, avseende flera utfall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manualbaserad familjebaserad terapi för ungdomar och unga vuxna 13–25 år med hetsätningsstörning, jämfört med manualbaserad kognitiv beteendeterapi (KBT) anpassad för ätstörning med inkluderat familjestöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dialektisk beteendeterapi (DBT) för ungdomar över 15 år och vuxna med hetsätningsstörning, jämfört med kognitiv beteendeterapi anpassad för behandling av ätstörning (KBT-E, KBT-BN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/558</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning, som innehåller både fysiska träffar och digitala träffar över video, för ungdomar över 15 år och vuxna med bulimia nervosa, jämfört med behandling som enbart ges vid fysiska träffar </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning utförd i digitalt format över video för ungdomar över 15 år och vuxna med hetsätningsstörning, jämfört med KBT anpassad för behandling av ätstörning som ges fysiskt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning i grupp för ungdomar över 15 år och vuxna med hetsätningsstörning, jämfört med KBT som individuell terapi, avseende flera utfall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/555</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi anpassad för behandling av ätstörning i grupp (KBT-E eller KBT-BN) för ungdomar över 15 år och vuxna med bulimia nervosa, jämfört med individuell behandling </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/544</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning för ungdomar över 15 år och vuxna med hetsätningsstörning jämfört med väntelista avseende flera utfall </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interventioner som ges av psykiatrin eller primärvården för att förbättra munhälsan hos personer med diagnostiserad eller självrapporterad psykisk ohälsa – utifrån en kartläggningsrapport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interventioner som ges av tandvården för att förbättra den psykiska hälsan hos personer med diagnostiserad eller självrapporterad psykisk ohälsa – utifrån en kartläggningsrapport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Åldersanpassad familjebaserad terapi vid anorexia nervosa hos unga vuxna jämfört med kognitiv beteendeterapi (KBT) anpassad för ätstörning, inklusive familjestöd (KBT Enhanced, KBT-E)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/414</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi anpassad för behandling av ätstörning vid anorexia nervosa hos ungdomar (13–17 år) jämfört med familjebaserad terapi </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/415</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi anpassad för behandling av ätstörning vid anorexia nervosa hos vuxna jämfört med sedvanlig vård </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/416</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Maudsely Model Anorexia Nervosa Treatment (MANTRA) vid anorexia nervosa hos vuxna jämfört med kognitiv beteendeterapi anpassad för ätstörning (KBT-E) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/418</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Specialiserad stödjande klinisk behandling (SSCM) vid anorexia nervosa hos ungdomar över 13 år och vuxna jämfört med kognitiv beteendeterapi anpassad för ätstörning (KBT-E) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multiprofessionellt arbetssätt för barn och vuxna med undvikande/restriktiv ätstörning (ARFID) som innebär omfattande svårigheter, jämfört med avsaknad av ett sådant arbetssätt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ätträning med exponering för att äta fler livsmedel, där närstående inkluderas i behandlingen, för barn och ungdomar (0–17 år) med undvikande/restriktiv ätstörning (ARFID), jämfört med sedvanlig vård, väntelista eller ingen behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjebaserad terapi anpassad för undvikande/restriktiv ätstörning (ARFID) för barn och ungdomar (0–17 år) med ARFID, jämfört med sedvanlig vård, väntelista eller ingen behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för undvikande/restriktiv ätstörning (ARFID) för barn (från 10 år) och vuxna med ARFID, jämfört med sedvanlig vård, väntelista eller ingen behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radikalt öppen dialektisk beteendeterapi (RO-DBT) för ungdomar över 13 år och vuxna med anorexia nervosa, jämfört med kognitiv beteendeterapi anpassad för ätstörning (KBT-E)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rutiner för samarbete och tydlig ansvarsfördelning inom hälso- och sjukvården för personer med undvikande/restriktiv ätstörning (ARFID), jämfört med om inga sådana rutiner är utvecklade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standardiserade och manualbaserade behandlingar som kan erbjudas i första linjen till barn och unga med mild till måttlig psykisk ohälsa – utifrån en kartläggningsrapport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/221</x:t>
+  </x:si>
+  <x:si>
     <x:t>Behandling för kvinnor som lider av psykisk sjukdom efter förlossning – utifrån en kartläggningsrapport</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2024/942</x:t>
   </x:si>
   <x:si>
-    <x:t>Nej</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Beteendeinriktad träning i liten grupp vid psykisk funktionsnedsättning hos placerade barn och ungdomar med en komplex problembild av psykologisk och/eller beteendemässig karaktär </x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1159</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Parent Child Interaction Therapy (PCIT) vid psykisk funktionsnedsättning hos placerade barn och ungdomar med en komplex problembild av psykologisk och/eller beteendemässig karaktär </x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1154</x:t>
   </x:si>
   <x:si>
     <x:t>Stöd från anhöriga eller andra närstående vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1157</x:t>
   </x:si>
   <x:si>
     <x:t>Färdtjänst eller riksfärdtjänst vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1158</x:t>
   </x:si>
   <x:si>
     <x:t>Självhjälpsgrupper vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1156</x:t>
   </x:si>
   <x:si>
     <x:t>Bolltäcke vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1155</x:t>
   </x:si>
   <x:si>
     <x:t>Fostering Individualized Assistance Program (FIAP) vid psykisk funktionsnedsättning hos placerade barn och ungdomar med en komplex problembild av psykologisk och/eller beteendemässig karaktär</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1153</x:t>
   </x:si>
   <x:si>
     <x:t>Utbildning avseende exempelvis sexualkunskap, fysisk aktivitet, förbättrad egenvård, att undvika farliga situationer såsom sexuella trakasserier, att göra val/välja vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1150</x:t>
   </x:si>
   <x:si>
+    <x:t>Acceptance and Commitment Therapy (ACT) vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/1151</x:t>
+  </x:si>
+  <x:si>
     <x:t>Familjeinriktade psykosociala insatser vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1152</x:t>
   </x:si>
   <x:si>
-    <x:t>Acceptance and Commitment Therapy (ACT) vid psykisk funktionsnedsättning</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Personlig assistans vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1149</x:t>
   </x:si>
   <x:si>
     <x:t>Motiverande samtal/Motiverande intervju (MI) vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1148</x:t>
   </x:si>
   <x:si>
     <x:t>Kognitiva insatser vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1127</x:t>
   </x:si>
   <x:si>
+    <x:t>Funktionell kommunikationsträning vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bostadsanpassning vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korttidsboende vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/985</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bostad med särskild service, annan särskilt anpassad bostad eller särskilt boende vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/986</x:t>
   </x:si>
   <x:si>
     <x:t>Korttidsvistelse utanför det egna hemmet vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/989</x:t>
   </x:si>
   <x:si>
-    <x:t>Funktionell kommunikationsträning vid psykisk funktionsnedsättning</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Ledsagarservice eller ledsagning vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/990</x:t>
   </x:si>
   <x:si>
+    <x:t>Födointagsinriktade insatser vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mindfulness vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olycksfallsprevention vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/998</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sömnfrämjande insatser vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1000</x:t>
   </x:si>
   <x:si>
-    <x:t>Födointagsinriktade insatser vid psykisk funktionsnedsättning</x:t>
-[...20 lines deleted...]
-    <x:t>SBU 2023/996</x:t>
+    <x:t>Metoder eller strategier som bygger på tillämpad beteendeintervention (TBI) vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miljöträning vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/980</x:t>
   </x:si>
   <x:si>
     <x:t>Insatser för att stödja och främja föräldraförmåga hos personer med psykisk funktionsnedsättning som har barn</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/991</x:t>
   </x:si>
   <x:si>
-    <x:t>Metoder eller strategier som bygger på tillämpad beteendeintervention (TBI) vid psykisk funktionsnedsättning</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Korttidstillsyn utanför det egna hemmet för skolungdomar över 12 år med psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/988</x:t>
   </x:si>
   <x:si>
     <x:t>Kommunala stöd och insatser i hemmet vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/984</x:t>
   </x:si>
   <x:si>
     <x:t>Boendestöd enligt socialtjänstlagen vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/982</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/987</x:t>
   </x:si>
   <x:si>
     <x:t>Fysiska insatser vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/992</x:t>
   </x:si>
   <x:si>
-    <x:t>Miljöträning vid psykisk funktionsnedsättning</x:t>
-[...2 lines deleted...]
-    <x:t>SBU 2023/980</x:t>
+    <x:t>Hälsodagbok vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/995</x:t>
   </x:si>
   <x:si>
     <x:t>Egenvård vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/993</x:t>
   </x:si>
   <x:si>
     <x:t>Insatser för att förhindra självskadebeteende vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/999</x:t>
   </x:si>
   <x:si>
-    <x:t>Hälsodagbok vid psykisk funktionsnedsättning</x:t>
-[...2 lines deleted...]
-    <x:t>SBU 2023/995</x:t>
+    <x:t>Daglig verksamhet eller dagverksamhet vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Framtidfullmakter vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>God man, förvaltare, vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/973</x:t>
   </x:si>
   <x:si>
     <x:t>Rutiner, arbetssätt och förhållningssätt som säkrar barn, ungdomars och vuxna med psykisk funktionsnedsättnings rätt att komma till tals och bli lyssnade på samt ges möjligheter att göra val</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/974</x:t>
   </x:si>
   <x:si>
-    <x:t>Daglig verksamhet eller dagverksamhet vid psykisk funktionsnedsättning</x:t>
-[...14 lines deleted...]
-    <x:t>SBU 2023/972</x:t>
+    <x:t>Terapi för aggressionshantering (Anger management) vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/976</x:t>
   </x:si>
   <x:si>
     <x:t>Användning av teknik för beteendeinlärning vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/977</x:t>
   </x:si>
   <x:si>
-    <x:t>Terapi för aggressionshantering (Anger management) vid psykisk funktionsnedsättning</x:t>
-[...2 lines deleted...]
-    <x:t>SBU 2023/976</x:t>
+    <x:t>Personliga budgetar för att kunna köpa sociala välfärdstjänster vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/971</x:t>
   </x:si>
   <x:si>
     <x:t>Rådgivning och annat personligt stöd vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/975</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>SBU 2023/971</x:t>
   </x:si>
   <x:si>
     <x:t>Virtual reality-teknik vid behandling av ätstörningar</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/118</x:t>
   </x:si>
   <x:si>
     <x:t>Social och psykologisk behandling i tvångsvård av flickor</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2022/677</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -645,63 +885,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C47"/>
+  <x:dimension ref="A1:C87"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="170.770625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="3" width="11.060625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="227.282054" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="10.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:3">
@@ -1174,67 +1414,507 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:3">
       <x:c r="A46" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:3">
       <x:c r="A47" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:3">
+      <x:c r="A48" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:3">
+      <x:c r="A49" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:3">
+      <x:c r="A50" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:3">
+      <x:c r="A51" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:3">
+      <x:c r="A52" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:3">
+      <x:c r="A53" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:3">
+      <x:c r="A54" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:3">
+      <x:c r="A55" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:3">
+      <x:c r="A56" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:3">
+      <x:c r="A57" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:3">
+      <x:c r="A58" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:3">
+      <x:c r="A59" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:3">
+      <x:c r="A60" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:3">
+      <x:c r="A61" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:3">
+      <x:c r="A62" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:3">
+      <x:c r="A63" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:3">
+      <x:c r="A64" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:3">
+      <x:c r="A65" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:3">
+      <x:c r="A66" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:3">
+      <x:c r="A67" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:3">
+      <x:c r="A68" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:3">
+      <x:c r="A69" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:3">
+      <x:c r="A70" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:3">
+      <x:c r="A71" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:3">
+      <x:c r="A72" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:3">
+      <x:c r="A73" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:3">
+      <x:c r="A74" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:3">
+      <x:c r="A75" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:3">
+      <x:c r="A76" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:3">
+      <x:c r="A77" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:3">
+      <x:c r="A78" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:3">
+      <x:c r="A79" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:3">
+      <x:c r="A80" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:3">
+      <x:c r="A81" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:3">
+      <x:c r="A82" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:3">
+      <x:c r="A83" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:3">
+      <x:c r="A84" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:3">
+      <x:c r="A85" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:3">
+      <x:c r="A86" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:3">
+      <x:c r="A87" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>