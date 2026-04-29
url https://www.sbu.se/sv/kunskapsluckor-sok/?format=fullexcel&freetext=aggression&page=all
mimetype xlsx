--- v1 (2026-02-17)
+++ v2 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21df02471fd14e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dff068496c664eb49bafcfea51566f19.psmdcp" Id="Rc7e1f23d274c460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31d2530623e4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/185ee19eca2445ecbc9c7b46ae9aca38.psmdcp" Id="Rb2eaf810674a4ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr</x:t>
   </x:si>
   <x:si>