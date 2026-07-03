--- v2 (2026-04-29)
+++ v3 (2026-07-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31d2530623e4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/185ee19eca2445ecbc9c7b46ae9aca38.psmdcp" Id="Rb2eaf810674a4ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38cc0d3bd894483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/014f9d077f2642f19431906f28c1936f.psmdcp" Id="Ra086327e3b3b4d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr</x:t>
   </x:si>
   <x:si>
     <x:t>Publiceringsdatum</x:t>
   </x:si>
   <x:si>
     <x:t>Revideringsdatum</x:t>
   </x:si>
   <x:si>
     <x:t>Typ av kunskapslucka</x:t>
   </x:si>
   <x:si>
     <x:t>Population</x:t>
   </x:si>
   <x:si>
     <x:t>Exponering</x:t>
   </x:si>
   <x:si>
     <x:t>Indextest</x:t>
   </x:si>
   <x:si>
@@ -262,85 +262,50 @@
     <x:t xml:space="preserve"> 
  Finch K, Lawrence D, Williams MO, Thompson AR, Hartwright C. A Systematic Review of the Effectiveness of Safewards: Has Enthusiasm Exceeded Evidence? Issues Ment Health Nurs. 2022;43(2):119-36.  Mer om översikten  
  Mullen A, Browne G, Hamilton B, Skinner S, Happell B. Safewards: An integrative review of the literature within inpatient and forensic mental health units. Int J Ment Health Nurs. 2022.  Mer om översikten    
  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Informationen är hämtad från SBU:s Upplysningstjänst: SBU. Metoder för att minska tvångsåtgärder inom psykiatrisk slutenvård: Safewards och Six core strategies. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU:s upplysningstjänst ut202220.  Läs mer  </x:t>
   </x:si>
   <x:si>
     <x:t>Six core strategies för att minska tvångsåtgärder inom psykiatrisk slutenvård av vuxna, inklusive psykiatrisk och rättspsykiatrisk tvångsvård</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/121</x:t>
   </x:si>
   <x:si>
     <x:t>Vuxna i psykiatrisk slutenvård, inklusive psykiatrisk och rättspsykiatrisk tvångsvård</x:t>
   </x:si>
   <x:si>
     <x:t>Six core strategies</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> SBU:s Upplysningstjänst identifierade en gammal relevant systematisk översikt om interventionsprogram för att minska tvångsåtgärder inom psykiatrisk och rättspsykiatrisk vård där Six core strategies inkluderades och som bedömdes ha hög risk för bias. Upplysningstjänsten identifierade även fem relevanta artiklar från primärstudier (varav tre finns inkluderade i den systematiska översikten) om Six core strategies, med både kontrollerad och icke-kontrollerad design. Primärstudier granskas inte med avseende på risk för bias av Upplysningstjänsten.  Läs mer  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Informationen är hämtad från: SBU. Metoder för att minska tvångsåtgärder inom psykiatrisk slutenvård: Safewards och Six core strategies. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU:s upplysningstjänst ut202220.  Läs mer  </x:t>
-  </x:si>
-[...33 lines deleted...]
-    <x:t>Barn/ungdomar</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -657,72 +622,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:W7"/>
+  <x:dimension ref="A1:W6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="127.910625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.060625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="17.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="17.290625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="28.770625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="94.720625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.420625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="9.780625" style="0" customWidth="1"/>
-    <x:col min="9" max="9" width="255" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="95.390625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="56.640625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="255" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="11.860625" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="5.900625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="52.330625" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="212.680625" style="0" customWidth="1"/>
-    <x:col min="16" max="19" width="255" style="0" customWidth="1"/>
+    <x:col min="16" max="18" width="255" style="0" customWidth="1"/>
+    <x:col min="19" max="19" width="199.990625" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="43.010625" style="0" customWidth="1"/>
     <x:col min="21" max="21" width="246.520625" style="0" customWidth="1"/>
     <x:col min="22" max="22" width="21.720625" style="0" customWidth="1"/>
     <x:col min="23" max="23" width="11.060625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:23">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
@@ -1015,100 +981,50 @@
       <x:c r="L6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O6" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P6" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R6" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U6" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="V6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="W6" s="0" t="s">
-        <x:v>38</x:v>
-[...48 lines deleted...]
-      <x:c r="W7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>