--- v3 (2026-07-03)
+++ v4 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38cc0d3bd894483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/014f9d077f2642f19431906f28c1936f.psmdcp" Id="Ra086327e3b3b4d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da286ba751942c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6d43db2894f4325aa4556d01a3ce828.psmdcp" Id="R091220dfc6a74e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr</x:t>
   </x:si>
   <x:si>