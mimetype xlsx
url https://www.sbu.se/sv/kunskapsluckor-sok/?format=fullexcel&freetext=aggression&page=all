--- v4 (2026-08-23)
+++ v5 (2026-11-02)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da286ba751942c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6d43db2894f4325aa4556d01a3ce828.psmdcp" Id="R091220dfc6a74e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5853dfcac564d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aca0e1c940d14605b26bb333aef1a2b7.psmdcp" Id="Rc10624c1dfc444e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr</x:t>
   </x:si>
   <x:si>
     <x:t>Publiceringsdatum</x:t>
   </x:si>
   <x:si>
     <x:t>Revideringsdatum</x:t>
   </x:si>
   <x:si>
     <x:t>Typ av kunskapslucka</x:t>
   </x:si>
   <x:si>
     <x:t>Population</x:t>
   </x:si>
   <x:si>
     <x:t>Exponering</x:t>
   </x:si>
   <x:si>
     <x:t>Indextest</x:t>
   </x:si>
   <x:si>
@@ -85,50 +85,56 @@
   <x:si>
     <x:t>Vad finns</x:t>
   </x:si>
   <x:si>
     <x:t>Systematiska litteraturöversikter</x:t>
   </x:si>
   <x:si>
     <x:t>Ej uppdaterade systematiska litteraturöversikter</x:t>
   </x:si>
   <x:si>
     <x:t>Andra källor</x:t>
   </x:si>
   <x:si>
     <x:t>Ålder</x:t>
   </x:si>
   <x:si>
     <x:t>Webbarkiv</x:t>
   </x:si>
   <x:si>
     <x:t>Könskonträr hormonbehandling med östrogen jämfört med ingen hormonbehandling vid könsdysfori hos vuxna med tilldelat manligt födelsekön</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2024/488</x:t>
   </x:si>
   <x:si>
+    <x:t>2024-06-11</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Fler primärstudier behövs. </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vuxna med tilldelat manligt födelsekön med könsdysfori </x:t>
   </x:si>
   <x:si>
     <x:t>Könskonträr hormonbehandling (male-to-female): östrogen, anti-androgener</x:t>
   </x:si>
   <x:si>
     <x:t>Ingen hormonbehandling med östrogen, anti-androgener</x:t>
   </x:si>
   <x:si>
     <x:t>Grad av könsdysfori, ändrad uppfattning av könsidentitet, psykosocial hälsa, depression, ångest, suicidtankar, aggression, sexuell distress, kognitiv funktion, livskvalitet, psykiska symtom, suicidtankar, suicid, dödlighet, tumörer i hjärna, bröstcancer, prostatacancer, testikelcancer, skeletthälsa, bentäthet, benmetabolism, frakturer, benstruktur, akuta hjärt-kärlhändelser, stroke, blodtryck, tromboembolism, metabolism, insulinkänslighet, diabetesutveckling, leverpåverkan, långtidseffekter, behandlingsavbrott, ånger, detransition</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>SBU</x:t>
   </x:si>
   <x:si>
     <x:t>Hälso- och sjukvård</x:t>
   </x:si>
   <x:si>
     <x:t>Psykiatri och psykologi , Läkemedel</x:t>
@@ -152,50 +158,53 @@
     <x:t>Könskonträr hormonbehandling med testosteron jämfört med ingen hormonbehandling vid könsdysfori hos vuxna med tilldelat kvinnligt födelsekön</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2024/489</x:t>
   </x:si>
   <x:si>
     <x:t>Vuxna med tilldelat kvinnligt födelsekön med könsdysfori</x:t>
   </x:si>
   <x:si>
     <x:t>Könskonträr hormonbehandling (female-to-male): testosteron</x:t>
   </x:si>
   <x:si>
     <x:t>Ingen hormonbehandling med testosteron</x:t>
   </x:si>
   <x:si>
     <x:t>Könsdysfori, könsidentitet, könsidentitetsstörning, köns-inkongruens, transsexualism (TS), transsexual, transsexuell, könsbekräftande, könskonfirmerande, könskorrigering, könskonträr, gender dysphoria (GD), gender identity disorder (GID), gender incongruence, pubertetshämmande, pubertetsfördröjande, pubertetsblockare, pubertetsbromsande, stopphormon, triptorelin, Decapeptyl, endokrinologi</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> För att förbättra kunskapsläget behövs långtidsuppföljningar, till exempel i ett kvalitetsregister, av utfall och bieffekter. Det behövs också tidsseriestudier av enskilda personer från innan start av behandling och under behandlingstiden. Vidare finns behov av kvantitativa och kvalitativa studier kring ändrad uppfattning och könstillhörighet och detransitionering för att undersöka förekomsten och bakgrunden.  Läs rapporten  </x:t>
   </x:si>
   <x:si>
     <x:t>Alternativ till tvångsåtgärderna fastspänning och avskiljning för personer som vårdas på institution</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023-10-16</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">En systematisk översikt behövs. </x:t>
   </x:si>
   <x:si>
     <x:t>Personer som vårdas på institution (ungdomsvård, rättspsykiatrisk vård, sluten psykiatrisk vård, kriminalvård)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Alternativ till tvångsåtgärd:
 Proaktiva arbetssätt, exempelvis:
 •	Handledning och kompetensutveckling för personal (t.ex. om lågaffektivt bemötande)
 •	Anpassning av fysisk miljö (t.ex. multisensoriska sinnesrum)
 •	Behandlingskontrakt 
 •	Riskbedömning
 •	Krisplan
 •	Kristeam, ACT (Assertive Community Treamtment)-team
 •	Uppföljning av tvångsåtgärder 
 •	Program, till exempel Six Core Strategies, Safewards, SafePath 
 Reaktiva arbetssätt, exempelvis:
 •	Analyser (Post/seclusion/restraint review, PSRR; post-incident review, PIR) efter en tvångsåtgärd, till exempel:
             - Samtal i personalgrupp (debriefing)
             - Strukturerad genomgång av händelsen
             - Samtal med berörd patient
 •	Personal närvarande i patientens miljö
 </x:t>
@@ -213,50 +222,53 @@
   <x:si>
     <x:t>Akutsjukvård, Psykiatri och psykologi , Medicinteknik och IT, Organisation, Prevention, Våld, övergrepp, Sluten vård inom socialtjänst, Missbruk, beroende, Beteende, Barn, ungdom, familj inom socialtjänst, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Tvång, tvångsåtgärder, tvångsvård, avskiljning, fastspänning, fasthållning, nedläggning, isolering, bälte, risksituation, riskhantering, konflikt, våld, våldssituation, aggression, aggressivitet, utagerande, ungdomsvård, psykiatrisk, rättspsykiatrisk, missbruk</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Tidigare publicerade kunskapsluckor om tvångsåtgärder: 
   Tvångsåtgärder vid psykiatriska krissituationer  (dnr UTV2016/236) 
   Six core strategies för att minska tvångsåtgärder inom psykiatrisk slutenvård av vuxna, inklusive psykiatrisk och rättspsykiatrisk tvångsvård  (dnr SBU 2023/121) 
   Safewards för att minska tvångsåtgärder inom rättspsykiatrisk vård av vuxna  (dnr SBU 2023/120) 
  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Informationen är hämtad från en förstudie genomförd av SBU: 
  SBU.  Förstudie avseende alternativa metoder till tvångsåtgärder: rapport till Socialdepartementet . Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2023-05-05. Dnr SBU 2023/33. </x:t>
   </x:si>
   <x:si>
     <x:t>Barn/ungdomar, Vuxna</x:t>
   </x:si>
   <x:si>
     <x:t>Safewards för att minska tvångsåtgärder inom rättspsykiatrisk vård av vuxna</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023-02-02</x:t>
   </x:si>
   <x:si>
     <x:t>Vuxna i rättspsykiatrisk tvångsvård</x:t>
   </x:si>
   <x:si>
     <x:t>Safewards</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Primära utfall: Tvångsåtgärder såsom bältesläggning, tvångsmedicinering och avskiljning.
 Sekundära utfall: Patienters upplevelser och erfarenheter, funktion i vardagen och livskvalitet
 </x:t>
   </x:si>
   <x:si>
     <x:t>Psykiatri och psykologi , Organisation, Prevention, Upplevelse, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Tvång, isolering, bälte, fastspänning, fasthållning, konflikt, aggression, aggressiv, våld, våldsam, våldsprevention, containment, restraint, involuntary, coercion, conflict, violence, violent, seclusion</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Finch och medförfattare drog slutsatsen att det finns stöd för användandet av Safewards inom psykiatrisk slutenvård, men att det inte går att säga om modellen är effektiv för att minska tvångsåtgärder utanför denna kontext, till exempel inom rättspsykiatrisk vård. 
  Mullen och medförfattare drog slutsatsen att Safewards kan förbättra patienters upplevelse av den psykiatriska vårdsituationen, men att det finns osäkerhet i hur väl modellen avspeglar deras trygghet (trygghetsupplevelse) och understöder ett återhämtningsorienterat arbetssätt. 
    Läs mer här  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 
@@ -307,64 +319,57 @@
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="2">
+  <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="2">
+  <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...2 lines deleted...]
-    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -618,81 +623,81 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:W6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="127.910625" style="0" customWidth="1"/>
-[...8 lines deleted...]
-    <x:col min="10" max="10" width="56.640625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="135.282054" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="17.853482" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="17.424911" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="30.139196" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="100.139196" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="10.853482" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="9.282054" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="101.424911" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="58.853482" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="255" style="0" customWidth="1"/>
-    <x:col min="12" max="12" width="11.860625" style="0" customWidth="1"/>
-[...2 lines deleted...]
-    <x:col min="15" max="15" width="212.680625" style="0" customWidth="1"/>
+    <x:col min="12" max="12" width="11.424911" style="0" customWidth="1"/>
+    <x:col min="13" max="13" width="4.996339" style="0" customWidth="1"/>
+    <x:col min="14" max="14" width="54.853482" style="0" customWidth="1"/>
+    <x:col min="15" max="15" width="226.139196" style="0" customWidth="1"/>
     <x:col min="16" max="18" width="255" style="0" customWidth="1"/>
-    <x:col min="19" max="19" width="199.990625" style="0" customWidth="1"/>
-[...3 lines deleted...]
-    <x:col min="23" max="23" width="11.060625" style="0" customWidth="1"/>
+    <x:col min="19" max="19" width="211.282054" style="0" customWidth="1"/>
+    <x:col min="20" max="20" width="44.567768" style="0" customWidth="1"/>
+    <x:col min="21" max="21" width="255" style="0" customWidth="1"/>
+    <x:col min="22" max="22" width="21.996339" style="0" customWidth="1"/>
+    <x:col min="23" max="23" width="10.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:23">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
@@ -729,319 +734,376 @@
         <x:v>17</x:v>
       </x:c>
       <x:c r="S1" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="T1" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="U1" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="V1" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="W1" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:23">
       <x:c r="A2" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C2" s="1">
-        <x:v>45454</x:v>
+      <x:c r="C2" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D2" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="L2" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M2" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N2" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O2" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P2" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q2" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="R2" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="S2" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="T2" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U2" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V2" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W2" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:23">
       <x:c r="A3" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="J3" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="K3" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="L3" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M3" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="N3" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="O3" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="P3" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="Q3" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="R3" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S3" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="T3" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U3" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="V3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="B3" s="0" t="s">
+      <x:c r="W3" s="0" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:23">
       <x:c r="A4" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-        <x:v>45215</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M4" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N4" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="Q4" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R4" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="S4" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T4" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U4" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="V4" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="W4" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:23">
       <x:c r="A5" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>60</x:v>
-[...2 lines deleted...]
-        <x:v>44959</x:v>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N5" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q5" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S5" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="T5" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U5" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="V5" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W5" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:23">
       <x:c r="A6" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="K6" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="L6" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M6" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="N6" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="O6" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="P6" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="B6" s="0" t="s">
-[...30 lines deleted...]
-        <x:v>65</x:v>
+      <x:c r="Q6" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R6" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="S6" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T6" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U6" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="V6" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W6" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>