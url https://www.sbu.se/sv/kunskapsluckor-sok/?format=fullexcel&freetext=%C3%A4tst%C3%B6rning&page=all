--- v2 (2026-03-12)
+++ v3 (2026-09-08)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce321222dd7d4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2207f388da042c3bfd955439d13bd4a.psmdcp" Id="Rba6508a0ebcf4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588945b672c64b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b0f0c51774e46df973624994842ae2b.psmdcp" Id="Rf93227e1b7764f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="265">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr</x:t>
   </x:si>
   <x:si>
     <x:t>Publiceringsdatum</x:t>
   </x:si>
   <x:si>
     <x:t>Revideringsdatum</x:t>
   </x:si>
   <x:si>
     <x:t>Typ av kunskapslucka</x:t>
   </x:si>
   <x:si>
     <x:t>Population</x:t>
   </x:si>
   <x:si>
     <x:t>Exponering</x:t>
   </x:si>
   <x:si>
     <x:t>Indextest</x:t>
   </x:si>
   <x:si>
@@ -79,57 +79,1236 @@
   <x:si>
     <x:t>Sökord</x:t>
   </x:si>
   <x:si>
     <x:t>Vad behövs</x:t>
   </x:si>
   <x:si>
     <x:t>Vad finns</x:t>
   </x:si>
   <x:si>
     <x:t>Systematiska litteraturöversikter</x:t>
   </x:si>
   <x:si>
     <x:t>Ej uppdaterade systematiska litteraturöversikter</x:t>
   </x:si>
   <x:si>
     <x:t>Andra källor</x:t>
   </x:si>
   <x:si>
     <x:t>Ålder</x:t>
   </x:si>
   <x:si>
     <x:t>Webbarkiv</x:t>
   </x:si>
   <x:si>
+    <x:t>Behandling av svårigheter med emotionsreglering för barn och vuxna med ätstörning som haft en otillräcklig effekt av ätstörningsbehandling driven av emotionsregleringsproblematik, jämfört med sedvanlig vård, aktiv behandling eller väntelista</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Fler primärstudier behövs. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn och vuxna med ätstörning, otillräcklig effekt av ätstörningsbehandling driven av emotionsregleringsproblematik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av svårigheter med emotionsreglering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sedvanlig vård, aktiv behandling, väntelista</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Primära utfall: Fler personer kan tillgodogöra sig en behandling inriktad mot ätstörningen (följsamhet till vidare ätstörningsbehandling), symtomskattningsskalor (för ätstörning och emotionsreglering)
+Sekundära utfall: Remission, livskvalitet, mortalitet
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Båda könen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socialstyrelsen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälso- och sjukvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Stödjande/behandlande samtal, Nutrition, födointag, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ätstörning, anorexi, bulimi, hetsätningsstörning, undvikande/restriktiv ätstörning, ARFID, självrensning, födorelaterat syndrom, dialektisk beteendeterapi (DBT), mentaliseringsbaserad terapi (MBT), mindfulnessbaserad intervention, emotionsfokuserad terapi (EFT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av behandling av svårigheter med emotionsreglering hos barn och vuxna som haft en otillräcklig effekt av ätstörningsbehandling driven av emotionsregleringsproblematik är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för barn och vuxna med en ätstörning som haft en otillräcklig effekt av ätstörningsbehandling driven av emotionsregleringsproblematik, leder behandling inriktad mot dessa svårigheter till att fler personer kan tillgodogöra sig en behandling inriktad mot ätstörningen.” 
+ Läs  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O13  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O13  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn/ungdomar, Vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nej</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strukturerad uppföljning för personer som friskförklarats från sin ätstörning jämfört med ingen strukturerad uppföljning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Person som friskförklarats från sin ätstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strukturerad uppföljning (exempelvis på mottagning, digitalt eller via telefon)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingen strukturerad uppföljning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk för sjukdomsåterfall (i ätstörning), kliniskt signifikant försämring (exempelvis mätt med symptomskattningsskalor såsom EDE-Q), tidig upptäckt, livskvalitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Organisation, Nutrition, födointag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ätstörning, anorexi, bulimi, hetsätningsstörning, undvikande/restriktiv ätstörning, ARFID, självrensning, födorelaterat syndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O14  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samverkan mellan vård av ätstörning och vård av obesitas för personer med både ätstörning och obesitas, jämfört med ingen samverkan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Person med både ätstörning och obesitas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samverkan mellan vård av ätstörning och vård av obesitas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingen samverkan</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Primära: Risk för sjukdomsåterfall (i ätstörning) och livskvalitet (t.ex. CIA), patientens upplevda hälsa efter behandlingen (PROM), patientens upplevelse av vården (PREM), patientnöjdhet (t.ex. CSQ8)
+Sekundära: Viktnedgång/body mass index (BMI)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av samverkan mellan vård av ätstörning och vård av obesitas för att hjälpa personer med ätstörning och obesitas är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för personer med samtidig ätstörning och obesitas underlättar ett strukturerat arbetssätt med rutiner för samverkan mellan vård av ätstörning och vård av obesitas, jämfört med att inget strukturerat arbetssätt har definierats. Det ger förutsättningar för god och kontinuerlig vård.” 
+ Läs  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O16 . </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O16  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boostersessioner för personer som efter behandling av ätstörning påtagligt förbättrats eller friskförklarats och som därefter drabbas av bakslag eller försämring, jämfört med inga boostersessioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Personer som påtagligt förbättrats eller friskförklarats från ätstörning, drabbade av bakslag eller försämring</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boostersessioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inga boostersessioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk för sjukdomsåterfall (i ätstörning), livskvalitet, patientens upplevda hälsa efter behandlingen (PROM), patientens upplevelse av vården (PREM), remission, symtomskattningsskalor (EDI, EDEQ, CIA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Organisation, Stödjande/behandlande samtal, Nutrition, födointag, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ätstörning, anorexi, bulimi, hetsätningsstörning, undvikande/restriktiv ätstörning, ARFID, självrensning, födorelaterat syndrom, booster</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av boostersessioner hos personer som påtagligt förbättrats eller friskförklarats från ätstörning, men drabbats av bakslag eller försämring, är otillräckligt. Detta beror på att det saknas relevanta studier av god kvalitet som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för personer som efter behandling av ätstörning påtagligt förbättrats eller friskförklarats och som därefter drabbas av bakslag eller försämring leder snabbt insatta boostersessioner hos patientens tidigare behandlare till att återfall i ätstörningen motverkas.”  Läs  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O15  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O15  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konsultation där psykiatrin stödjer och samarbetar med övrig hälso- och sjukvård och socialtjänst vid misstänkt eller fastställd ätstörning jämfört med ingen konsultation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Misstänkt eller fastställd ätstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konsultation där psykiatrin stödjer och samarbetar med övrig hälso- och sjukvård (exempelvis elev- och studenthälsa, ungdomsmottagning, primärvård, barn- och mödrahälsovård och tandvård) och socialtjänst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingen konsultation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primära: Upptäckt, andel som får behandling, patientens upplevda hälsa efter interventionen (PROM), patientens upplevelse av vården (PREM)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälso- och sjukvård, Socialtjänst, Tandvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av konsultation där psykiatrin stödjer och samarbetar med övrig hälso- och sjukvård och socialtjänst är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för personer med ätstörning leder konsultation med psykiatrin om ätstörningar för personal inom hälso- och sjukvård inklusive tandvård, elev- och studenthälsa och socialtjänst till 
+ att fler personer med ätstörning upptäcks och får insatser 
+ att fler personer med ätstörning får ett bättre bemötande.” 
+ Läs  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad O2.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad O2.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dissonansbaserat interventionsprogram för ungdomar som löper risk att utveckla ätstörning jämfört med tillgång till utbildningsmaterial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungdomar (från 15 år) som löper risk att utveckla ätstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dissonansbaserat interventionsprogram</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tillgång till utbildningsmaterial</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Primära: Incidens av ätstörning
+Sekundära: Symtomskattningsskalor (EDE, EDE-Q, CIA), livskvalitet (EDQOL), förekomst av bantning och kroppsuppfattning (body dissatisfaction, drive to thinness, thin-ideal internalization)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Information/utbildning, Stödjande/behandlande samtal, Nutrition, födointag, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O3  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn/ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strukturerat arbetssätt vid övergången från barnsjukvård till vuxensjukvård för ungdomar och unga vuxna med ätstörning som ska övergå till vuxensjukvård, jämfört med inget strukturerat arbetssätt vid övergången</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungdomar och unga vuxna med ätstörning som ska övergå till vuxensjukvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strukturerat arbetssätt vid övergången från barnsjukvård till vuxensjukvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Primära: Fortsatt kontakt med vuxensjukvård, följsamhet till behandling hos patienten (compliance)
+Sekundära: Livskvalitet, remission, symtomskattningsskalor
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av ett strukturerat arbetssätt vid övergången från barnsjukvård till vuxensjukvård hos ungdomar och unga vuxna med ätstörning som ska övergå till vuxensjukvård är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för ungdomar och unga vuxna med ätstörning som ska övergå till vuxensjukvård leder ett strukturerat arbetssätt vid övergången från barn- till vuxensjukvård till 
+ minskad risk att behandlingen avslutas för tidigt i samband med övergången 
+ bättre förutsättningar för att förbereda patient och närstående till det fortsatta behandlingsupplägget. 
+  Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad O7  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad O7  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tilläggsbehandling med acceptance and commitment therapy (ACT) för personer som fått behandling för ätstörning och har ett kvarvarande svårt kroppsmissnöje, jämfört med att inte få tilläggsbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Person som fått behandling för ätstörning, kvarstående svårt kroppsmissnöje</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acceptance and commitment therapy (ACT) som tilläggsbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingen eller annan behandling (av kroppsuppfattningsstörningen, exempelvis Basic Body Awareness Therapy), sedvanlig behandling (TAU)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Primära utfall: skala för kroppsuppfattning (EDEQ, BSQ)
+Sekundära utfall: återfall i ätstörning (t.ex. antal vårdbesök efter behandling), remission, livskvalitet, symtomskattningsskalor (EDI, EDEQ, CIA)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Stödjande/behandlande samtal, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av ACT som tilläggsbehandling hos personer som fått behandling för ätstörning men har ett kvarstående svårt kroppsmissnöje är otillräckligt. Detta beror på att tillförlitligheten till evidensen i studien i underlaget som analyserat kroppsmissnöje, ätstörningssymptom samt risk för återfall är mycket låg. För andra relevanta utfallsmått saknas det studier av god kvalitet som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för personer som fått behandling för ätstörning och har ett kvarvarande svårt kroppsmissnöje leder tilläggsbehandling med ACT (acceptance and commitment therapy), jämfört med att inte få tilläggsbehandling, till minskat kroppsmissnöje.”   Läs  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad O12  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad O12  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk utredning av psykiatrisk samsjuklighet vid ätstörning, otillräcklig effekt av behandling och samtidiga tecken på psykiatrisk samsjuklighet, jämfört med ingen systematisk utredning av psykiatrisk samsjuklighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ätstörning, otillräcklig effekt av behandling och samtidiga tecken på psykiatrisk samsjuklighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk utredning av psykiatrisk samsjuklighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingen systematisk utredning av psykiatrisk samsjuklighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primära: Implementerade diagnoser/åtgärder (riktade mot samsjuklighet), framgångsrik ätstörningsbehandling (remission, symtomskattningsskalor (EDI, EDEQ, CIA)), livskvalitet, patientens upplevda hälsa efter interventionen (PROM), patientens upplevelse av vården (PREM), mortalitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Organisation, Utredning, Nutrition, födointag</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av en systematisk utredning av psykiatrisk samsjuklighet hos person med ätstörning som haft en otillräcklig effekt av behandling är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för personer som har otillräcklig effekt av behandling vid ätstörning och samtidiga tecken på psykiatrisk samsjuklighet ger systematisk utredning av psykiatrisk samsjuklighet, jämfört med om ingen sådan utredning görs, förutsättningar för att framgångsrikt behandla ätstörningen. För personer med ätstörning och samtidig adhd eller autism förbättras möjligheterna till framgångsrik behandling av ätstörningen om de får adhd eller autism diagnosticerad.” 
+ Läs  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O9  
+   </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O9  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uppmärksammande av munhälsa vid hälso- och sjukvårdsbesök och hänvisning eller remiss till tandvården vid behov för barn och vuxna med ätstörning, jämfört med ingen sådan insats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn och vuxna med ätstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uppmärksammande av munhälsa vid hälso- och sjukvårdsbesök och hänvisning eller remiss till tandvården vid behov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingen sådan insats</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Primära: Antal besök hos tandvården, patientens upplevda hälsa efter interventionen (PROM), patientens upplevelse av vården (PREM), munhälsa (karies, parodontit, erosioner) 
+Sekundära: Livskvalitet 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälso- och sjukvård, Tandvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Munhålesjukdomar , Psykiatri och psykologi , Organisation, Nutrition, födointag</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av att uppmärksamma munhälsa vid hälso- och sjukvårdsbesök, och hänvisa eller remittera till tandvården vid behov för personer med ätstörning, är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att: 
+ fler barn och vuxna med ätstörning skulle besöka tandvården om deras munhälsa uppmärksammades vid vårdbesök, eller om de remitterades till tandvården vid behov 
+ munhälsan skulle förbättras barn och vuxna med ätstörning besökte tandvården och det skulle bli en minskad risk för uppkomst av ätstörningsorsakad ohälsa i munnen.” 
+ Läs  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O8.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O8.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grundläggande stöd, exempelvis via socialtjänst eller habilitering, för personer med ätstörning och behov av särskilt stöd för att klara det dagliga livet jämfört med inget sådant grundläggande stöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Säkerställande av grundläggande stöd, exempelvis via socialtjänst eller habilitering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inget sådant grundläggande stöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Primära: Andel som erhåller ätstörningsbehandling, livskvalitet 
+Sekundära: Remission, symtomskattningsskalor (EDI, EDEQ, CIA)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socialtjänst, Funktionstillstånd/-hinder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Organisation, Nutrition, födointag, Habilitering</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av att säkerställa grundläggande stöd (exempelvis via socialtjänst eller habilitering) för personer med ätstörning i behov av detta är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för personer med ätstörning som har behov av särskilt stöd är säkerställande av stödinsatser en förutsättning för att behandlingen av ätstörning ska ha effekt.” 
+ Läs  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O6  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O6  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kompetensutveckling om ätstörningar till personal inom hälso- och sjukvård och socialtjänst jämfört med ingen kompetensutveckling om ätstörningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kompetensutveckling om ätstörningar till personal inom hälso- och sjukvård (exempelvis elev- och studenthälsa, ungdomsmottagning, primärvård, barn- och mödrahälsovård och tandvård) och socialtjänst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingen kompetensutveckling om ätstörningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Information/utbildning, Organisation, Nutrition, födointag</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av kompetensutveckling om ätstörning till personal inom hälso- och sjukvård och socialtjänst är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att kompetensutveckling om ätstörningar till personal inom hälso- och sjukvård (exempelvis elev- och studenthälsa, ungdomsmottagning, primärvård, barn- och mödrahälsovård och tandvård) och socialtjänst leder till 
+ att fler personer med ätstörning upptäcks och får insatser 
+ att fler personer med ätstörning får ett bättre bemötande.” 
+  Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad O1 . 
+   </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O1  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Närståendestöd i form av rådgivning och samtalsstöd till närstående till person med ätstörning och behov av eget stöd, jämfört med inget närståendestöd, avseende flera utfall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Närstående till person med ätstörning och behov av eget stöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Närståendestöd i form av rådgivning och samtalsstöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inget närståendestöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Utfall närstående till person med ätstörning: Självskattad tolerans för ätstörningsbeteenden som pågår i hemmiljön, närståendes depression, ångest och stress, upplevd börda av att hantera sjukdomen, reaktioner på sjukdomen eller på livskvalitet
+Utfall person med ätstörning: Body mass index (BMI), ätstörningspsykopatologi, livskvalitet, depression, ångest, stress
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälso- och sjukvård, Socialtjänst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Information/utbildning, Stödjande/behandlande samtal, Nutrition, födointag, Anhöriga/Närstående, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> För ett eller flera andra utfall än de som listas ovan finns minst låg tillförlitlighet hos resultatet, se  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O5  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O5  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dissonansbaserat interventionsprogram för ungdomar som löper risk att utveckla ätstörning jämfört med skrivterapi (expressive writing)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skrivterapi (expressive writing)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delat beslutsfattande (SDM) för barn och vuxna med ätstörning jämfört med inget delat beslutsfattande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delat beslutsfattande (Shared Decision Making, SDM)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inget delat beslutsfattande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Livskvalitet, andel som fullföljer behandling (följsamhet), remission, symtomskattningsskalor, antal tvångsåtgärder, antal slutenvårdstillfällen, patientens upplevelse av vården (PREM), relation till behandlaren</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Information/utbildning, Nutrition, födointag, Delaktighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024. Läs riktlinjerna, rad O10  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Dialektisk beteendeterapi (DBT) för ungdomar över 15 år och vuxna med bulimia nervosa jämfört med kognitiv beteendeterapi anpassad för behandling av ätstörning (KBT-E eller KBT-BN) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungdomar över 15 år och vuxna med bulimia nervosa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dialektisk beteendeterapi (DBT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBT anpassad för behandling av ätstörning (KBT-E eller KBT-BN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remission, livskvalitet, episoder (hetsätning eller kompensatoriskt beteende såsom kräkning), symtomskattningsskalor (EDI, EDEQ, CIA), body mass index (BMI)/vikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självrensning, födorelaterat syndrom, bulimi</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad BN8 
+ SBU. Underlag till nationella riktlinjer för vård vid ätstörningar, rad BN8 (dnr SBU 2022/313)   Läs riktlinjerna, rad BN8.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Familjebaserad terapi för ungdomar med bulimia nervosa jämfört med kognitiv beteendeterapi (KBT) anpassad för ätstörning (inklusive familjestöd) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungdomar (13–17 år) med bulimia nervosa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjebaserad terapi (FBT, FT-BN eller FBT-BN enligt manual)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för ätstörning (inkl. familjestöd) (KBT-E eller KBT-BN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remission, livskvalitet, episoder (hetsätning eller kompensatoriskt beteende såsom kräkning), symtomskattningsskalor (EDI, EDEQ, CIA), body mass index (BMI)/vikt, mortalitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Stödjande/behandlande samtal, Nutrition, födointag, Anhöriga/Närstående, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Självrensning, födorelaterat syndrom, bulimi </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av FBT jämfört med KBT hos ungdomar med bulimia nervosa är otillräckligt. Detta beror på att tillförlitligheten till evidensen i studierna som analyserat andel personer som inte har kräkts eller hetsätit under 4 veckor, ätstörningspsykopatologi och BMI är mycket låg. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. 
+ Slutsatsen från beprövad erfarenhet är att 
+ både familjebaserad terapi (FBT eller FT-BN) och ätstörningsanpassad KBT med familjestöd ger goda behandlingsresultat för ungdomar (13-17år) med bulimia nervosa 
+ vid bulimia nervosa utföra familjebaserad terapi i enlighet med en manual leder till bättre resultat än att inte utföra den enligt manual. 
+  Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad BN9.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad BN9 
+ SBU. Underlag till nationella riktlinjer för vård vid ätstörningar, rad BN9 (dnr SBU 2022/313)   Läs riktlinjerna, rad BN9.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Mandometermetoden för barn och vuxna med ätstörning jämfört med sedvanlig vård, väntelista eller annan behandling </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandometermetoden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sedvanlig vård, väntelista, annan behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Body mass index (BMI)/vikt, remission, livskvalitet, mortalitet, symtomskattningsskalor, episoder (hetsätning eller kompensatoriskt beteende såsom kräkning)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Medicinteknik och IT, Stödjande/behandlande samtal, Nutrition, födointag, Hjälpmedel, Anhöriga/Närstående, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ätstörning, anorexi, bulimi, hetsätningsstörning, undvikande/restriktiv ätstörning, ARFID, självrensning, födorelaterat syndrom, mandometer</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad O11 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad O11 (dnr SBU 2022/313)   Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad O11.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interpersonell psykoterapi (IPT) för ungdomar över 15 år och vuxna med hetsätningsstörning, jämfört med kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning, avseende flera utfall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungdomar över 15 år och vuxna med hetsätningsstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interpersonell psykoterapi (IPT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Efter avslutad behandling eller längre: Ätstörningsspecifik psykopatologi, depressiv symtomatologi, livskvalitet och andra symtomskattningsskalor 
+Längre än 1 år efter avslutad behandling: Remission, hetsätning, body mass index (BMI)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självrensning, födorelaterat syndrom, hetsätning, bingeätande, binge-eating disorder</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> För ett eller flera andra utfall än de som listas ovan finns minst låg tillförlitlighet hos resultatet, se  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H7 . 
+ Se även kunskapsluckan Interpersonell psykoterapi (IPT) jämfört med kognitiv beteendeterapi (KBT) eller KBT-baserad självhjälp vid hetsätningsstörning avseende ätstörningsspecifik psykopatologi, depressiv symtomatologi, livskvalitet och biverkningar. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H7 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad H7 (dnr SBU 2022/313)   Läs riktlinjerna, rad H7 . 
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manualbaserad familjebaserad terapi för ungdomar och unga vuxna 13–25 år med hetsätningsstörning, jämfört med manualbaserad kognitiv beteendeterapi (KBT) anpassad för ätstörning med inkluderat familjestöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungdomar och unga vuxna (13–25 år) med hetsätningsstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBT anpassad för ätstörning, inklusive familjestöd (KBT-E eller KBT-BN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remission, livskvalitet, episoder (hetsätning), symtomskattningsskalor (EDI, EDEQ, CIA), body mass index (BMI)/vikt, mortalitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H9 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad H9 (dnr SBU 2022/313)   Läs riktlinjerna, rad H9.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dialektisk beteendeterapi (DBT) för ungdomar över 15 år och vuxna med hetsätningsstörning, jämfört med kognitiv beteendeterapi anpassad för behandling av ätstörning (KBT-E, KBT-BN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi anpassad för behandling av ätstörning (KBT-E, KBT-BN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remission, livskvalitet, episoder (hetsätning), symtomskattningsskalor (EDI, EDEQ, CIA), body mass index (BMI)/vikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H8 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad H8 (dnr SBU 2022/313)   Läs riktlinjerna, rad H8 . 
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning, som innehåller både fysiska träffar och digitala träffar över video, för ungdomar över 15 år och vuxna med bulimia nervosa, jämfört med behandling som enbart ges vid fysiska träffar </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungdomar (över 15 år) och vuxna med bulimia nervosa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning delvis utförd i digitalt format över video</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fysisk KBT anpassad för behandling av ätstörning ledd av terapeut, face-to-face (KBT-E eller KBT-BN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Medicinteknik och IT, Stödjande/behandlande samtal, Nutrition, födointag, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självrensning, födorelaterat syndrom, bulimi, distans, distanskontakt, videolänk, digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av KBT i digitalt format jämfört med KBT där patient och terapeut möts fysiskt hos personer över 15 år med bulimia nervosa är otillräckligt. Detta beror på att tillförlitligheten till evidensen i studien i underlaget som analyserat remission är mycket låg. Det saknas relevanta studier av god kvalitet som analyserar hetsätningsepisoder eller livskvalitet. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att ätstörningsanpassad KBT-behandling som innehåller både fysiska träffar och digitala träffar över video (där mer än hälften av träffarna utförs digitalt) ger likvärdiga behandlingsresultat, jämfört med om behandlingen enbart ges vid fysiska möten, för patienter med bulimia nervosa. Påståendet avser patienter som bedöms kunna tillgodogöra sig en digital behandling efter en initial fysisk bedömning.” 
+ Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad BN6.  Läs riktlinjerna, rad BN6.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad BN6 
+ SBU. Underlag till nationella riktlinjer för vård vid ätstörningar, rad BN6 (dnr SBU 2022/313)   Läs riktlinjerna, rad BN6.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning utförd i digitalt format över video för ungdomar över 15 år och vuxna med hetsätningsstörning, jämfört med KBT anpassad för behandling av ätstörning som ges fysiskt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning utförd i digitalt format över video</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fysisk KBT anpassad för behandling av ätstörning (ledd av terapeut, face-to-face) (KBT-E eller KBT-BN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remission, livskvalitet, episoder (hetsätning), symtomskattningsskalor (EDI, EDEQ, CIA), body mass index (BMI)/ vikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av KBT i digitalt format jämför med KBT där patient och terapeut möts fysiskt hos personer med bulimia nervosa över 15 är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att ätstörningsanpassad KBT i digitalt format över video kan för patienter med hetsätningsstörning som bedöms kunna tillgodogöra sig en digital behandling ge likvärdiga be-handlingsresultat jämfört med om behandlingen ges i fysiska möten (face-to-face).” 
+ Läs,  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H6. . 
+   </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H6 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad H6 (dnr SBU 2022/313)   Läs riktlinjerna, rad H6.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning i grupp för ungdomar över 15 år och vuxna med hetsätningsstörning, jämfört med KBT som individuell terapi, avseende flera utfall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning i grupp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBT som individuell terapi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hetsätning, ätstörningspsykopatologi, vikt, livskvalitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> För ett eller flera andra utfall än de som listas ovan finns minst låg tillförlitlighet hos resultatet,  se  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H5.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H5 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad H5 (dnr SBU 2022/313)   Läs riktlinjerna, rad H5.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi anpassad för behandling av ätstörning i grupp (KBT-E eller KBT-BN) för ungdomar över 15 år och vuxna med bulimia nervosa, jämfört med individuell behandling </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi anpassad för behandling av ätstörning i grupp (KBT-E eller KBT-BN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuell KBT anpassad för behandling av ätstörning (KBT-E eller KBT-BN)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad BN5   
+ SBU. Underlag till nationella riktlinjer för vård vid ätstörningar, rad BN5 (dnr SBU 2022/313)   Läs riktlinjerna, rad BN5.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi (KBT) anpassad för behandling av ätstörning för ungdomar över 15 år och vuxna med hetsätningsstörning jämfört med väntelista avseende flera utfall </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Väntelista</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Livskvalitet, body mass index (BMI)/vikt, biverkningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> För ett eller flera andra utfall än de som listas ovan finns minst låg tillförlitlighet hos resultatet, se  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H4.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H4 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad H4 (dnr SBU 2022/313) 
+ Läs riktlinjerna,  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad H4. . </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interventioner som ges av psykiatrin eller primärvården för att förbättra munhälsan hos personer med diagnostiserad eller självrapporterad psykisk ohälsa – utifrån en kartläggningsrapport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-06-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">En systematisk översikt behövs. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn, unga, vuxna, äldre (alla åldrar) med diagnostiserad eller självrapporterad psykisk ohälsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alla interventioner som barn- och ungdomspsykiatri, vuxenpsykiatri, äldrepsykiatri och primärvård kan ge eller hänvisa till för att förbättra munhälsa, till exempel interventioner såsom psykologiska och psykosociala insatser, ändrad läkemedelsbehandling eller hänvisning till tandvården.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Påverkad munhälsa (till exempel kariesförekomst, tandförluster, försämrad tuggfunktion), smärta och huvudvärk (kopplad till tandvård/munhälsa), tandvårdsrädsla, kväljningsreflexer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälso- och sjukvård, Tandvård, Funktionstillstånd/-hinder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Munhålesjukdomar , Psykiatri och psykologi , Information/utbildning, Läkemedel, Medicinteknik och IT, Organisation, Prevention, Stödjande/behandlande samtal, Primärvård, Nutrition, födointag, Missbruk, beroende, Hjälpmedel, Anhöriga/Närstående, Diskriminering, attityder, stigma, Psykologiska/psykosociala/sociala insatser, Hälso- och sjukvård, Tandvård, Funktionstillstånd/-hinder</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Behandling, bedömningsinsatser, bedömning, smärta, tandgnissling, blödning, muntorrhet, obehag, sjukdomar, äta, tugga, svälja, tala, tal, utbildning, utbildningsinsats, information, samverkansinsatser, samverkan, samordning, estetik, andedräkt, självförtroende, välbefinnande, funktion, munhälsa, munhygien, munsjukdom, egenvård, hjälpmedel, levnadsvanor, tandvårdsbehandling, läkemedel, hälsokontroll, munbedömningsinstrument, frågeformulär, psykologiska och psykosociala behandlingar och insatser, munvård, anpassning, avsaknad av tänder, bettavvikelser, bihåleproblem, burning mouth syndrome, dentala erosioner, endodontiska tillstånd, huvudvärk, tuggförmåga, karies, nervpåverkan, parodontala sjukdomar, tandvårdsbesök, slemhinneförändring, värk, tandvårdsrädsla, tardiv dyskinesi, TMD, bruxism, trasiga tänder, psykisk ohälsa, hänvisning, remittering, neuropsykiatriska funktionsnedsättningar, depression, nedstämdhet, isolering, ensamhet, låg känsla av sammanhang, oro, ångest, självmordstankar, suicidtankar, välbefinnande, stigma, stress, sömnsvårigheter, bipolär sjukdom, depressiva syndrom, ospecificerade tillstånd, PTSD, posttraumatiskt stressyndrom, trauma, stressrelaterade syndrom, schizofrenispektrumssyndrom, psykoser, psykos, schizofreni, skadligt bruk, beroende, suicidalitet, självskadebeteende, tvångssyndrom, dysmorfofobi, ångestsyndrom, fobi, ätstörning, adhd, autismspektrumsyndrom, autism, intellektuell funktionsnedsättning </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Denna vetenskapliga kunskapslucka baseras på en kartläggning av systematiska översikter inom ett större område. Kartläggningen visar att det finns ett behov av ytterligare primärstudier och systematiska översikter inom området interventioner som ges av psykiatri och primärvård för att förbättra munhälsan hos personer med diagnostiserad eller självrapporterad psykisk ohälsa. För mer specifik information, se  kartläggningen ”Psykisk hälsa och munhälsa – En kartläggning av systematiska översikter” . </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Kartläggningen har identifierat systematiska översikter med låg risk för bias. Översikterna visar att det finns viss evidens för interventioner som ges av psykiatri och primärvård för att förbättra munhälsan hos personer med diagnostiserad eller självrapporterad psykisk ohälsa. För mer specifik information, se  kartläggningen ”Psykisk hälsa och munhälsa – En kartläggning av systematiska översikter ” </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> SBU. Psykisk hälsa och munhälsa: en kartläggning av systematiska översikter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2024. SBU Kartlägger 377.  Läs rapporten  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn/ungdomar, Vuxna, Äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interventioner som ges av tandvården för att förbättra den psykiska hälsan hos personer med diagnostiserad eller självrapporterad psykisk ohälsa – utifrån en kartläggningsrapport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alla interventioner som tandvården kan ge eller hänvisa till, exempelvis tandvårdsbehandling och rehabilitering, information från tandvården om hälsofaktorer och munhygienfrämjande åtgärder, hänvisning till psykiatri eller primärvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiska besvär, psykiska sjukdomar och syndrom, neuropsykiatriska funktionsnedsättningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Psykiatri och psykologi , Information/utbildning, Kirurgi, Medicinteknik och IT, Organisation, Prevention, Rehabilitering, Missbruk, beroende, Anhöriga/Närstående, Diskriminering, attityder, stigma, Hälso- och sjukvård, Tandvård, Funktionstillstånd/-hinder</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Förebyggande, tandvårdsinsatser, behandling, smärta, sjukdomar, äta, tugga, svälja, tala, tal, utseendemässigt, utseende, utbildning, tandvårdspersonal, bemötande, psykisk ohälsa, hänvisning, remittering, psykiatri, primärvård, psykiska besvär, psykiska sjukdomar och syndrom, neuropsykiatriska funktionsnedsättningar, depression, nedstämdhet, isolering, ensamhet, låg känsla av sammanhang, oro, ångest, självmordstankar, suicidtankar, välbefinnande, stigma, stress, sömnsvårigheter, bipolär sjukdom, depressiva syndrom, ospecificerade tillstånd, PTSD, posttraumatiskt stressyndrom, trauma, stressrelaterade syndrom, schizofrenispektrumssyndrom, psykoser, psykos, schizofreni, skadligt bruk, beroende, suicidalitet, självskadebeteende, tvångssyndrom, dysmorfofobi, ångestsyndrom, fobi, ätstörning, adhd, autismspektrumsyndrom, autism, intellektuell funktionsnedsättning </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Denna vetenskapliga kunskapslucka baseras på en kartläggning av systematiska översikter inom ett större område. Kartläggningen visar att det finns ett behov av ytterligare primärstudier och systematiska översikter inom området interventioner som ges av tandvården för att förbättra den psykiska hälsan hos personer med diagnostiserad eller självrapporterad psykisk ohälsa. För mer specifik information, se  kartläggningen ”Psykisk hälsa och munhälsa – En kartläggning av systematiska översikte r”. 
+   </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Kartläggningen har identifierat systematiska översikter med låg risk för bias. Översikterna visar att det finns evidens för interventioner som ges av tandvården för att förbättra den psykiska hälsan hos personer med diagnostiserad eller självrapporterad psykisk ohälsa. För mer specifik information, se  kartläggningen ”Psykisk hälsa och munhälsa – En kartläggning av systematiska översikter ” </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Åldersanpassad familjebaserad terapi vid anorexia nervosa hos unga vuxna jämfört med kognitiv beteendeterapi (KBT) anpassad för ätstörning, inklusive familjestöd (KBT Enhanced, KBT-E)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-05-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anorexia nervosa hos unga vuxna (18–25 år)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Åldersanpassad familjebaserad terapi (Family Based Treatment (FBT), Family Therapy for Anorexia Nervosa (FT-AN) eller Family Based Treatment for Transition Age Youth (FBT-TAY); enligt manual) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBT anpassad för ätstörning, inkl. familjestöd (KBT Enhanced (KBT-E))</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Body mass index (BMI)/vikt, remission, livskvalitet, mortalitet, symtomskattningsskalor (huvudsakligen EDEQ, men även CIA eller EDI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anorexi, självrensning, födorelaterat syndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av familjebaserad terapi jämfört med ätstörningsanpassad kognitiv beteendeterapi (KBT) hos unga vuxna med anorexia nervosa är otillräckligt. Detta beror på att tillförlitligheten till evidensen i studien i underlaget som analyserat Body Mass Index (BMI), ätstörningsdiagnostiskt index och ätstörningspsykopatologi är mycket låg. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för unga vuxna (18–25 år) med anorexia nervosa är familjebaserad terapi som grundar sig på FBT eller FT-AN aktuell och uppnår goda behandlingsresultat när den unge vuxne lever med familjen och familjesituationen möjliggör sådan behandling.” Läs  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AN3.1.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AN3.1 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad AN3 (dnr SBU 2022/313)   Läs riktlinjerna, rad AN3.1.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi anpassad för behandling av ätstörning vid anorexia nervosa hos ungdomar (13–17 år) jämfört med familjebaserad terapi </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anorexia nervosa hos ungdomar (13–17 år)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KBT anpassad för ätstörning </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjebaserad terapi (Family Based Treatment (FBT), Family Therapy for Anorexia Nervosa (FT-AN) eller Family Based Treatment for Transition Age Youth (FBT-TAY); enligt manual)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av KBT anpassad för behandling av ätstörning hos ungdomar med anorexia nervosa jämfört med familjebaserad terapi är otillräckligt. Detta beror på att tillförlitligheten till evidensen i studien i underlaget som analyserat Body Mass Index (BMI), ät-störningsdiagnostiskt index, ätstörningspsykopatologi är mycket låg. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att ätstörningsanpassad KBT har bättre effekt på tillfrisknande för ungdomar (13–17 år) 1  med anorexia nervosa jämfört med sedvanlig behandling, 2  när förutsättningar saknas för fa-miljebaserad terapi eller familjebaserad terapi inte haft effekt.” 
+  Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AN3.2.  
+  1  När patienten enligt klinisk bedömning är mogen, motiverad till behandling och har sjukdomsinsikt. 
+  2  Sedvanlig behandling definieras enligt följande: samtalsbehandling med fokus på ätstörningen som inte följer en specifik teoretisk metod eller manual.   </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AN3.2 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad AN3 (dnr SBU 2022/313)  Läs riktlinjerna, rad AN3.2.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi anpassad för behandling av ätstörning vid anorexia nervosa hos vuxna jämfört med sedvanlig vård </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anorexia nervosa hos vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kognitiv beteendeterapi anpassad för behandling av ätstörning </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sedvanlig vård</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">   
+   </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av KBT anpassad för behandling av ätstörning hos vuxna med anorexia nervosa är otillräckligt. Detta beror på att det saknas relevanta studier som analyserar BMI, remission, livskvalitet, mortalitet eller symtomskattningsskalor. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för vuxna med anorexia nervosa leder behandling med ätstörningsanpassad KBT till att fler tillfrisknar, jämfört med sedvanlig behandling. 1 ” 
+  1  Sedvanlig behandling definieras enligt följande: samtalsbehandling med fokus på ätstörningen som inte följer en specifik teoretisk metod eller manual.  
+  Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AN4 . </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AN4 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad AN4 (dnr SBU 2022/313)  Läs riktlinjerna, rad AN4.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Maudsely Model Anorexia Nervosa Treatment (MANTRA) vid anorexia nervosa hos vuxna jämfört med kognitiv beteendeterapi anpassad för ätstörning (KBT-E) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maudsely Model Anorexia Nervosa Treatment (MANTRA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi anpassad för behandling av ätstörning (KBT-E)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Remission, livskvalitet, mortalitet, symtomskattningsskalor
+(EDEQ, CIA, EDI), episoder (kompensatoriskt beteende såsom kräkning), body mass index (BMI)/vikt
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AN6  Läs riktlinjerna, rad AN6.  
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad AN6 (dnr SBU 2022/313)   
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Specialiserad stödjande klinisk behandling (SSCM) vid anorexia nervosa hos ungdomar över 13 år och vuxna jämfört med kognitiv beteendeterapi anpassad för ätstörning (KBT-E) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anorexia nervosa hos ungdomar över 13 år och vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Specialiserad stödjande klinisk behandling (SSCM)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi anpassad för ätstörning (KBT-E)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remission, livskvalitet, mortalitet, symtomskattningsskalor (EDEQ, CIA, EDI), episoder (kompensatoriskt beteende såsom kräkning), body mass index (BMI)/vikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Information/utbildning, Stödjande/behandlande samtal, Nutrition, födointag, Emotionellt stöd, Anhöriga/Närstående, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AN7 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad AN7 (dnr SBU 2022/313)  Läs riktlinjerna, rad AN7.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multiprofessionellt arbetssätt för barn och vuxna med undvikande/restriktiv ätstörning (ARFID) som innebär omfattande svårigheter, jämfört med avsaknad av ett sådant arbetssätt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn och vuxna med undvikande/restriktiv ätstörning (avoidant/restrictive food intake disorder, ARFID), omfattande svårighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multiprofessionellt arbetssätt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inget multiprofessionellt arbetssätt</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">•	Primära: remission, livskvalitet (EDQOL), symtomskatt-ningsskalor (PARDI, EDI), funktionsskattningsskala (CIA, CGAS), antal nya matsorter som kan intas
+•	Sekundära: body mass index (BMI)/vikt, viktuppgång, patientens upplevda hälsa efter behandlingen (PROM), patientens upplevelse av vården (PREM)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självrensning, födorelaterat syndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av ett multiprofessionellt arbetssätt för att hjälpa barn och vuxna med ARFID som innebär omfattande svårigheter är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att ett multiprofessionellt arbetssätt vid utredning och behandling leder till att fler personer med ARFID får en sammanhållen och adekvat vård, vilket i sin tur leder till att fler påtagligt förbättras i sin symtombild.”   Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AR2.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AR2.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ätträning med exponering för att äta fler livsmedel, där närstående inkluderas i behandlingen, för barn och ungdomar (0–17 år) med undvikande/restriktiv ätstörning (ARFID), jämfört med sedvanlig vård, väntelista eller ingen behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn och ungdomar (0–17 år) med undvikande/restriktiv ätstörning (avoidant/restrictive food intake disorder, ARFID)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ätträning med exponering (för att äta fler livsmedel), där närstående inkluderas i behandlingen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingen behandling, väntelista, sedvanlig vård</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">•	Primära: remission, livskvalitet (EDQOL), symtomskattningsskalor (PARDI, EDI), funktionsskattningsskala (CIA, CGAS), antal nya matsorter som kan intas
+•	Sekundära: body mass index (BMI)/vikt, viktuppgång, patientens upplevda hälsa efter behandlingen (PROM), patientens upplevelse av vården (PREM)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Information/utbildning, Nutrition, födointag, Anhöriga/Närstående</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av ätträning med exponering (för att äta fler livsmedel), där närstående inkluderas i behandlingen hos barn och ungdomar med ARFID är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för barn och ungdomar med ARFID leder ätträning med exponering, där närstående inkluderas i behandlingen, till en påtagligt förbättrad symtombild med ett mer normaliserat ätande.”  Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AR3.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AR3.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjebaserad terapi anpassad för undvikande/restriktiv ätstörning (ARFID) för barn och ungdomar (0–17 år) med ARFID, jämfört med sedvanlig vård, väntelista eller ingen behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjebaserad terapi anpassad för ARFID</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">•	Primära: Remission, livskvalitet (EDQOL), symtomskattningsskalor (PARDI, EDI), funktionsskattningsskala (CIA, CGAS), antal nya matsorter som kan intas
+•	Sekundära: body mass index (BMI)/vikt, viktuppgång, patientens upplevda hälsa efter behandlingen (PROM), patientens upplevelse av vården (PREM)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AR4  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för undvikande/restriktiv ätstörning (ARFID) för barn (från 10 år) och vuxna med ARFID, jämfört med sedvanlig vård, väntelista eller ingen behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn (från 10 år) och vuxna med undvikande/restriktiv ätstörning (avoidant/restrictive food intake disorder, ARFID)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) anpassad för ARFID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingen behandling, sedvanlig vård, väntelista</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">•	Primära: Remission, livskvalitet (EDQOL), symtomskattningsskalor (PARDI, EDI), funktionsskattningsskalor (CIA, CGAS), antal nya matsorter som kan intas
+•	Sekundära: body mass index (BMI)/vikt, viktuppgång, patientens upplevda hälsa efter behandlingen (PROM), patientens upplevelse av vården (PREM)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">   
+  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av KBT anpassad för behandling vid ARFID hos barn och vuxna med ARFID är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att för barn (från 10 års ålder) och vuxna med ARFID leder KBT anpassad för behandling vid ARFID till att en påtagligt förbättrad symtombild med ett mer normaliserat ätande.” 
+  Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AR5 .   </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AR5 .   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radikalt öppen dialektisk beteendeterapi (RO-DBT) för ungdomar över 13 år och vuxna med anorexia nervosa, jämfört med kognitiv beteendeterapi anpassad för ätstörning (KBT-E)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungdomar (över 13 år) och vuxna med anorexia nervosa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radikalt öppen dialektisk beteendeterapi (RO-DBT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remission, livskvalitet, mortalitet, episoder (kompensatoriskt beteende såsom kräkning), symtomskattningsskalor (EDI, EDEQ, CIA), body mass index (BMI)/vikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 
+ Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AN5 
+ Underlag till nationella riktlinjer för vård vid ätstörningar, rad AN5 (dnr SBU 2022/313)  Läs riktlinjerna, rad AN5.  
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rutiner för samarbete och tydlig ansvarsfördelning inom hälso- och sjukvården för personer med undvikande/restriktiv ätstörning (ARFID), jämfört med om inga sådana rutiner är utvecklade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn och vuxna med undvikande/restriktiv ätstörning (avoidant/restrictive food intake disorder, ARFID)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utveckla rutiner för samarbete och tydlig ansvarsfördelning</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">•	Primära: Andel som får behandling, remission, livskvalitet (EDQOL), symtomskattningsskalor (PARDI, EDI), funktionsskattningsskala (CIA, CGAS), antal nya matsorter som kan intas
+•	Sekundära: body mass index (BMI)/vikt/viktuppgång, patients upplevda hälsa efter behandlingen (PROM), patientens upplevelse av vården (PREM)
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Organisation, Ämneskategorier, Nutrition, födointag</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens slutsatser om åtgärden   
+ ”Det vetenskapliga underlaget för att bedöma effekten av rutiner för samarbete och tydlig ansvarsfördelning hos barn och vuxna med ARFID är otillräckligt. Detta beror på att det saknas relevanta studier som besvarar frågeställningen. Då det inte förväntas någon ny forskning inom den närmaste tiden har Socialstyrelsen valt att samla in erfarenhetsbaserad kunskap om åtgärden från en panel bestående av yrkesverksamma personer. Slutsatsen från erfarenhetsbaserad kunskap är att hälso- och sjukvården behöver samarbeta och samverka, både internt och med andra aktörer, 1  för att fler personer med ARFID ska få en sammanhållen och adekvat vård, vilket i sin tur leder till att fler påtagligt förbättras i sin symtombild.” 
+  1 Andra aktörer kan exempelvis vara skolhälsovård och socialtjänst    Läs Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AR1.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">  Socialstyrelsens nationella riktlinjer för vård och stöd vid ätstörningar, 2024, rad AR1.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standardiserade och manualbaserade behandlingar som kan erbjudas i första linjen till barn och unga med mild till måttlig psykisk ohälsa – utifrån en kartläggningsrapport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-03-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn och unga från 6 till 18 år med lindrig till måttlig psykisk ohälsa. Med lindrig till måttlig psykisk ohälsa avses psykiska besvär och psykiatriska tillstånd som inte kräver psykiatrisk specialistvård. Det kan handla om till exempel depressiva symtom, ångestsymtom, krisreaktioner och beteendeproblem, men även när diagnoser ställts som till exempel depression, ångesttillstånd, trotssyndrom när dessa bedömts vara av lindrig till måttlig karaktär.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standardiserade och manualbaserade behandlingar som kan erbjudas i första linjen, inklusive internetbaserade behandlingar.
+•	Med ”standardiserade och manualbaserade” avses att behandlingen beskrivits på ett sådant sätt att den går att definiera och upprepa i andra studier och i kliniken.
+•	Första linjen avser hälso- och sjukvård på primärvårdsnivå för barn med psykisk ohälsa. Organisationen av hur sådana behandlingar erbjuds i Sverige kan skilja sig mellan olika regioner och kommuner.
+•	Åtgärden ska vara riktad mot den psykiska ohälsa som finns hos barnet.
+•	Behandlingarna ska syfta till att minska symtom och förbättra hälsa hos barn och unga med lindrig till måttlig psykisk ohälsa, men omfattar – så länge det kravet är uppfyllt – även insatser som vänder sig till deras föräldrar/vårdnadshavare eller till hela den familj barnet lever i.
+Exempel på behandlingar:
+•	Information och utbildning (t.ex. psykoedukation om uppkomst och vidmakthållande, föräldrafärdigheter och rutiner)
+•	Stödjande, rådgivande samtal (t.ex. motiverande samtal)
+•	Psykologisk behandling (t.ex. kognitiv beteendeterapi (KBT) och internetbaserad KBT (iKBT) (inklusive t.ex. ACT, DBT, etc.), psykodynamisk terapi, interpersonell terapi (IPT), familjeterapi, lekterapi, lösningsfokuserad terapi, spel och VR-baserade insatser
+•	Fysisk aktivitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Väntelista eller ingen behandling, sedvanlig vård, annan behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>•	Ångest och oro
+•	Stress och kris
+•	Depression, nedstämdhet och sorg
+•	Beteendeproblem (utagerande beteenden)
+•	Självtillit, självkänsla och motståndskraft (resiliens)
+•	Psykosomatiska besvär
+•	Koncentrationssvårigheter
+•	Trauma
+•	Smärta
+•	Självskadebeteende
+•	Självmordstankar, självmordsförsök
+•	Funktion i vardagen, som till exempel i:
+o	Skolnärvaro och fungerande skolgång
+o	Goda/adekvata familjerelationer
+o	Tillgång till nätverk och kamratrelationer
+o	Aktiv fritid
+•	Livskvalitet
+•	Sömn
+•	Risker och biverkningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri och psykologi , Fysioterapi, fysisk aktivitet, Information/utbildning, Medicinteknik och IT, Stödjande/behandlande samtal, Primärvård, Anhöriga/Närstående, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABMT, Attention Bias Modification Treatment, CBMT, Cognitive Bias Modification Training, ACT, Acceptance and Commitment Therapy, alkoholinsatser, anknytningsfokuserade, emotionsfokuserade, föräldrainsatser, arbetsminnesträning, biblioterapi, DBT, dialektisk beteendeterapi, digital, digitalt, digitala, eklektisk, EMDR, Eye Movement Desensitization and Reprocessing Therapy, emotionsregleringsinsatser, familjeterapi, fysisk aktivitet, iKBT, internetbaserad kognitiv beteendeterapi, KBT, IPT, interpersonell psykoterapi, lekterapi, lösningsfokuserad, MBCT, mindfulnessbaserad kognitiv terapi, MBSR, mindfulnessbaserad stress reduktion, MBT, mentaliseringsbaserad terapi, mindfulness, mindfulnessbaserad, motiverande samtal, narrativ exponeringsterapi, psykodynamisk korttidsterapi, psykoedukation, skriva för återhämtning, spel, VR-baserade insatser, stödsamtal, theraplay, uttryckande konstterapi, adhd, beteendeproblematik, depression, flyktingrelaterad problematik, självskadebeteende, substansbruk, suicidalt beteende, sömnproblem, traumarelaterade symtom, tvångssyndrom, ångest, ätstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Denna vetenskapliga kunskapslucka baseras på en kartläggning av systematiska översikter inom ett större område. Kartläggningen visar att det finns ett behov av ytterligare systematiska översikter inom området standardiserade och manualbaserade behandlingar som kan erbjudas i första linjen till barn och unga med mild till måttlig psykisk ohälsa. För mer specifik information, se rapporten  ”Behandling av barn och unga med mild till måttlig psykisk ohälsa. Första linjen” . 
+   </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Kartläggningen har identifierat systematiska översikter med låg risk för bias. För mer specifik information, se rapporten  ”Behandling av barn och unga med mild till måttlig psykisk ohälsa. Första linjen” . 
+   </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Kartläggning som visar på kunskapsluckan: 
+ SBU. Behandling av barn och unga med mild till måttlig psykisk ohälsa. Första linjen. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2023. SBU Bereder 365.  Läs rapporten  
+   </x:t>
+  </x:si>
+  <x:si>
     <x:t>Behandling för kvinnor som lider av psykisk sjukdom efter förlossning – utifrån en kartläggningsrapport</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2024/942</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">En systematisk översikt behövs. </x:t>
+    <x:t>2024-12-10</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor som lider av psykisk sjukdom inom ett år efter förlossning av ett levande fött barn</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">•	Läkemedel, såsom
   -	Selektiva serotoninåterupptagshämmare (SSRI)
   -	Serotonin- och noradrenalin återupptagshämmare (SNRI)
   -	Monoaminoxidashämmare eller MAO-hämmare (MAOI)
   -	Tricykliska antidepressiva (TCA)
   -	Tetracykliska antidepressiva
   -	Litium
   -	Antiepileptika som lamotrin och valproat
   -	Antipsykotika eller neuroleptika
   -	Lugnande eller antihistaminika (symtombehandling)
   -	Sömnmedel(symtombehandling)
 •	Psykologisk behandling, såsom
   -	Kognitiv beteendeterapi (KBT)
   -	Acceptance and commitment terapi
   -	Relationell psykoterapi
   -	Interpersonell psykoterapi
   -	Psykodynamisk terapi
   -	Sociala åtgärder
   -	Samtalsbehandling
   -	Psykosocialt stöd eller samtalsstöd
@@ -138,154 +1317,137 @@
   -	Nätverksstöd/nätverksarbete
 •	Elektrokonvulsiv behandling (ECT)
 •	Repetitiv transkraniell magnetstimulering (rTMS)
 •	Djup transkraniell magnetstimulering (dTMS)
 •	Övriga behandlingsinsatser, såsom
   -	Fysisk aktivitet
   -	Meditation
   -	Yoga
   -	Akupunktur
   -	Ljusterapi
   -	Kost-supplement
   -	Psykoedukativa insatser
 </x:t>
   </x:si>
   <x:si>
     <x:t>Placebo, sedvanlig behandling, väntelista, annan aktiv behandling eller ingen behandling</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukdomssymtom*, förälderns anknytning till barnet*, relation till partner, vårdkonsumtion, samspel föräldrar och barn, föräldrastress, livskvalitet*, tillfredställelse med behandlingen*, självmordstankar och självmordsförsök*, fullbordat självmord*, tankar på att skada barnet* (inkluderar utvidgat suicid/infanticid), oönskade händelser*, upplevelse av behandling/ kontakt med sjukvården, sjukskrivning, sömn, andel som tillfrisknar, amningsduration, amningsproblem, amning – läkemedelseffekter, föräldraförmåga, vardaglig funktionsnivå
 *Core Outcome Set, se Tabell 3.2 i denna kartläggning.</x:t>
   </x:si>
   <x:si>
     <x:t>Enbart kvinnor</x:t>
   </x:si>
   <x:si>
-    <x:t>SBU</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Kvinnosjukdomar och graviditet, Psykiatri och psykologi , Elektroterapi, Fysioterapi, fysisk aktivitet, Information/utbildning, Komplementärmedicin, Läkemedel, Stödjande/behandlande samtal, Föräldraskap, Emotionellt stöd, Barn, ungdom, familj inom socialtjänst, Anhöriga/Närstående, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Depression, bipolärt syndrom, psykotiska syndrom, psykotisk, generaliserat ångestsyndrom, GAD, social ångest, specifika fobier, fobi, paniksyndrom, hälsoångest (hypokondri), akut stressyndrom, akut stressreaktion, posttraumatiskt stressyndrom, PTSD, tvångssyndrom, OCD, dysmorfofobi, ätstörning, personlighetssyndrom, selektiva serotoninåterupptagshämmare, SSRI, serotonin och noradrenalinåterupptagshämmare, SNRI, irreversibla monoaminoxidas hämmare, MAOI, MAO-hämmare, monoaminoxidashämmare, tricykliska antidepressiva, TCA, tetracykliska antidepressiva, TeCA, alfa2 antagonist, alfa2-antagonist, litium, antipsykotika, neuroleptika, sedativa, lugnande, antiepileptiska läkemedel, antiepileptika, lamotrin, valproat, sömnmedel, hypnotika, antihistaminika, kognitiv  beteendeterapi, KBT, acceptance and commitment therapy, ACT, relationell psykoterapi, interpersonell psykoterapi, IPT, psykodynamisk terapi, sociala interventioner, samtalsbehandling, psykosocialt stöd, psykosocial, samtalsstöd, krisstöd, stöd, avlastning, närståendestöd, närstående, nätverksstöd, nätverksarbete, nätverk, elektrokonvulsiv terapi, ECT, elbehandling, repetitiv transkraniell magnetstimulering, rTMS, djup transkraniell magnetstimulering, dTMS, fysisk aktivitet, meditation, mindfulness, yoga, akupunktur, ljusterapi, kosttillskott, psykoedukativa interventioner, psykoedukativ, Watch, Wait and Wonder, Video Intervention to support Positive Parenting, VIPP-SD, VIPP, Circle of Security, Trygghetscirkelns föräldraskap, suicidprevention, suicid, ångesthantering, föräldraskap, Depression, Bipolar Syndrome, Psychosis, Generalized Anxiety Disorder (GAD), Social Anxiety Disorder (SAD), Specific Phobias, Panic disorder, Hypochondria, Acute Stress Disorder (ASD), Posttraumatic Stress Disorder (PTSD), Obsessive Compulsive Disorder (OCD), Body Dysmorphic Disorder, Eating Disorders, Personality Disorders, selective serotonin reuptake inhibitors (SSRI), Serotonin-Norepinephrine Reuptake Inhibitors (SNRI), Monoamine oxidase inhibitors (MAOIs), Tricyclic antidepressants (TCAs), Tetracyclic antidepressant or nonselective alpha 2 adrenoceptor, Lithium, Antipsychotics, neuroleptics, Sedatives, tranquilizers, Antiepileptic drugs, Sleeping pills, hypnotics, Cognitive Behaviour Therapy (CBT), Acceptance and commitment therapy (ACT), Relational psychotherapy, Interpersonal psychotherapy, Psychodynamic therapy, Social interventions, Counselling, Psychosocial support, counselling support, Crisis support, Community support, parental support, family support, network support, Electroconvulsive therapy (ETC), repetitive Transcranial Magnetic Stimulation (rTMS), deep Transcranial Magnetic Stimulation (dTMS), Physical activity, Meditation, mindfulness, Yoga, Acupuncture, Light therapy, Dietary supplement, Psychoeducational interventions</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Denna vetenskapliga kunskapslucka baseras på en kartläggning av systematiska översikter inom ett större område. Kartläggningen visar att det finns ett behov av ytterligare primärstudier och systematiska översikter inom området behandling av kvinnor med psykisk sjukdom efter förlossning. För mer specifik information, se kartläggningen  Behandling för kvinnor som lider av psykisk sjukdom efter förlossning . </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve"> Kartläggningen har identifierat systematiska översikter med låg risk för bias. Översikterna visar att det finns evidens för behandlingar för kvinnor med psykisk sjukdom efter förlossning. För mer specifik information, se kartläggningen  Behandling för kvinnor som lider av psykisk sjukdom efter förlossning . </x:t>
+    <x:t xml:space="preserve"> Kartläggningen har identifierat systematiska översikter med låg risk för bias. Översikterna visar att det finns evidens för behandlingar för kvinnor med psykisk sjukdom efter förlossning. För mer specifik information, se kartläggningen  Behandling för kvinnor som lider av psykisk sjukdom efter förlossning . 
+ Se även kunskapsluckorna  Rutiner för samverkan mellan mödrahälsovård och psykiatri eller primärvård för gravid eller nyförlöst med psykisk sjukdom  samt  Multiprofessionellt samarbete för bedömning och behandling av gravida och nyförlösta med misstänkt eller konstaterad psykisk ohälsa  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Evidenskartläggning som visar på kunskapsluckan: 
  SBU. Behandling för kvinnor som lider av psykisk sjukdom efter förlossning – Identifiering av evidens och vetenskapliga kunskapsluckor utifrån kartläggning av systematiska översikter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2021. SBU-rapport nr 325.  Läs rapporten  </x:t>
   </x:si>
   <x:si>
-    <x:t>Vuxna</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Beteendeinriktad träning i liten grupp vid psykisk funktionsnedsättning hos placerade barn och ungdomar med en komplex problembild av psykologisk och/eller beteendemässig karaktär </x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1159</x:t>
   </x:si>
   <x:si>
+    <x:t>2023-10-29</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">En uppdaterad systematisk översikt behövs. </x:t>
   </x:si>
   <x:si>
     <x:t>Placerade barn och ungdomar med en komplex problembild av psykologisk och/eller beteendemässig karaktär</x:t>
   </x:si>
   <x:si>
     <x:t>Beteendeinriktad träning i liten grupp</x:t>
   </x:si>
   <x:si>
     <x:t>Aktivitet, delaktighet, livskvalitet – Utfallen kan behöva definieras ytterligare. Läs om utfall i Avsnitt 3.4 ”Inklusions- och exklusionskriterier” i rapporten</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Socialtjänst, Funktionstillstånd/-hinder</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Information/utbildning, Stödjande/behandlande samtal, Föräldraskap, Färdighetsträning, Familjehem, Emotionellt stöd, Beteende, Barn, ungdom, familj inom socialtjänst, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Ziviani J, Feeney R, Cuskelly M, Meredith P, Hunt K. Effectiveness of support services for children and young people with challenging behaviours related to or secondary to disability, who are in out-of-home care: a systematic review. Child. Youth Serv Rev. 2012;34:758-70.  Mer om översikten  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Evidenskartläggning som visar på kunskapsluckan: 
  SBU. Funktionstillstånd och funktionshinder: kunskapsläget för arbetsmetoder och insatser. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2019. SBU Kartlägger, rapport nr 305.  Läs rapporten  </x:t>
   </x:si>
   <x:si>
-    <x:t>Barn/ungdomar</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Parent Child Interaction Therapy (PCIT) vid psykisk funktionsnedsättning hos placerade barn och ungdomar med en komplex problembild av psykologisk och/eller beteendemässig karaktär </x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1154</x:t>
   </x:si>
   <x:si>
+    <x:t>2023-10-27</x:t>
+  </x:si>
+  <x:si>
     <x:t>Placerade barn och ungdomar med psykisk funktionsnedsättning: Funktionsnedsättning av bestående natur avseende psykiska funktioner som påverkar förmåga till aktivitet och delaktighet</x:t>
   </x:si>
   <x:si>
     <x:t>Parent Child Interaction Therapy (PCIT)</x:t>
   </x:si>
   <x:si>
     <x:t>Stöd från anhöriga eller andra närstående vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1157</x:t>
   </x:si>
   <x:si>
     <x:t>Personer med psykisk funktionsnedsättning och deras anhöriga:  Funktionsnedsättning av bestående natur avseende psykiska funktioner som påverkar förmåga till aktivitet och delaktighet</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Stöd från anhöriga eller andra närstående </x:t>
   </x:si>
   <x:si>
     <x:t>Funktionstillstånd/-hinder</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Kompensatoriskt stöd, Emotionellt stöd, Anhöriga/Närstående</x:t>
   </x:si>
   <x:si>
     <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada</x:t>
   </x:si>
   <x:si>
-    <x:t>Barn/ungdomar, Vuxna, Äldre</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Färdtjänst eller riksfärdtjänst vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1158</x:t>
   </x:si>
   <x:si>
     <x:t>Personer med psykisk funktionsnedsättning:  Funktionsnedsättning av bestående natur avseende psykiska funktioner som påverkar förmåga till aktivitet och delaktighet</x:t>
   </x:si>
   <x:si>
     <x:t>Färdtjänst (Lagen om färdtjänst, LFT) eller riksfärdtjänst (Lagen om riksfärdtjänst, LRFT)</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Transport</x:t>
   </x:si>
   <x:si>
     <x:t>Självhjälpsgrupper vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1156</x:t>
   </x:si>
   <x:si>
     <x:t>Självhjälpsgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>Socialtjänst</x:t>
@@ -303,314 +1465,332 @@
     <x:t>Bolltäcke</x:t>
   </x:si>
   <x:si>
     <x:t>Aktivitet, delaktighet, livskvalitet – Utfallen kan behöva definieras ytterligare. Läs om utfall i Avsnitt 3.4 ”Inklusions- och exklusionskriterier” i rapporten.</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Medicinteknik och IT, Hjälpmedel</x:t>
   </x:si>
   <x:si>
     <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, tyngdtäcke</x:t>
   </x:si>
   <x:si>
     <x:t>Fostering Individualized Assistance Program (FIAP) vid psykisk funktionsnedsättning hos placerade barn och ungdomar med en komplex problembild av psykologisk och/eller beteendemässig karaktär</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1153</x:t>
   </x:si>
   <x:si>
     <x:t>Fostering Individualized Assistance Program (FIAP)</x:t>
   </x:si>
   <x:si>
     <x:t>Utbildning avseende exempelvis sexualkunskap, fysisk aktivitet, förbättrad egenvård, att undvika farliga situationer såsom sexuella trakasserier, att göra val/välja vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023-10-26</x:t>
   </x:si>
   <x:si>
     <x:t>Personer med psykisk funktionsnedsättning: Funktionsnedsättning av bestående natur avseende psykiska funktioner som påverkar förmåga till aktivitet och delaktighet</x:t>
   </x:si>
   <x:si>
     <x:t>Utbildning avseende exempelvis sexualkunskap, fysisk aktivitet, förbättrad egenvård, att undvika farliga situationer såsom sexuella trakasserier, att göra val/välja</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Information/utbildning, Stödjande/behandlande samtal, Färdighetsträning, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Evidenskartläggning som visar på kunskapsluckan: 
  SBU. Funktionstillstånd och funktionshinder: kunskapsläget för arbetsmetoder och insatser. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2019. SBU Kartlägger, rapport nr 305.  Läs rapporten  </x:t>
   </x:si>
   <x:si>
+    <x:t>Acceptance and Commitment Therapy (ACT) vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/1151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acceptance and Commitment Therapy (ACT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Stödjande/behandlande samtal, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
     <x:t>Familjeinriktade psykosociala insatser vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1152</x:t>
   </x:si>
   <x:si>
     <x:t>Personer med psykisk funktionsnedsättning och deras familjer:  Funktionsnedsättning av bestående natur avseende psykiska funktioner som påverkar förmåga till aktivitet och delaktighet</x:t>
   </x:si>
   <x:si>
     <x:t>Familjeinriktade psykosociala insatser: Stepping Stones Triple P, De otroliga åren, Signpost for Building Better Behaviour Programme, Parent Child Interaction Therapy (PCIT), Parents Plus, familjeterapi, systemisk terapi, Coping Cat</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Information/utbildning, Stödjande/behandlande samtal, Föräldraskap, Färdighetsträning, Emotionellt stöd, Barn, ungdom, familj inom socialtjänst, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
-    <x:t>Acceptance and Commitment Therapy (ACT) vid psykisk funktionsnedsättning</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Personlig assistans vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1149</x:t>
   </x:si>
   <x:si>
+    <x:t>2023-10-24</x:t>
+  </x:si>
+  <x:si>
     <x:t>Personlig assistans</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Kompensatoriskt stöd, Emotionellt stöd, Personlig assistans, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
-    <x:t>Barn/ungdomar, Vuxna</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Motiverande samtal/Motiverande intervju (MI) vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1148</x:t>
   </x:si>
   <x:si>
     <x:t>Motiverande samtal/Motiverande intervju (Motivational Interviewing, MI)</x:t>
   </x:si>
   <x:si>
     <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, Motivational Interview</x:t>
   </x:si>
   <x:si>
     <x:t>Kognitiva insatser vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1127</x:t>
   </x:si>
   <x:si>
+    <x:t>2023-10-16</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kognitiva insatser, till exempel i form av aktivitetsscheman, främjande av organisatoriska färdigheter eller att sätta upp mål, delad uppmärksamhet/Joint Attention</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Färdighetsträning, Kognitiva insatser, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, kognition</x:t>
   </x:si>
   <x:si>
+    <x:t>Funktionell kommunikationsträning vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023-08-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funktionell kommunikationsträning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Färdighetsträning, Beteende, Kommunikation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bostadsanpassning vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bostadsanpassning enligt lagen om bostadsanpassningsbidrag (LBB)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Boende, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gruppboende, demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korttidsboende vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korttidsboende enligt socialtjänstlagen (SoL)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Emotionellt stöd, Boende, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bostad med särskild service, annan särskilt anpassad bostad eller särskilt boende vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/986</x:t>
   </x:si>
   <x:si>
     <x:t>Bostad med särskild service för vuxna eller annan särskilt anpassad bostad enligt lagen om stöd och service till vissa funktionshindrade (LSS), eller särskilt boende för personer med funktionsnedsättning enligt socialtjänstlagen (SoL)</x:t>
   </x:si>
   <x:si>
-    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Emotionellt stöd, Boende, Psykologiska/psykosociala/sociala insatser</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Gruppboende, demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, gruppboende</x:t>
   </x:si>
   <x:si>
     <x:t>Vuxna, Äldre</x:t>
   </x:si>
   <x:si>
     <x:t>Korttidsvistelse utanför det egna hemmet vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/989</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Korttidsvistelse utanför det egna hemmet (t.ex. korttidshem, korttidsfamilj, läger) enligt lagen om stöd och service till vissa funktionshindrade (LSS) </x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Boende, Delaktighet, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
-    <x:t>Funktionell kommunikationsträning vid psykisk funktionsnedsättning</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Ledsagarservice eller ledsagning vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/990</x:t>
   </x:si>
   <x:si>
     <x:t>Ledsagarservice enligt lagen om stöd och service till vissa funktionshindrade (LSS) eller ledsagning enligt socialtjänstlagen (SoL)</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Delaktighet, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, ledsagare</x:t>
   </x:si>
   <x:si>
+    <x:t>Födointagsinriktade insatser vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/994</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Födointagsinriktade insatser </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Nutrition, födointag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, hälsorelaterad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Fysioterapi, fysisk aktivitet, Komplementärmedicin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mindfulness vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mindfulness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Komplementärmedicin, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olycksfallsprevention vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olycksfallsprevention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Information/utbildning, Medicinteknik och IT, Prevention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, förebyggande</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sömnfrämjande insatser vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1000</x:t>
   </x:si>
   <x:si>
     <x:t>Sömnfrämjande insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, temperatur, mörkläggning, hälsorelaterad, sömn, sova</x:t>
   </x:si>
   <x:si>
-    <x:t>Födointagsinriktade insatser vid psykisk funktionsnedsättning</x:t>
-[...50 lines deleted...]
-    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Fysioterapi, fysisk aktivitet, Komplementärmedicin</x:t>
+    <x:t>Metoder eller strategier som bygger på tillämpad beteendeintervention (TBI) vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metoder eller strategier som bygger på TBI (tillämpad beteendeintervention) såsom funktionell analys, pivotal responsträning, positivt beteendestöd (PBS) med flera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Färdighetsträning, Beteende, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miljöträning vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miljöträning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Information/utbildning, Färdighetsträning, Beteende</x:t>
   </x:si>
   <x:si>
     <x:t>Insatser för att stödja och främja föräldraförmåga hos personer med psykisk funktionsnedsättning som har barn</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/991</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Fler primärstudier behövs. </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Personer med psykisk funktionsnedsättning som har barn: Funktionsnedsättning av bestående natur avseende psykiska funktioner som påverkar förmåga till aktivitet och delaktighet</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Insatser för att stödja och främja föräldraförmåga </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Schrank B, Moran K, Borghi C, Priebe S. How to support patients with severe mental illness in their parenting role with children aged over 1 year? A systematic review of interventions. Soc. Psychiatry Psychiatr. Epidemiol. 2015;50:1765-83.  Mer om översikten  </x:t>
   </x:si>
   <x:si>
-    <x:t>Metoder eller strategier som bygger på tillämpad beteendeintervention (TBI) vid psykisk funktionsnedsättning</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Korttidstillsyn utanför det egna hemmet för skolungdomar över 12 år med psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/988</x:t>
   </x:si>
   <x:si>
     <x:t>Skolungdomar över 12 år med psykisk funktionsnedsättning:  Funktionsnedsättning av bestående natur avseende psykiska funktioner som påverkar förmåga till aktivitet och delaktighet</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Korttidstillsyn utanför det egna hemmet enligt lagen om stöd och service till vissa funktionshindrade (LSS) </x:t>
   </x:si>
   <x:si>
     <x:t>Kommunala stöd och insatser i hemmet vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/984</x:t>
   </x:si>
   <x:si>
     <x:t>Kommunala stöd och insatser i hemmet enligt socialtjänstlagen (SoL), såsom hemtjänst, trygghetslarm och matdistribution</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Medicinteknik och IT, Praktiskt stöd, Nutrition, födointag, Hjälpmedel, Boende, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Boendestöd enligt socialtjänstlagen vid psykisk funktionsnedsättning</x:t>
@@ -624,246 +1804,240 @@
   <x:si>
     <x:t>Kontaktperson vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/987</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson enligt lagen om stöd och service till vissa funktionshindrade (LSS) eller enligt socialtjänstlagen (SoL)</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Kontaktperson/kontaktfamilj, Emotionellt stöd, Delaktighet, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Fysiska insatser vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/992</x:t>
   </x:si>
   <x:si>
     <x:t>Fysiska insatser, till exempel jogging, styrketräning och dans</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Fysioterapi, fysisk aktivitet</x:t>
   </x:si>
   <x:si>
-    <x:t>Miljöträning vid psykisk funktionsnedsättning</x:t>
-[...8 lines deleted...]
-    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Information/utbildning, Färdighetsträning, Beteende</x:t>
+    <x:t>Hälsodagbok vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälsodagbok</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälso- och sjukvård, Socialtjänst, Funktionstillstånd/-hinder</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, dagbok, hälsorelaterad</x:t>
   </x:si>
   <x:si>
     <x:t>Egenvård vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/993</x:t>
   </x:si>
   <x:si>
     <x:t>Egenvård</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar </x:t>
   </x:si>
   <x:si>
     <x:t>Insatser för att förhindra självskadebeteende vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/999</x:t>
   </x:si>
   <x:si>
     <x:t>Insatser för att förhindra självskadebeteende</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Prevention, Stödjande/behandlande samtal, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, förebyggande, hälsorelaterad</x:t>
   </x:si>
   <x:si>
-    <x:t>Hälsodagbok vid psykisk funktionsnedsättning</x:t>
-[...14 lines deleted...]
-    <x:t>Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada, dagbok, hälsorelaterad</x:t>
+    <x:t>Daglig verksamhet eller dagverksamhet vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023-08-10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Personer med psykisk funktionsnedsättning:  Funktionsnedsättning av bestående natur avseende psykiska funktioner som påverkar förmåga till aktivitet och delaktighet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daglig verksamhet enligt lagen om stöd och service till vissa funktionshindrade (LSS) eller dagverksamhet enligt socialtjänstlagen (SoL)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Arbete, sysselsättning, Färdighetsträning, Psykologiska/psykosociala/sociala insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Framtidfullmakter vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Framtidsfullmakter enligt lagen om framtidsfullmakter (LFF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Kompensatoriskt stöd, Autonomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>God man, förvaltare, vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>God man, förvaltare enligt föräldrabalken (FB)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Kompensatoriskt stöd, Autonomi, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Rutiner, arbetssätt och förhållningssätt som säkrar barn, ungdomars och vuxna med psykisk funktionsnedsättnings rätt att komma till tals och bli lyssnade på samt ges möjligheter att göra val</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/974</x:t>
   </x:si>
   <x:si>
     <x:t>Rutiner, arbetssätt och förhållningssätt som säkrar barn, ungdomars och vuxna med funktionsnedsättnings rätt att komma till tals och bli lyssnade på samt ges möjligheter att göra val</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Information/utbildning, Organisation, Barn, ungdom, familj inom socialtjänst, Kommunikation, Autonomi, Diskriminering, attityder, stigma, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Demens vid Alzheimers sjukdom, demens vid Parkinsons sjukdom, schizofreni, förstämningssyndrom, bipolär sjukdom, fobiska syndrom, tvångssyndrom, posttraumatiskt stressyndrom (PTSD), paranoid/schizoid/antisocial personlighetsstörning, hjärnblödning, cerebral infarkt, cerebral pares (CP), ätstörning, multipel skleros (MS), Parkinsons sjukdom, amyotrofisk lateral skleros (ALS), hörsel- och synhallucinationer, förvärvad hjärnskada </x:t>
-[...38 lines deleted...]
-    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Kompensatoriskt stöd, Autonomi</x:t>
+    <x:t>Terapi för aggressionshantering (Anger management) vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terapi för aggressionshantering (Anger management)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Stödjande/behandlande samtal, Beteende, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Användning av teknik för beteendeinlärning vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/977</x:t>
   </x:si>
   <x:si>
     <x:t>Användning av teknik, exempelvis film (video-modelling), för beteendeinlärning</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Information/utbildning, Medicinteknik och IT, Färdighetsträning, Beteende</x:t>
   </x:si>
   <x:si>
-    <x:t>Terapi för aggressionshantering (Anger management) vid psykisk funktionsnedsättning</x:t>
-[...8 lines deleted...]
-    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Stödjande/behandlande samtal, Beteende, Psykologiska/psykosociala/sociala insatser</x:t>
+    <x:t>Personliga budgetar för att kunna köpa sociala välfärdstjänster vid psykisk funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Personliga budgetar för att kunna köpa sociala välfärdstjänster enligt socialtjänstlagen (SoL) eller enligt lagen om stöd och service till vissa funktionshindrade (LSS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Praktiskt stöd, Autonomi</x:t>
   </x:si>
   <x:si>
     <x:t>Rådgivning och annat personligt stöd vid psykisk funktionsnedsättning</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/975</x:t>
   </x:si>
   <x:si>
     <x:t>Rådgivning och annat personligt stöd enligt lagen om stöd och service till vissa funktionshindrade (LSS) eller rådgivning och stöd enligt socialtjänstlagen (SoL)</x:t>
   </x:si>
   <x:si>
     <x:t>Medfödda, ärftliga och hos nyfödda uppträdande sjd , Nervssystemets sjukdomar , Psykiatri och psykologi , Information/utbildning, Stödjande/behandlande samtal, Praktiskt stöd, Kompensatoriskt stöd, Emotionellt stöd, Autonomi, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
-    <x:t>Personliga budgetar för att kunna köpa sociala välfärdstjänster vid psykisk funktionsnedsättning</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Virtual reality-teknik vid behandling av ätstörningar</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/118</x:t>
   </x:si>
   <x:si>
+    <x:t>2023-02-02</x:t>
+  </x:si>
+  <x:si>
     <x:t>Personer med diagnostiserad ätstörning</x:t>
   </x:si>
   <x:si>
     <x:t>Terapi med virtual reality-teknik (VR)</x:t>
   </x:si>
   <x:si>
     <x:t>Annan behandling eller ingen behandling</x:t>
   </x:si>
   <x:si>
     <x:t>Symtom, remission, funktion, viktförändring</x:t>
   </x:si>
   <x:si>
-    <x:t>Hälso- och sjukvård</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Psykiatri och psykologi , Medicinteknik och IT, Psykologiska/psykosociala/sociala insatser</x:t>
   </x:si>
   <x:si>
     <x:t>Atypisk ätstörning, anorexia nervosa, anorexi, bulimia nervosa, bulimi, hetsätningsstörning, störd kroppsuppfattning, virtual reality (VR), VR-headset, 3D-miljö, tredimensionell, exponeringsterapi, feeding and eating disorders, binge eating, body image, body dissatisfaction, exposure therapy</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sex relevanta systematiska översikter som undersökt VR-behandling vid ätstörningar identifierades. SBU:s Upplysningstjänst bedömde att risken för bias i dessa översikter var hög.  Läs svaret från SBU:s Upplysningstjänst  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Informationen är hämtad från SBU:s Upplysningstjänst: SBU. Behandling av ätstörningar med virtual reality-teknik. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2021. SBU:s upplysningstjänst ut202102.  Läs mer här  </x:t>
   </x:si>
   <x:si>
     <x:t>Social och psykologisk behandling i tvångsvård av flickor</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2022/677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022-10-09</x:t>
   </x:si>
   <x:si>
     <x:t>Flickor, 11–25 år, som är placerade i tvångsvård (social, psykiatrisk och rättspsykiatrisk vård och även fängelse inkluderas)</x:t>
   </x:si>
   <x:si>
     <x:t>Social och psykologisk behandling (vilket kan inkludera insatser för att minska missbruk och beroende, kriminalitet, utagerande beteende, självskadebeteende samt annan psykisk ohälsa både under och efter avslutad insats)</x:t>
   </x:si>
   <x:si>
     <x:t>Annan behandlingsinsats</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Positiva och negativa effekter insatserna har avseende:
 •	missbruk och beroende
 •	kriminalitet
 •	antisocialt beteende/allvarliga beteendeproblem/normbrytande beteende
 •	aggressivitet
 •	självskadebeteende och suicidförsök samt suicid
 •	psykisk ohälsa (depression, ångest, nedstämdhet, ätstörning, PTSD)
 •	hantering av NPF-diagnos, symtom
 •	trygghet
 •	livskvalitet
 •	välbefinnande
 •	tandvård
 •	fysisk hälsa inklusive sexuellt överförbara sjukdomar
 •	sysselsättning
@@ -904,64 +2078,57 @@
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="2">
+  <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="2">
+  <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...2 lines deleted...]
-    <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1215,80 +2382,79 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:W47"/>
+  <x:dimension ref="A1:W87"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="170.770625" style="0" customWidth="1"/>
-[...8 lines deleted...]
-    <x:col min="10" max="10" width="76.990625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="227.282054" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="17.853482" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="17.424911" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="41.282054" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="255" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="10.853482" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="53.424911" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="255" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="160.853482" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="255" style="0" customWidth="1"/>
-    <x:col min="12" max="12" width="14.390625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="14" max="14" width="52.330625" style="0" customWidth="1"/>
+    <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
+    <x:col min="13" max="13" width="14.139196" style="0" customWidth="1"/>
+    <x:col min="14" max="14" width="54.853482" style="0" customWidth="1"/>
     <x:col min="15" max="18" width="255" style="0" customWidth="1"/>
-    <x:col min="19" max="19" width="221.750625" style="0" customWidth="1"/>
-[...3 lines deleted...]
-    <x:col min="23" max="23" width="11.060625" style="0" customWidth="1"/>
+    <x:col min="19" max="19" width="232.853482" style="0" customWidth="1"/>
+    <x:col min="20" max="21" width="255" style="0" customWidth="1"/>
+    <x:col min="22" max="22" width="27.996339" style="0" customWidth="1"/>
+    <x:col min="23" max="23" width="10.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:23">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
@@ -1325,2249 +2491,5506 @@
         <x:v>17</x:v>
       </x:c>
       <x:c r="S1" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="T1" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="U1" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="V1" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="W1" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:23">
       <x:c r="A2" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C2" s="1">
-        <x:v>45636</x:v>
+      <x:c r="C2" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D2" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="L2" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M2" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N2" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O2" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P2" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q2" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R2" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="S2" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="T2" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U2" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V2" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W2" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:23">
       <x:c r="A3" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>45228</x:v>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
+      <x:c r="J3" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="K3" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="O3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="O3" s="0" t="s">
+      <x:c r="P3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="P3" s="0" t="s">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R3" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="T3" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U3" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V3" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W3" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:23">
       <x:c r="A4" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H4" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="B4" s="0" t="s">
+      <x:c r="J4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C4" s="1">
-[...5 lines deleted...]
-      <x:c r="F4" s="0" t="s">
+      <x:c r="K4" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="I4" s="0" t="s">
+      <x:c r="L4" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M4" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="N4" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="O4" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="P4" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q4" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R4" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="K4" s="0" t="s">
-[...15 lines deleted...]
-        <x:v>49</x:v>
+      <x:c r="S4" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="T4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U4" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V4" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W4" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:23">
       <x:c r="A5" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-        <x:v>45226</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J5" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N5" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q5" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R5" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="S5" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="T5" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U5" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V5" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W5" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:23">
       <x:c r="A6" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-        <x:v>45226</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N6" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O6" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P6" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q6" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R6" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="S6" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="T6" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U6" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V6" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W6" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:23">
       <x:c r="A7" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="B7" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>45226</x:v>
+      <x:c r="D7" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N7" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q7" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R7" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S7" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="T7" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V7" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="W7" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>76</x:v>
-[...2 lines deleted...]
-        <x:v>45226</x:v>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L8" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M8" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N8" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="O8" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="O8" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="P8" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q8" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R8" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="S8" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="T8" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U8" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V8" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W8" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-        <x:v>45226</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="P9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="P9" s="0" t="s">
-        <x:v>49</x:v>
+      <x:c r="Q9" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R9" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="S9" s="0" t="s">
+        <x:v>102</x:v>
       </x:c>
       <x:c r="T9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>45225</x:v>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L10" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N10" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O10" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P10" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q10" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R10" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="S10" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="T10" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U10" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V10" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>91</x:v>
-[...2 lines deleted...]
-        <x:v>45225</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q11" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R11" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="S11" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="T11" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V11" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-        <x:v>45225</x:v>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M12" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N12" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="O12" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P12" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q12" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R12" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="S12" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="T12" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U12" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V12" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>100</x:v>
-[...2 lines deleted...]
-        <x:v>45223</x:v>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q13" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R13" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="S13" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="T13" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U13" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V13" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>105</x:v>
-[...2 lines deleted...]
-        <x:v>45223</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="s">
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M14" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="O14" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P14" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q14" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R14" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="S14" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="T14" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V14" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>45215</x:v>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q15" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R15" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S15" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="T15" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V15" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="W15" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C16" s="1">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J16" s="0" t="s">
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M16" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="O16" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P16" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="Q16" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R16" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S16" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="T16" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V16" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W16" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>120</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="J17" s="0" t="s">
+        <x:v>163</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="Q17" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R17" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S17" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="T17" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V17" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W17" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>124</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="s">
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N18" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O18" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="Q18" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R18" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="S18" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="T18" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W18" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="Q19" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S19" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="T19" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W19" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>133</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="J20" s="0" t="s">
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O20" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P20" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q20" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R20" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="S20" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="T20" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U20" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W20" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N21" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q21" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R21" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S21" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="T21" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U21" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W21" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>141</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="J22" s="0" t="s">
+        <x:v>202</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M22" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N22" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O22" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P22" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q22" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R22" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S22" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="T22" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U22" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W22" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N23" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q23" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R23" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="S23" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="T23" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U23" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W23" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>151</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J24" s="0" t="s">
+        <x:v>217</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N24" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O24" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P24" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q24" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="R24" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S24" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="T24" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U24" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V24" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W24" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>156</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="J25" s="0" t="s">
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q25" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R25" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="S25" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="T25" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W25" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C26" s="1">
-        <x:v>45152</x:v>
+      <x:c r="D26" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="J26" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M26" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N26" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O26" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P26" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="Q26" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R26" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S26" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="T26" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U26" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V26" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W26" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>236</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q27" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S27" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="T27" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V27" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W27" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>170</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="O28" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P28" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="Q28" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="R28" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="S28" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T28" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U28" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="V28" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="W28" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N29" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="Q29" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="R29" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="S29" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T29" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U29" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="V29" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="W29" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>178</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="J30" s="0" t="s">
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N30" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O30" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P30" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="Q30" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R30" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="S30" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="T30" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U30" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V30" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="W30" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>182</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>278</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N31" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="Q31" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="S31" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="T31" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U31" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V31" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="W31" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>185</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="J32" s="0" t="s">
+        <x:v>285</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P32" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="Q32" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="R32" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="S32" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="T32" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U32" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V32" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="W32" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="s">
+        <x:v>292</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="Q33" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R33" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S33" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="T33" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U33" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V33" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="W33" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>193</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="J34" s="0" t="s">
+        <x:v>299</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O34" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="P34" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="Q34" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R34" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S34" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="T34" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U34" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V34" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W34" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>197</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>307</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N35" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="O35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="O35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="Q35" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R35" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="S35" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="T35" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U35" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V35" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W35" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>201</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="J36" s="0" t="s">
+        <x:v>316</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M36" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N36" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O36" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="P36" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="Q36" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R36" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="S36" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="T36" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U36" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V36" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="W36" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>206</x:v>
-[...2 lines deleted...]
-        <x:v>45152</x:v>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
+        <x:v>316</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="Q37" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R37" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S37" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="T37" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U37" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V37" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="W37" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>212</x:v>
-[...2 lines deleted...]
-        <x:v>45148</x:v>
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="J38" s="0" t="s">
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P38" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="Q38" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R38" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="S38" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="T38" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U38" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V38" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W38" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>45148</x:v>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>299</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="Q39" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S39" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="T39" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U39" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V39" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>222</x:v>
-[...2 lines deleted...]
-        <x:v>45148</x:v>
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="J40" s="0" t="s">
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="O40" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="P40" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="Q40" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R40" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="S40" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="T40" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U40" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="W40" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>226</x:v>
-[...2 lines deleted...]
-        <x:v>45148</x:v>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="Q41" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="R41" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="S41" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T41" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U41" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="V41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="W41" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>230</x:v>
-[...2 lines deleted...]
-        <x:v>45148</x:v>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="J42" s="0" t="s">
+        <x:v>365</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="O42" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P42" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="Q42" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="R42" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="S42" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T42" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U42" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="V42" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="W42" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>234</x:v>
-[...2 lines deleted...]
-        <x:v>45148</x:v>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="Q43" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R43" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S43" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T43" s="0" t="s">
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U43" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="V43" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="W43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>238</x:v>
-[...2 lines deleted...]
-        <x:v>45148</x:v>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P44" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="Q44" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R44" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S44" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T44" s="0" t="s">
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U44" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="V44" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="W44" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>242</x:v>
-[...2 lines deleted...]
-        <x:v>45148</x:v>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q45" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R45" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S45" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T45" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U45" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="V45" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="W45" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>44959</x:v>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I46" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="K46" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L46" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M46" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="I46" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="N46" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P46" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q46" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R46" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S46" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T46" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U46" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V46" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="U46" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="W46" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>257</x:v>
-[...2 lines deleted...]
-        <x:v>44843</x:v>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>259</x:v>
-[...2 lines deleted...]
-        <x:v>260</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q47" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S47" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T47" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U47" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="V47" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="W47" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:23">
+      <x:c r="A48" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I48" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="K48" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L48" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M48" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N48" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O48" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="P48" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="Q48" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R48" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S48" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T48" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U48" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V48" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W48" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:23">
+      <x:c r="A49" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="I49" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="K49" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L49" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M49" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N49" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O49" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="P49" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="Q49" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R49" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S49" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T49" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="U49" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V49" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="W49" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:23">
+      <x:c r="A50" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="I50" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="K50" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L50" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M50" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N50" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O50" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="P50" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q50" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R50" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S50" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T50" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U50" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="V50" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W50" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:23">
+      <x:c r="A51" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I51" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="K51" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L51" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M51" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N51" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O51" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="P51" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q51" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R51" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S51" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T51" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U51" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V51" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W51" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:23">
+      <x:c r="A52" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I52" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="K52" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L52" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M52" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N52" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O52" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="P52" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q52" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R52" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S52" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T52" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U52" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V52" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W52" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:23">
+      <x:c r="A53" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I53" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="K53" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L53" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M53" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N53" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O53" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="P53" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q53" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R53" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S53" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T53" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U53" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="V53" s="0" t="s">
         <x:v>39</x:v>
+      </x:c>
+      <x:c r="W53" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:23">
+      <x:c r="A54" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I54" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="K54" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L54" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M54" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N54" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O54" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="P54" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="Q54" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R54" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S54" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T54" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U54" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V54" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W54" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:23">
+      <x:c r="A55" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I55" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="K55" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L55" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M55" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N55" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O55" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="P55" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="Q55" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R55" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S55" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T55" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U55" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V55" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W55" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:23">
+      <x:c r="A56" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I56" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="K56" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L56" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M56" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N56" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O56" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="P56" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q56" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R56" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S56" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T56" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U56" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V56" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W56" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:23">
+      <x:c r="A57" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I57" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="K57" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L57" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M57" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N57" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="O57" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="P57" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="Q57" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R57" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S57" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T57" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U57" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V57" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W57" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:23">
+      <x:c r="A58" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I58" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="K58" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L58" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M58" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N58" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O58" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="P58" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="Q58" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R58" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S58" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T58" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U58" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V58" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W58" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:23">
+      <x:c r="A59" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I59" s="0" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="K59" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L59" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M59" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N59" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O59" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="P59" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q59" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R59" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S59" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T59" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U59" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V59" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="W59" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:23">
+      <x:c r="A60" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I60" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="K60" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L60" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M60" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N60" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O60" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="P60" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q60" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R60" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S60" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T60" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U60" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V60" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W60" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:23">
+      <x:c r="A61" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I61" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="K61" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L61" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M61" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N61" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O61" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="P61" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="Q61" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R61" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S61" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T61" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U61" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V61" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W61" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:23">
+      <x:c r="A62" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I62" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="K62" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L62" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M62" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N62" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O62" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="P62" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q62" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R62" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S62" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T62" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U62" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V62" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W62" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:23">
+      <x:c r="A63" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="I63" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="K63" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L63" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M63" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N63" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O63" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="P63" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q63" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R63" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S63" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T63" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U63" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V63" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W63" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:23">
+      <x:c r="A64" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I64" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="K64" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L64" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M64" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N64" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O64" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="P64" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q64" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R64" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S64" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T64" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U64" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V64" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W64" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:23">
+      <x:c r="A65" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I65" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="K65" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L65" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M65" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N65" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O65" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="P65" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="Q65" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R65" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S65" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T65" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U65" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V65" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W65" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:23">
+      <x:c r="A66" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I66" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="K66" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L66" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M66" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N66" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O66" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="P66" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="Q66" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R66" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S66" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T66" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U66" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V66" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W66" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:23">
+      <x:c r="A67" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I67" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="K67" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L67" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M67" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N67" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O67" s="0" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="P67" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q67" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R67" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S67" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T67" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U67" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V67" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W67" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:23">
+      <x:c r="A68" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I68" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="K68" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L68" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M68" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N68" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O68" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="P68" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q68" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R68" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S68" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T68" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U68" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V68" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W68" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:23">
+      <x:c r="A69" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="I69" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="K69" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L69" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M69" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N69" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O69" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="P69" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q69" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R69" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S69" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="T69" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U69" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V69" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="W69" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:23">
+      <x:c r="A70" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="I70" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="K70" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L70" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M70" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N70" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O70" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="P70" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="Q70" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R70" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S70" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T70" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U70" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V70" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="W70" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:23">
+      <x:c r="A71" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I71" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="K71" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L71" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M71" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N71" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O71" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="P71" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="Q71" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R71" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S71" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T71" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U71" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V71" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="W71" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:23">
+      <x:c r="A72" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I72" s="0" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="K72" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L72" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M72" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N72" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O72" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="P72" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="Q72" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R72" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S72" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T72" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U72" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V72" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="W72" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:23">
+      <x:c r="A73" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I73" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="K73" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L73" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M73" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N73" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O73" s="0" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="P73" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q73" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R73" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S73" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T73" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U73" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V73" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W73" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:23">
+      <x:c r="A74" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I74" s="0" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="K74" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L74" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M74" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N74" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O74" s="0" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="P74" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q74" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R74" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S74" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T74" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U74" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V74" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W74" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:23">
+      <x:c r="A75" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I75" s="0" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="K75" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L75" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M75" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N75" s="0" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="O75" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="P75" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="Q75" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R75" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S75" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T75" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U75" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V75" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W75" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:23">
+      <x:c r="A76" s="0" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I76" s="0" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="K76" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L76" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M76" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N76" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O76" s="0" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="P76" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q76" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R76" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S76" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T76" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U76" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V76" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W76" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:23">
+      <x:c r="A77" s="0" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I77" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="K77" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L77" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M77" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N77" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O77" s="0" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="P77" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="Q77" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R77" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S77" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T77" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U77" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V77" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W77" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:23">
+      <x:c r="A78" s="0" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="I78" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="K78" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L78" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M78" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N78" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O78" s="0" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="P78" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="Q78" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R78" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S78" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T78" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U78" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V78" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="W78" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:23">
+      <x:c r="A79" s="0" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I79" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="K79" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L79" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M79" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N79" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O79" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="P79" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q79" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R79" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S79" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T79" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U79" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V79" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W79" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:23">
+      <x:c r="A80" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I80" s="0" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="K80" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L80" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M80" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N80" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O80" s="0" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="P80" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q80" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R80" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S80" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T80" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U80" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V80" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="W80" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:23">
+      <x:c r="A81" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I81" s="0" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="K81" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L81" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M81" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N81" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O81" s="0" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="P81" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="Q81" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R81" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S81" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T81" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U81" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V81" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="W81" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:23">
+      <x:c r="A82" s="0" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I82" s="0" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="K82" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="L82" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M82" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N82" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O82" s="0" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="P82" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q82" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R82" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S82" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T82" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U82" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V82" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W82" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:23">
+      <x:c r="A83" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I83" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="K83" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L83" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M83" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N83" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O83" s="0" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="P83" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q83" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R83" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S83" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T83" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U83" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V83" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W83" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:23">
+      <x:c r="A84" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="I84" s="0" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="K84" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L84" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M84" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N84" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O84" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="P84" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="Q84" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R84" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S84" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T84" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U84" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V84" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="W84" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:23">
+      <x:c r="A85" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I85" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="K85" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="L85" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M85" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N85" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O85" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="P85" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q85" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R85" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S85" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T85" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U85" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="V85" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="W85" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:23">
+      <x:c r="A86" s="0" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="I86" s="0" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="J86" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="K86" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="L86" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="M86" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N86" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="O86" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="P86" s="0" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="Q86" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R86" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="S86" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T86" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U86" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="V86" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="W86" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:23">
+      <x:c r="A87" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="I87" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="J87" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="K87" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="L87" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="M87" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="N87" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="O87" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="P87" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="Q87" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R87" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="S87" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T87" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U87" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="V87" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="W87" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>