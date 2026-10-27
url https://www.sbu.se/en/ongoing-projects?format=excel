--- v4 (2026-07-24)
+++ v5 (2026-10-27)
@@ -1,84 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8bf7170623e4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/258a6ae8add141a189c6b694adb6c838.psmdcp" Id="R7653d5aff1c44ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab151e5966242fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b667a54781564fcaac648266efd804be.psmdcp" Id="R181f6a8a91fa4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Title</x:t>
   </x:si>
   <x:si>
     <x:t>Planned to be published</x:t>
   </x:si>
   <x:si>
     <x:t>Category</x:t>
   </x:si>
   <x:si>
     <x:t>Content</x:t>
   </x:si>
   <x:si>
+    <x:t>Treatment of chronic primary pain – An evidence map of systematic reviews</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter 3, 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Background
+Chronic pain is a common condition that may have various causes, such as disease, injury, or inflammation. Pain is defined as chronic when it persists or recurs for longer than three months. In the case of chronic primary pain, the pain itself is considered the condition rather than a symptom of an underlying cause. The condition is often complex and may be associated with physical, psychological, and social consequences.
+Chronic pain is more common among women than men and is a major contributor to the overall burden of disease. This project is conducted within the government assignment of the Swedish Agency for Health Technology Assessment and Assessment of Social Services (SBU) on women's health, and its findings may contribute to the National Board of Health and Welfare’s work to develop national guidelines for chronic pain conditions.
+Aim
+The project aims to identify and map existing systematic reviews of treatments for chronic primary pain. In addition, the project will examine whether sex has been considered and analyzed within these systematic reviews.
+Project group
+Experts
+- Emmanuel Bäckryd, Consultant physician, Senior Associate Professor of Pain Medicine, Linköping University
+- Steven J. Linton, Psychologist, Professor of Clinical Psychology, Örebro University
+- Hedvig Zetterberg, Physiotherapist, PhD, Senior Lecturer, Mid Sweden University
+From SBU
+- Fanny Sellberg, Project Manager
+- Afroditi Barouti, Assistant Project Manager
+- Carl Gornitzki, Information Specialist
+- Sigrid Widén, Project Administrator
+- Jenny Odeberg, Head of Project
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mapping of assessment methods for determining eligibility under person groups 1–3 of the Act concerning Support and Service for Persons with Certain Functional Impairments (LSS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter 2, 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Background
+The project is internally initiated and concerns the assessment of eligibility under the Act concerning Support and Service for Persons with Certain Functional Impairments (1993:387) (LSS). On 1 October 2025, almost 82,800 people had at least one LSS intervention that had been granted by a municipality and implemented.
+Aim
+The aim is to map research on structured assessment methods and assessment support tools that may contribute to determining eligibility under Section 1 of the LSS for person groups 1–3.
+Project group
+Experts
+Expert recruitment is ongoing.
+From SBU
+- Jenny Aspling, Project Director
+- Lisa Jonsson, Information Specialist
+- Mikaela Lannergren, Project Administrator
+- Susanna Olavsdotter, Assistant Project Director
+- Göran Bertilsson Pfuhl, Head of Project
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interventions for Young People Not in Employment, Education or Training (NEET)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter 1, 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Background
+SBU will conduct a review of interventions for young people not in employment, education or training (NEET). The review will synthesize quantitative and qualitative research on interventions aimed at promoting mental health, participation, and social inclusion, as well as supporting transitions to education or employment.
+Aim
+SBU will conduct a knowledge review examining the effects of interventions for young people not in employment, education or training (NEET) on mental health, participation, and education- and employment-related outcomes. The review also aims to explore how young people and their relatives, or significant others, experience these interventions, and to identify factors that facilitate or hinder participation, implementation, and positive change processes.
+In addition, the review will identify recurring characteristics of intervention content, delivery, and organizational conditions that are associated with positive outcomes. By synthesizing evidence from both quantitative and qualitative studies, the review seeks to enhance understanding of the interventions that have been evaluated, the outcomes that have been reported, and the factors that may be important for successful implementation and positive outcomes.
+Project group
+Experts
+- Frida Jonsson, associate professor in public health and senior lecturer in social work, Umeå University
+- Johanna Gustafsson, senior lecturer, Örebro University
+From SBU
+- Karin Robertsson, project director
+- Idha Kurtsdotter, assistant project director
+- Rebecca Silverstein, project member
+- Emma Wernersson, project administrator
+- Maja Kärrman Fredriksson, information specialist
+- Uliana Hellberg, Head of project
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effect of IVF treatment at different BMI thresholds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter 2, 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Background
+Healthcare regions in Sweden apply different BMI thresholds for approving IVF treatment, which has resulted in women with high BMI to travel to regions with higher thresholds to receive IVF. The upper BMI limits applied in Sweden for IVF treatment are 30 (obesity) and 35 (class II obesity), respectively. This practice appears to have evolved over time. As healthcare providers seek to harmonise BMI regulations, a systematic review of the effects of IVF treatment at different BMI thresholds is warranted.
+Objective
+SBU will conduct a systematic review using quantitative methodology, accompanied by ethical and health-economic analyses.
+Project group
+Experts
+- Stavros Iliadis, assistant professor, consultant physician, Department of Women's and Children's Health; Obstetric and Reproductive Health Research, Akademiska University Hospital, Uppsala
+- Emir Henic, assistant professor, consultant physician, Reproductive medicine, Malmö
+From SBU
+- Hanna Norsted, project manager
+- Jennifer Gothilander, assistant project manager
+- Carl Gornitzki, information specialist
+- Martina Lundqvist, health economist
+- Maria Hoppe, project administrator
+- Jenny Odeberg, head of project
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diagnostics of endometriosis</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Quarter 2, 2027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Background
 Endometriosis is a benign, chronic, inflammatory, and estrogen-dependent condition with an unclear cause. The disease is common, affecting about one in ten women of reproductive age. Symptoms are most prominent during this period but can also occur before puberty and after menopause. The most common symptoms are severe menstrual pain, bowel and urinary symptoms, and pain during intercourse. A very small group may develop a severe form of the disease, which can affect quality of life and impose significant limitations on everyday activities.
 Endometriosis involves the presence of uterine lining-like cells outside the uterus, often on the peritoneum in the lower abdominal cavity, but also in deeper tissues, such as ovarian cysts or the muscular layer of the uterus. In rare cases, these cells can be found in distant locations like the lungs or surgical scars. Endometriosis is a common cause of involuntary infertility in women.
 A fundamental challenge is that diagnosis is often difficult, as studies show that the time from symptom onset to diagnosis may be several years. In specialized care, different diagnostic methods are used with a combined good test accuracy. High-resolution transvaginal ultrasound is commonly employed, although it is not available everywhere.
 More recent research on alternative diagnostic methods, such as so-called liquid biopsy markers in saliva or blood, is promising. Furthermore, artificial intelligence, machine learning, deep learning, and related technologies are predicted to play a major role in future diagnostic accuracy.
 Objective
-This project aims to identify and assess published systematic reviews to investigate which areas there have systematic and reliable evidence and in which areas such knowledge is missing, and identify the eventual need for more primary studies on the subject.
+This project aims to identify and assess published systematic reviews to investigate which areas that have systematic and reliable evidence, and in which areas such knowledge is missing, and identify the eventual need for more primary studies on the subject.
 Project group
 Experts
 - Sara Alson; MD, PhD, ass. Prof, senior consultant, Dept of Gynaecology &amp; Obstetrics, Skåne University Hospital – Malmö/Lund
 - Matts Olovsson; MD, PhD, Professor, senior consultant, Dept of Gynaecology &amp; Obstetrics, Uppsala University Hospital
 From SBU
 - Jan Holst, project director
 - Per Lytsy, assistant project director
 - Maja Kärrman Fredriksson, information specialist
 - Maria Hoppe, project administrator
 - Laura Lintamo, analyst
 - Jenny Odeberg, head of project
 </x:t>
   </x:si>
   <x:si>
     <x:t>Methods, ways of working, and efforts to prevent recidivism for perpetrators of domestic or honor-based violence</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter 1, 2027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Background
 SBU has been commissioned by the government to compile scientific knowledge about methods, ways of working, and efforts to ensure that perpetrators of domestic violence or honor-related violence and oppression cease with their behavior.
 Objective
 SBU will map both compiled scientific research (systematic reviews) and individual research studies (primary studies) of methods, ways of working, and efforts (interventions) to prevent recidivism among perpetrators of domestic violence or honor-related violence.
 The purpose of the mapping is to show for which interventions, and for which perpetrators of violence, there exist scientific research and where there are gaps in the research.
@@ -155,172 +251,130 @@
 - Therese Eriksson, health economist
 - Jenny Odeberg, Head of project
 </x:t>
   </x:si>
   <x:si>
     <x:t>Support for the social services transition to the new Social Services Act</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Background and objective
 In 2024, the Swedish Government adopted a proposal for a new Social Services Act aimed at enhancing rights, responsibilities and opportunities (prop. 2024/25:89). The new Social Services Act (2025:400) entered into force on 1 July 2025.
 In January 2025, SBU and several other government agencies were commissioned by the Government to support the transition within the social services (S2024/00196, in part; S2025/00116, in part). Within this mandate, SBU is tasked with:
 - strengthening its work on the assessment of methods and interventions used in the social services;
 - making SBU’s science-based reports more accessible in a comprehensive and reader-friendly manner; and
 - increasing knowledge of scientific approaches within the social services.
 The assignment must be submitted to the Government Offices of Sweden (Ministry of Health and Social Affairs) no later than 1 March 2029.
 Project group
 From SBU
 - Johanna Andersson, project manager
 - Frida Fröberg, assistant project manager
 - Anna Attergren Granath, project administrator (until Feb. 2026)
 - Mikaela Lannergren, project administrator (from Feb. 2026)
 - Uliana Hellberg, head of unit
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Assessment tools for identifying individuals exposed to prostitution, human trafficking for sexual purposes, and sexual exploitation through the dissemination of images or videos</x:t>
-[...44 lines deleted...]
-  <x:si>
     <x:t>Organisational and social work environment and mental ill-health</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Background
 Deficiencies in the organisational and social work environment negatively affect mental health. A previous evaluation by SBU shows that individuals with low job control combined with high demands develop more symptoms of depression. Lack of support and an imbalance between effort and reward also increase the risk of exhaustion and depression. However, there is still limited knowledge about gender differences in how working conditions relate to depression and exhaustion disorder, as well as about the role of the work environment in the development of anxiety.
 Objective
 The purpose of the evaluation is to systematically summarise the existing knowledge on the relationships between factors in the organisational and social work environment and mental ill‑health for the general working population as well as for women and men, respectively.
 Project group
 Experts
 - David Hallman, professor in Occupational Health Science, University of Gävle
 - Pia Svedberg, principal researcher, Karolinska Institutet
 From SBU
 - Elin Frögéli, project director
 - Magdalena Ramstedt Stadin, assistant project director
 - Klas Moberg, information specialist
 - Maria Hoppe, project administrator
 - Jenny Odeberg, head of unit
 </x:t>
   </x:si>
   <x:si>
     <x:t>The dental care system’s opportunities to prevent and identify medical diagnoses and health conditions</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Objective
 The aim is to compile scientific evidence and health economic assessments for methods within dental care aimed at preventing and identifying health conditions. In addition, scientific evidence regarding the organisational structures and factors that strengthen collaboration between dental care, healthcare, and social services will also be evaluated.
 Project group
 Experts
 To be determined.
 From SBU
 - Helena Domeij, project manager
 - Göran Bertilsson Pfuhl, head of unit
 - Maja Kärrman Fredriksson, information specialist
 - Mikaela Lannergren, project administrator
 - Sigurd Vitols, Assistant project manager
 - Therese Eriksson, health economist
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Being diagnosed with adhd or autism - women's experiences of barriers and facilitators</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Background
+The number of people diagnosed with ADHD or autism has increased in Sweden in recent years. Reviews conducted by the National Board of Health and Welfare have shown that more boys than girls are diagnosed with ADHD or autism. In recent years, the prevalence of ADHD and autism among girls and women has received increasing attention in both research and the media. Greater understanding is needed of the reasons why diagnostic patterns differ between girls and boys in order to ensure that women with ADHD or autism have access to the support and treatment they need.
+SBU will carry out two subprojects. The first is a qualitative evidence synthesis examining women's experiences of factors that affect the process of receiving a diagnosis of ADHD or autism. The second is a review of health economic evaluations of psychosocial interventions for individuals with ADHD or autism.
+Project group
+Experts
+- Anette Edin-Liljegren, PhD, Adjunct lecturer, Department of Epidemiology and Global Health, Umeå University
+- Lise Pettersson Roll, Professor, Department of Special Education, Stockholm University
+- Sebastian Lundström, Adjunct professor, Lund University; Associate professor, Gillberg Neuropsychiatry Centre, University of Gothenburg
+From SBU
+- Sarah Vigerland, project director
+- David Forsström, assistant project director
+- Linnea Sjöberg, assistant project director
+- Klas Moberg, information specialist
+- Martina Lundqvist, health economist
+- Sofia Carlsson, project administrator
+- Leif Strömwall, head of project
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>Newborn screening of mucopolysackaridosis type 1</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter 3, 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Background
 The Swedish National Board of Health and Welfare is investigating whether mucopolysackaridosis type 1 should be included in the newborn screening program, with PKU screening test. SBU has thus been asked to assess 2 of the 15 assessment criteria that are applied when screening programs are put in place. The concerned criteria are criteria number 4 (that an appropriate screening method must be available) and number 5 (that earlier stage interventions must be more effective than interventions after clinical discovery).
 Aim
 SBU is to assess the reliability of screening methods of mucopolysackaridosis type 1 (PKU screening test), and the effect of the two treatment options currently available in Sweden: hematopoietic stem cell transplantation and enzyme therapy.
 Project group
 Experts
 - Niklas Darin, PhD
 - Veroniqa Lundbäck, PhD
 From SBU
 - Hanna Norsted, project manager
 - Fanny Sellberg, assistant project manager
 - Hanna Olofsson, information specialist
 - Maria Hoppe, project administrator
 - Jenny Odeberg, head of unit
-</x:t>
-[...16 lines deleted...]
-Nina-Katri Gustafsson, project managerDavid Forsström, project managerIdha Kurtsdotter, project memberHelena Domeij, project memberRebecca Silverstein, project memberJessica Dagerhamn, project memberEmma Wernersson, project administratorKlas Moberg, information specialistUliana Hellberg, head of unit
 </x:t>
   </x:si>
   <x:si>
     <x:t>A map of systematic reviews that have examined how sexual risk exposure can be identified or how mental illness among sexually exposed individuals can be treated</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Background
 SBU has been commissioned by the Government (S2024/02156) to conduct a systematic map of systematic reviews that have studied methods to detect sexual risk exposure, primarily within social services and the health care sector, and where possible also within other areas covered by the agency’s remit. Furthermore, SBU should also conduct a systematic map of systematic reviews investigating treatments that can be provided by health care to children and adults who have been sexually exploited for pornographic purposes or under similar circumstances in which images or films have been shared. Two other projects at SBU similarly focuses on support for persons in prostitution and similar groups (dnr A2025/00637) and parental support and contact ways for children violently assaulted and sexually exploited (dnr A2025/00608).
 Aim
 The project aims to identify, assess and map systematic reviews that has either:
 - investigated how to detect people at risk of being sexually abused, or
 - investigated how to treat poor mental health among people who have been sexually abused, particularly for pornographic purposes or similar circumstances.
 The two systematic maps will include systematic reviews that have included studies in Swedish or international context. Part one of the aim includes methods used either in social service or health care, while part two only includes methods used in health care.
 Experts
 - Filip Arnberg, docent/assistant professor, registered psychologist, researcher, specialist, program director
 - David Ebbevi,assistant professor, researcher, specialist med dr.
 - Linda Jonsson, assistant professor, researcher
 - Thora Magnusdottir, registered psychologist, specialist, head of unit
 From SBU
 - Nina-Katri Gustafsson, project manager
 - Helena Domeij, assistant project manager
 - Emma Wernersson, project administrator
 - Klas Moberg, information specialist
 - Johanna Andersson, project member
 - Susanna Larsson-Tholén, project member
@@ -392,61 +446,61 @@
 From the National Board of Health and Welfare (Socialstyrelsen)
 - Emanuel Åhlfeldt, Researcher
 - Stefan Brené, Researcher
 From SBU
 - Frida Fröberg, project manager, from 2026-03-01
 - Anna-My Stradell, project member
 - Göran Bertilsson, head of unit
 - Irene Edebert, assistant project manager
 - Jenny Nell, project member
 - Marie Österberg, project manager, until 2026-03-01
 - Mikaela Lannergren, project administrator, from 2026-01-19
 - Sofia Carlsson, project administrator, until 2026-01-19
 </x:t>
   </x:si>
   <x:si>
     <x:t>Barriers and facilitators when implementing guidelines in health and social care for the elderly</x:t>
   </x:si>
   <x:si>
     <x:t>Quartal 4, 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Aim
 The objective of this report is to systematically compile knowledge regarding barriers and facilitators when implementing guidelines in health and social care for the elderly, as well what impact the identified factors place upon the implementation. The project will be carried out using a systematic mixed method, meaning that both quantitative and qualitative knowledge is going to be used.
 Project group
 Experts
-- Anna Dunér, Professor, Department of Social Work, University of Gothenburg
-- Kristina Westerberg, Associate Professor, Professor Emerita, Department of Psychology, Umeå University
+- Anna Dunér, professor, Department of social work, University of Gothenburg
 - Åsa Hedberg Rundgren, PhD, Registered Physiotherapist, CEO and Scientific Leader at the Stockholm Gerontology Research Center, affiliated researcher at Aging Research Center, Karolinska Institutet, Stockholm
 From SBU
 - Ann-Sofie Sundqvist, project manager
-- Johan Wallin, assistant project manager
+- Eva Bergman, project member
+- Göran Bertilsson, project member February-August 2025, head of project (from September 2025)
+- Lillemor Dimberg, assistant project manager
+- Karin Olsson, project member
+- Johan Wallin, project member
 - Klas Moberg, information specialist
-- Sigrid Widén, project administrator
-[...2 lines deleted...]
-- Mikael Nilsson, project member
+- Sofia Tranæus, head of project (February-August 2025)
 </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -753,272 +807,351 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D18"/>
+  <x:dimension ref="A1:D20"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="152.920625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="3" max="3" width="9.470625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="164.139196" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="22.853482" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="8.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="255" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
+      <x:c r="C2" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="0" t="s">
-        <x:v>22</x:v>
-[...2 lines deleted...]
-        <x:v>23</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="0" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>11</x:v>
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="0" t="s">
-        <x:v>27</x:v>
-[...2 lines deleted...]
-        <x:v>8</x:v>
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:4">
+      <x:c r="A19" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:4">
+      <x:c r="A20" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>