--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eda56c54a154443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/259385a94d2a4e0288c5291cb1ed8a33.psmdcp" Id="R8577ad8ff7ef4419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7bae994fc84faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a085ed9bee024c55b639dd0ebe4a8241.psmdcp" Id="R8cc2100cea314d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1357" uniqueCount="1357">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Underrubrik</x:t>
   </x:si>
   <x:si>
@@ -121,485 +121,277 @@
   <x:si>
     <x:t>Typ av dokument</x:t>
   </x:si>
   <x:si>
     <x:t>Dokumentformat</x:t>
   </x:si>
   <x:si>
     <x:t>Språk</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Författare</x:t>
   </x:si>
   <x:si>
     <x:t>Förvaltare</x:t>
   </x:si>
   <x:si>
     <x:t>Utgivare</x:t>
   </x:si>
   <x:si>
     <x:t>Webbarkiv</x:t>
   </x:si>
   <x:si>
-    <x:t>Program för att förebygga psykisk ohälsa hos barn</x:t>
-[...5 lines deleted...]
-    <x:t>339</x:t>
+    <x:t>Analys av foster-DNA i kvinnans blod: icke-invasiv fosterdiagnostik för blodgrupps- eller könsbestämning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-07</x:t>
   </x:si>
   <x:si>
     <x:t>SBU Utvärderar</x:t>
   </x:si>
   <x:si>
-    <x:t>SBU 2020/429</x:t>
-[...11 lines deleted...]
-    <x:t>Mental Health, Child, Adolescent, Preventive Health Services, Primary Prevention, Health Promotion, Program Evaluation, Acting Out, Self-Injurious Behavior, Schools, Psykisk hälsa, Anxiety, Depression, Barn, Ungdomar, Förebyggande hälsovård, Primärprevention, Hälsofrämjande arbete, Programevaluering, Utagerande, Ångest, Depression, Självdestruktivt beteende, Skolor</x:t>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/analys-av-foster-dna-i-kvinnans-blod-icke-invasiv-fosterdiagnostik-for-blodgrupps--eller-konsbestamning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU, Statens beredning för medicinsk och social utvärdering, har i uppdrag att utvärdera metoder och insatser som används i hälso- och sjukvården och socialtjänsten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ja</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arginin för att förebygga karies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2014-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arginin-for-att-forebygga-karies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dentala plack, tandkräm, fluortandkräm, fluorskölj, karies, kariesprevention, tandvårdsprodukter, caries, tooth paste, fluoride tooth paste, mouthwash, fluoride mouthwash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aromatashämmande läkemedel vid bröstcancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2005-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/aromatashammande-lakemedel-vid-brostcancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandlingstid vid borreliainfektion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2013-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-med-antibiotika-for-patienter-med-borrelia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borrelia, fästingburen infektionen, fästing, neuroborrelios, borreliaartrit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bilddiagnostik vid stadieindelning av prostatacancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2014-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/bilddiagnostik-vid-stadieindelning-av-prostatacancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blodprov för tidig diagnostik av Alzheimers sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2012-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/blodprov-for-tidig-diagnostik-av-alzheimers-sjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt som granskar metod. Blodprov räcker inte för att fastställa Alzheimers sjukdom. Fyra potentiella biomarkörer som kan mätas i plasma och serum har studerats för Alzheimers sjukdom: plasma- eller serumnivåer av amyloid ß (Aß), auto-antikroppar mot Aß, trombocyt-APP (tbc-APP) och a1-antichymotrypsin (ACT).
+Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryggvätskeprov, demens, fall–kontrollstudier, longitudinella studier, lätta kognitiva störningar, prodromal Alzheimer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alzheimers sjukdom, Åldersdemens, Biologiska markörer, Biomarkörer, Amyloid, 
+Kostnads-nyttoanalys, Blodtester, Hematologiska tester, Spinalpunktion, Lumbalpunktion, Sensitivitet och specificitet, Alzheimer disease, Biological markers, Diagnosis, Cost-Benefit Analysis, Hematologic Tests, Spinal Puncture, Sensitivity and Specificity, Demens vid Alzheimers sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alert, HTA-rapport, systematisk litteraturöversikt, systematic review, HTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blodprov för tidig upptäckt av Downs syndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/blodprov-for-tidig-upptackt-av-downs-syndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broskcellstransplantation vid skador i knäleden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/broskcellstransplantation-vid-skador-i-knaleden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cilostazol vid behandling av fönstertittarsjuka (claudicatio intermittens)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2010-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/cilostazol-vid-behandling-av-fonstertittarsjuka-claudicatio-intermittens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COX-2-hämmande läkemedel (coxiber)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/cox-2-hammande-lakemedel-coxiber/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dabigatran för att förebygga stroke vid förmaksflimmer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/dabigatran-for-att-forebygga-stroke-vid-formaksflimmer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datorbaserad kognitiv beteendeterapi vid ångestsyndrom eller depression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2007-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/datorbaserad-kognitiv-beteendeterapi-vid-angestsyndrom-eller-depression/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBT, ångest, depression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datorstödd träning för barn med ADHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/datorstodd-traning-for-barn-med-adhd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datortomografi av tjocktarmen (CT-kolografi)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/datortomografi-av-tjocktarmen-ct-kolografi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dialektisk beteendeterapi (DBT) vid borderline personlighetsstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2005-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/dialektisk-beteendeterapi-dbt-vid-borderline-personlighetsstorning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EEG-baserad anestesidjupsmonitorering vid kirurgi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2008-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/eeg-baserad-anestesidjupsmonitorering-vid-kirurgi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av djup transkraniell magnetstimulering med H-spole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/effekter-av-djup-transkraniell-magnetstimulering-med-h-spole/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk översikt om behandling av depression med en ny metod, djup transkraniell magnetstimulering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMS, dTMS, Djup transkraniell magnetstimulering, Heselspole, Heselspolen, Behandlingsresistent depression, ECT, Elchockbehandling, Elektrokonvulsiv terapi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedstämdhet, Transkraniell magnetstimulering, Elbehandling,  Depression, Transcranial Magnetic Stimulation, Electroconvulsive Therapy</x:t>
   </x:si>
   <x:si>
     <x:t>Systematisk litteraturöversikt; HTA; Systematic review</x:t>
   </x:si>
   <x:si>
+    <x:t>EMDR – psykoterapi vid posttraumatiska stressyndrom hos unga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/emdr-psykoterapi-vid-posttraumatiska-stressyndrom-hos-unga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erfarenheter och upplevelser av bemötande och hjälp bland personer med självskadebeteende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/erfarenheter-och-upplevelser-av-bemotande-och-hjalp-bland-personer-med-sjalvskadebeteende/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk litteraturöversikt som visar att Vårdens omhändertagande av personer med självskadebeteende och attityderna bland vårdpersonal kan förbättras betydligt. God kontakt mellan vårdpersonal och vuxna personer med självskadebeteende, som också innehåller medinflytande, kontinuitet och respekt kan vara avgörande för det fortsatta omhändertagandet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självskadebeteende, Parasuicid, Självskadande handlingar, Vårdsökningsbeteende, Självskador, Personal-patientrelationer, Tillgänglighet till hälso- och sjukvård, Hälso- och sjukvårdstillgänglighet, Kvalitativa studier, Uppfattning, Uppfattningar, Experiences, Experience, Perception, Perceptions, Self-harm, Self-harming, Cutting, Self-injury</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självdestruktivt beteende, Självstympning, Patientacceptans av hälso- och sjukvård, Vårdare-patientrelationer, Tillgång till hälso- och sjukvård, Kvalitativ forskning, Self-Injurious Behavior, Self Mutilation, Patient Acceptance of Health Care, Professional-Patient Relations, Health Services Accessibility, Qualitative Research</x:t>
+  </x:si>
+  <x:si>
     <x:t>stodjande</x:t>
   </x:si>
   <x:si>
     <x:t>kunskapsstod</x:t>
   </x:si>
   <x:si>
     <x:t>html</x:t>
   </x:si>
   <x:si>
     <x:t>sv</x:t>
   </x:si>
   <x:si>
     <x:t>Möjligen föråldrad</x:t>
   </x:si>
   <x:si>
     <x:t>SBU</x:t>
   </x:si>
   <x:si>
-    <x:t>Nej</x:t>
-[...385 lines deleted...]
-  <x:si>
     <x:t>ETS – endoskopisk transtorakal sympatektomi vid kärlkramp</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/ets-endoskopisk-transtorakal-sympatektomi-vid-karlkramp/</x:t>
   </x:si>
   <x:si>
     <x:t>Fotkirurgi vid sent utvecklad plattfothet</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fotkirurgi-vid-sent-utvecklad-plattfothet/</x:t>
   </x:si>
   <x:si>
     <x:t>Fotodynamisk behandling vid förändring i ögats gula fläck</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fotodynamisk-behandling-vid-forandring-i-ogats-gula-flack/</x:t>
   </x:si>
   <x:si>
     <x:t>Fotodynamisk behandling vid hudcancer</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fotodynamisk-behandling-vid-hudcancer/</x:t>
   </x:si>
   <x:si>
     <x:t>Hjärtpump vid kronisk hjärtsvikt</x:t>
@@ -823,50 +615,59 @@
   <x:si>
     <x:t>Screening för bukaortaaneurysm</x:t>
   </x:si>
   <x:si>
     <x:t>2008-04</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/screening-for-bukaortaaneurysm/</x:t>
   </x:si>
   <x:si>
     <x:t>bukaortaaneurysm</x:t>
   </x:si>
   <x:si>
     <x:t>Screening för kolorektal cancer</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/screening-for-kolorektal-cancer/</x:t>
   </x:si>
   <x:si>
     <x:t>Screening för ärftlig hemokromatos med genteknik</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/screening-for-arftlig-hemokromatos-med-genteknik/</x:t>
   </x:si>
   <x:si>
+    <x:t>Silverförband vid behandling av kroniska sår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2010-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/silverforband-vid-behandling-av-kroniska-sar/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Självtestning och egenvård vid användning av blodproppsförebyggande läkemedel</x:t>
   </x:si>
   <x:si>
     <x:t>2007-05</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/sjalvtestning-och-egenvard-vid-anvandning-av-blodproppsforebyggande-lakemedel/</x:t>
   </x:si>
   <x:si>
     <x:t>Stereotaktisk strålkirurgi vid kärlmissbildningar (AVM) i hjärnan</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/stereotaktisk-stralkirurgi-vid-karlmissbildningar-avm-i-hjarnan/</x:t>
   </x:si>
   <x:si>
     <x:t>Sänkning av kroppstemperaturen efter hävt hjärtstopp</x:t>
   </x:si>
   <x:si>
     <x:t>2006-02</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/sankning-av-kroppstemperaturen-efter-havt-hjartstopp/</x:t>
   </x:si>
   <x:si>
     <x:t>Testosteronbehandling av män vid åldersrelaterad hormonbrist</x:t>
@@ -955,132 +756,261 @@
   <x:si>
     <x:t>Tonåring, tonåringar, Preventiv hälsovård, Hälsofrämjande arbete, Hälsopromotion, Alkoholvanor, cigaretter, tobak, Tobakskonsumtion, snus, Snuskonsumtion, Drogberoende, Drogmissbruk, Läkemedelsberoende, Läkemedelsmissbruk, Substansrelaterade störningar, Hasch, Cannabis, Cannabismissbruk, Marihuana, Marihuanamissbruk, Marijuana, Marijuanamissbruk, Narkotika, Opiater, Narkomani, Opiatmissbruk, Limsniffning, Sniffa, Rekreationsrusmedel, Felanvändning av förskrivna läkemedel, Spel och dobbel, Spelberoende, Doping, Dopning, Anabola, steroider, Anabola steroider, TV-spel, prevention</x:t>
   </x:si>
   <x:si>
     <x:t>Barn, Ungdomar, Unga vuxna, Förebyggande hälsovård, Primärprevention, Sekundärprevention, Tidig pedagogisk intervention, Utbildning, Hälsoupplysning, Hälsokampanjer, Alkoholmissbruk, Alkoholkonsumtion, Missbruksrelaterade sjukdomar, Amfetaminmissbruk, Kokainmissbruk, Haschmissbruk, Narkotikamissbruk, Sniffning, Knark, Felanvändning av receptbelagda läkemedel, Hasardspel, Dopning inom idrott, Anabola medel, Dataspel, Child, Adolescent, Young Adult, Preventive Health Services, Primary Prevention, Secondary Prevention, Early Intervention (Education), Education, Health Education, Health Promotion, Alcohol-Related Disorders, Alcohol Drinking, Tobacco Use, Substance-Related Disorders, Amphetamine-Related Disorders, Cocaine-Related Disorders, Marijuana Abuse, Opioid-Related Disorders, Inhalant Abuse, Street Drugs, Prescription Drug Misuse, Gambling, Doping in Sports, Anabolic Agents, Video Games</x:t>
   </x:si>
   <x:si>
     <x:t>Instrument för bedömning av suicidrisk</x:t>
   </x:si>
   <x:si>
     <x:t>242</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/instrument-for-bedomning-av-suicidrisk/</x:t>
   </x:si>
   <x:si>
     <x:t>En systematisk litteraturöversikt som visar att det saknas vetenskapligt stöd för att formulär/ instrument för suicidriskbedömnings har tillräcklig tillförlitlighet, det vill säga om de kan användas för att förutsäga framtida suicidhandling. Inga studier har undersökt huruvida den kliniska bedömningen faktiskt förbättras av att använda formulär. Formulären kan ha ett värde som pedagogiskt verktyg för mindre erfaren personal, genom att belysa faktorer som kan vara av betydelse i samband med komplexa kliniska bedömningar.</x:t>
   </x:si>
   <x:si>
     <x:t>Självmordsrisk, Suicidrisk, Suicidideation, Självmordsföreställning, Självskadebeteende, Parasuicid, Självskadande handlingar, Riskanalys, Riskvärdering, Skattningsskala, Skattningsinstrument, SAD PERSONS Scale, SUAS, C-SSRS, MADRS, Patient Health Questionnaire- 9, (PHQ-9), PSCS, Psykologiska mätmetoder</x:t>
   </x:si>
   <x:si>
     <x:t>Självmord, Självmordstankar, Självmordsförsök, Självdestruktivt beteende, Riskbedömning, Psykiatriska skattningsskalor, Psykologiska tester, Psykometri, Suicide, Suicidal Ideation, Suicide, Attempted, Self-Injurious Behavior, Risk assessment, Psychiatric Status Rating Scales, Psychological Tests, Psychometrics</x:t>
   </x:si>
   <x:si>
+    <x:t>Arbetsmiljöns betydelse för hjärt-kärlsjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-hjart-karlsjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har systematiskt granskat och sammanställt den samlade forskningen om samband mellan exponering i arbetsmiljön och hjärt-kärlsjukdom (hjärtsjukdom, stroke och högt blodtryck)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbete, Arbetarskydd, Arbetsbelastning, Yrkessjukdomar, Yrkesmässig exponering, Hjärt-kärlsjukdomar, Hjärt-kärlfysiologi, Work, Workload, Occupational Health, Occupational Diseases, Occupational Exposure, Cardiovascular Diseases, Cardiovascular Physiological Phenomena</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bettskena för barn och ungdomar med symtom relaterade till käkfunktionsstörningar</x:t>
   </x:si>
   <x:si>
     <x:t>SoS 2015-6-54</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/bettskena-for-barn-och-ungdomar-med-symtom-relaterade-till-kakfunktionsstorningar/</x:t>
   </x:si>
   <x:si>
     <x:t>Material för fyllningar och fissurförseglingar inom barn- och ungdomstandvården – en systematisk översikt</x:t>
   </x:si>
   <x:si>
     <x:t>SoS 2014-1-22</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/material-for-fyllningar-och-fissurforseglingar-inom-barn--och-ungdomstandvarden--en-systematisk-oversikt/</x:t>
   </x:si>
   <x:si>
+    <x:t>Kartläggning av risk- och skyddsfaktorer och interventioner vid hedersrelaterat våld mot kvinnor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2014-1-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/kartlaggning-av-risk--och-skyddsfaktorer-och-interventioner-vid-hedersrelaterat-vald-mot-kvinnor/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kartläggning av metoder för patientsäkerhetsarbete – en granskning av insatser för patientsäkerhetskultur och metoder för identifiering och analys av risker mot patientsäkerheten</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/kartlaggning-av-metoder-for-patientsakerhetsarbete/</x:t>
   </x:si>
   <x:si>
     <x:t>Rapporten innehåller en kartläggning av program som har prövats för att förbättra patientsäkerhetskulturen och metoder som har prövats för att identifiera och analysera risker mot patientsäkerheten. Socialstyrelsen har undersökt om det finns ett vetenskapligt stöd för att programmen och metoderna minskar risken för vårdskador.</x:t>
   </x:si>
   <x:si>
+    <x:t>Kartläggning av interventioner som rör äldre personer som utsatts för våld i en nära relation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2014-1-34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/kartlaggning-av-interventioner-som-ror-aldre-personer-som-utsatts-for-vald-i-en-nara-relation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kartläggning av interventioner samt risk- och skyddsfaktorer vid våld mot äktenskapsinvandrade eller papperslösa kvinnor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2014-1-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/kartlaggning-av-interventioner-samt-risk--och-skyddsfaktorer-vid-vald-mot-aktenskapsinvandrade-eller-papperslosa-kvinnor/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fortbildning för undersköterskor och vårdbiträden i äldreomsorgen – en systematisk översikt om vetenskapligt stöd och effekter för äldre och personal</x:t>
   </x:si>
   <x:si>
     <x:t>SoS 2014-2-24</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fortbildning-for-underskoterskor-och-vardbitraden-i-aldreomsorgen--en-systematisk-oversikt-om-vetenskapligt-stod-och-effekter-for-aldre-och-personal/</x:t>
   </x:si>
   <x:si>
     <x:t>Effekter av stöd till anhöriga som vårdar äldre med demenssjukdom eller sköra äldre</x:t>
   </x:si>
   <x:si>
     <x:t>SoS 2012-12-17</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/effekter-av-stod-till-anhoriga-som-vardar-aldre-med-demenssjukdom-eller-skora-aldre/</x:t>
   </x:si>
   <x:si>
     <x:t>Behandling av mineraliseringsstörningar i emalj och dentin – en systematisk kartläggning av restaureringsmaterial för barn- och ungdomstandvården</x:t>
   </x:si>
   <x:si>
     <x:t>SoS 2014-10-31</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-mineraliseringsstorningar-i-emalj-och-dentin--en-systematisk-kartlaggning-av-restaureringsmaterial-for-barn--och-ungdomstandvarden/</x:t>
   </x:si>
   <x:si>
+    <x:t>Rehabilitering av äldre personer med höftfrakturer – interdisciplinära team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/rehabilitering-av-aldre-personer-med-hoftfrakturer--interdisciplinara-team/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I rapporten bedöms hur väl interdisciplinära team som arbetsform fungerar vid rehabilitering av äldre personer som genomgått operation för höftfraktur.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pensionärsbostäder, Servicehus för äldre, Femurfrakturer, Lårbensbrott, Sjukgymnastik, Habilitering, Rehabiliteringsvård, Sluten vård, Behandlingsförlopp, Vårdteam, Team vård, Nursing home, Nursing homes, Care home, Care homes, Hip fractures, Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Äldre, Äldre, 80 och över, Sköra äldre, Geriatrik, Ålderdomshem, Äldreboende, Lårbensfrakturer, Fysioterapi, Rehabilitering, Kliniska vårdvägar, Omvårdnad vid rehabilitering, Sjukhusvistelse, Vårdlag, Aged, Aged, 80 and over, Frail Elderly, Geriatrics, Homes for the Aged, Housing for the Elderly, Femoral Fractures, Physical Therapy Modalities, Rehabilitation, Critical Pathways, Rehabilitation Nursing, Hospitalization, Patient Care Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nytta och risk med läkemedel för äldre: perorala antikoagulantia och trombocythämmare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/nytta-och-risk-med-lakemedel-for-aldre-perorala-antikoagulantia-och-trombocythammare/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dyslexi hos barn och ungdomar – tester och insatser</x:t>
   </x:si>
   <x:si>
     <x:t>225</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/dyslexi-hos-barn-och-ungdomar---tester-och-insatser/</x:t>
   </x:si>
   <x:si>
+    <x:t>Arbetsmiljöns betydelse för symtom på depression och utmattningssyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-symtom-pa-depression-och-utmattningssyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt som granskar forskningsläget för samband mellan en lång rad faktorer i arbetsmiljön och depressionssymtom, respektive symtom på utmattningssyndrom. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melankoli, Unipolar depression, Professionell utbrändhet, Utmattningsdepression, Arbetsbörda, Yrkeshygien, Yrkesskador, Lyftanordningar, Lyftteknik, Mekanisk vridning,  Kroppsbalans, Muskuloskeletal jämvikt, Promenad, Tillfrisknande, Återhämtning funktionell, Avslappning, Muskelrelaxation, Emotionell stress, Lidande Stress, psykologi, Livsstress, Psykosocialt stöd, Samhällsstöd, Sociala nätverk, Social jämlikhet, Social diskriminering, Sociala relationer, Miljöfarliga ämnen och bekämpningsmedel,  Överförbara sjukdomar, Epidemiska sjukdomar, Infektionssjukdomar, konflikter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Depression, Depressiv sjukdom, Utbrändhet, Arbete, Arbetsbelastning: Arbetsplats, Arbetarskydd, Yrkessjukdomar, Yrkesgrupper, Yrkesmässig exponering, Yrken, Yrkesarbetande kvinnor, Anställning, Mekanisk påfrestning, Lyft, Förflyttning och lyft av patienter, Viktbärande, Energiförbrukning, Vridning, mekanisk, Postural jämvikt, Gående, Funktionell återhämtning, Avkoppling, Psykologisk stress, Socialt stöd, Arbetstillfredsställelse, Skiftarbetestolerans, Arbetsprestationsbedömning, Klagomål om arbetsförhållanden, Social rättvisa, Personalnedskärning, Personalutveckling, Fördomar, Personliga relationer, Luftförorenande ämnen, Kroppsvätskor och sekret, Toxisk verkan, Strålning, Temperatur, Smittsamma sjukdomar, Buller, Vibration, Motorfordon, Bilkörning, Depression, Depressive Disorder, Burnout, Professional, Work, Workload, Workplace, Occupational Health, Occupational Diseases, Occupational Groups, Occupational Exposure, Occupations, Women, Working, Employment, Stress, Mechanical, Lifting, Moving and Lifting Patients, Weight-Bearing, Physical Exertion, Torsion, Mechanical, Postural Balance, Walking, Recovery of Function, Relaxation, Stress, Psychological, Social Support, Job Satisfaction, Work Schedule Tolerance, Employee Performance Appraisal, Employee Performance Appraisal, Employee Grievances, Social Justice, Personnel Downsizing, Staff Development, Organizational Culture, Prejudice, Interpersonal Relations, Communication, Air Pollutants, Fluids and Secretions, Toxic Actions, Radiation, Temperature, Communicable Diseases, Noise, Vibration, Motor Vehicles, Automobile Driving</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTA-rapport, systematisk litteraturöversikt, Systematic review, HTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av urininkontinens hos äldre och sköra äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-urininkontinens-hos-aldre-och-skora-aldre/</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Mat vid fetma </x:t>
   </x:si>
   <x:si>
     <x:t>218</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/mat-vid-fetma-/</x:t>
   </x:si>
   <x:si>
     <x:t>Systematisk litteraturöversikt som sammanställer den vetenskapliga litteraturen om råd om mat till, eller faktiskt intag av mat hos personer med fetma.Viktnedgång hos vuxna, barn- och ungdomar, bibehållande av lägre vikt. Insjuknande eller död i hjärt-kärlsjukdom, diabetes. Kunskapsluckor.Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
   </x:si>
   <x:si>
     <x:t>LCHF, medelhavskost</x:t>
   </x:si>
   <x:si>
     <x:t>Övervikt, Viktminskning, Bantning, Kost, Diet, Kostterapi, Lågkolhydratkost, Atkins diet, Fetma, Adipositas, Fasta, Kolhydrater i kosten, Kaloriintag, Dödlighet, Overweight, weight loss, Diet, Diet Therapy, Carbohydrate-Restricted Diet, Obesity, Fasting, Dietary Carbohydrates, Energy intake, mortality.</x:t>
   </x:si>
   <x:si>
-    <x:t>HTA-rapport, systematisk litteraturöversikt, Systematic review, HTA</x:t>
+    <x:t>ADHD – diagnostik och behandling, vårdens organisation och patientens delaktighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/adhd-diagnostik-och-behandling-vardens-organisation-och-patientens-delaktighet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt. Medicin vid ADHD har effekt på kort sikt men långtidsstudier behövs. Personer med ADHD och deras anhöriga känner ofta utanförskap och bristande socialt stöd. Skolan och vården måste arbeta för ökad delaktighet. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADHD, Adrenerga upptagshämmare, Centralstimulerande medel, Metylfenidat, Propylaminer, Attention Deficit Disorder with Hyperactivity, Autistic Disorder, Adrenergic Uptake Inhibitors, Central Nervous System Stimulants, Methylphenidate, Propylamines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetsmiljöns betydelse för sömnstörningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-somnstorningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt. Personer som har medmänskligt stöd på jobbet, möjlighet till kontroll över arbetet och som känner sig rättvist behandlade har mindre sömnstörningar. Personer som arbetar skift har mer sömnstörningar. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbete, Arbetsbelastning, Arbetsbörda, Arbetsplats, Arbetarskydd, Yrkeshygien, Yrkessjukdomar, Yrkesskador, Anställning, Arbetstillfredsställelse, Klagomål om arbetsförhållanden, Sömn, Sömnstörningar, Dygnsrytmstörningar, Work, Workload, Workplace, Occupational Health, Occupational Diseases, Employment, Job Satisfaction, Employee Grievances, Sleep Disorders, Sleep, Chronobiology Disorders, Icke organiska sömnstörningar</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Skattning av njurfunktion </x:t>
   </x:si>
   <x:si>
     <x:t>214</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/skattning-av-njurfunktion-/</x:t>
   </x:si>
   <x:si>
     <x:t>Systematisk litteraturöversikt som visar att det noggrannaste sättet att uppskatta njurfunktionen är att använda en kombination av två substanser, kreatinin och cystatin C. Metoden är särskilt användbar för barn och för vuxna med försämrad njurfunktion. Mätning av endogent kreatininclearance är inte tillförlitlig och bör ej användas.Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
   </x:si>
   <x:si>
     <x:t>Kreatinin, Inulin, Dietylentriaminpentaättiksyra,Johexol, Omnipaque, Jotalamsyra, Kontrastmedel, Cystatin C, Creatinine, Pentetic acid, Iohexol, Iothalamic acid, Contrast media, Onormala resultat av undersökningar av njurfunktionen</x:t>
   </x:si>
   <x:si>
     <x:t>Schizofreni – läkemedelsbehandling, patientens delaktighet och vårdens organisation</x:t>
   </x:si>
   <x:si>
     <x:t>213</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/schizofreni-lakemedelsbehandling-patientens-delaktighet-och-vardens-organisation/</x:t>
   </x:si>
@@ -1091,80 +1021,98 @@
     <x:t>Läkemedelsbehandling, patientens deltagande, Antipsykotiska läkemedel, klozapin, olanzapin, risperidon, Amisulprid, biverkningar, socialt stöd, minskad risk för självmord</x:t>
   </x:si>
   <x:si>
     <x:t>Schizofreni och störningar med psykotiska drag, Livskvalitet, ADL, Dagliga livets aktiviteter, Antipsykosmedel, Neuroleptika, Klozapin, Leponex, Risperidon, Risperdal, Haldol, Serenase, Flufenazin, Perfenazin, Trilafon, Fluanxol, Klopentixol, Cisordinol, Klorpromazin, Schizotypa störningar och vanföreställningssyndrom, Schizophrenia and Disorders with Psychotic Features, Antipsychotic Agents, Clozapine, Risperidone, Haloperidol, Fluphenazine, Perphenazine, Flupenthixol, Clopenthixol, Chlorpromazine, Quality of Life, Activities of Daily Living</x:t>
   </x:si>
   <x:si>
     <x:t>Implementeringsstöd för psykiatrisk evidens i primärvården</x:t>
   </x:si>
   <x:si>
     <x:t>211</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/implementeringsstod-for-psykiatrisk-evidens-i-primarvarden/</x:t>
   </x:si>
   <x:si>
     <x:t>Systematisk litteraturöversikt granskar metoder för hur man bäst kan stödja primärvården att använda behandling som bygger på bästa tillgängliga kunskap för vård av personer med depression. Det finns vetenskapligt stöd för att en care manager kan förbättra situationen för patienter med depression. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
   </x:si>
   <x:si>
     <x:t>Depression, Depressive Disorder, Anxiety Disorders, Alcohol Drinking, Hypnotics and Sedatives, Analgesics, nedstämdhet, depressiv sjukdom, melankoli, ångeststörningar, alkoholkonsumtion, , Hypnotika och sedativa, Sömnmedel, Analgetika, Smärtlindrande medel, Family Practice, Primary Health Care, Physicians, Family, Primärvård, Distriktsläkare, Husläkare, Medical Audit, Education, Medical, Continuing, 
 Feedback, medicinsk revision, vidareutbildning av läkare, handledning av läkare, återkoppling, Depressiv episod, förstämningssyndrom</x:t>
   </x:si>
   <x:si>
     <x:t>Lyme-sjukdom, Borreliainfektioner, antibakteriella medel, erythema chronicum migrans, ceftriaxon, cefotaxim, doxycyklin</x:t>
   </x:si>
   <x:si>
+    <x:t>Arbetets betydelse för uppkomst av besvär och sjukdomar. Nacken och övre rörelseapparaten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetets-betydelse-for-uppkomst-av-besvar-och-sjukdomar-nacken-och-ovre-rorelseapparaten/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Godartad prostataförstoring med avflödeshinder</x:t>
   </x:si>
   <x:si>
     <x:t>209</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/godartad-prostataforstoring-med-avflodeshinder/</x:t>
   </x:si>
   <x:si>
     <x:t>Blödande magsår</x:t>
   </x:si>
   <x:si>
     <x:t>206</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/blodande-magsar/</x:t>
   </x:si>
   <x:si>
     <x:t>Tandförluster</x:t>
   </x:si>
   <x:si>
     <x:t>En systematisk litteraturöversikt</x:t>
   </x:si>
   <x:si>
     <x:t>204</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/tandforluster/</x:t>
   </x:si>
   <x:si>
+    <x:t>Behandling av sömnbesvär hos vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-somnbesvar-hos-vuxna/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Triage och flödesprocesser på akutmottagningen</x:t>
   </x:si>
   <x:si>
     <x:t>197</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/triage-och-flodesprocesser-pa-akutmottagningen/</x:t>
   </x:si>
   <x:si>
     <x:t>Intensiv glukossänkande behandling vid diabetes</x:t>
   </x:si>
   <x:si>
     <x:t>196</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/intensiv-blodglukoskontroll-vid-typ-1--och-typ-2-diabetes/</x:t>
   </x:si>
   <x:si>
     <x:t>diabetes</x:t>
   </x:si>
   <x:si>
     <x:t>Patientutbildning vid diabetes</x:t>
   </x:si>
   <x:si>
     <x:t>195</x:t>
@@ -1298,50 +1246,62 @@
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-angestsyndrom/</x:t>
   </x:si>
   <x:si>
     <x:t>ångest, ångestsyndrom</x:t>
   </x:si>
   <x:si>
     <x:t>Behandling av alkohol- och narkotikaproblem</x:t>
   </x:si>
   <x:si>
     <x:t>156/1-2</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-alkohol-och-narkotikaproblem/</x:t>
   </x:si>
   <x:si>
     <x:t>Osteoporos – prevention, diagnostik och behandling</x:t>
   </x:si>
   <x:si>
     <x:t>165/1, 165/2</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/osteoporos---prevention-diagnostik-och-behandling/</x:t>
   </x:si>
   <x:si>
+    <x:t>Behandling av depressionssjukdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166 (3 vol)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-depressionssjukdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>depression</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gastroskopi – vid utredning av ont i magen</x:t>
   </x:si>
   <x:si>
     <x:t>104</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/gastroskopi---vid-utredning-av-ont-i-magen/</x:t>
   </x:si>
   <x:si>
     <x:t>Ont i ryggen – orsaker, diagnostik och behandling</x:t>
   </x:si>
   <x:si>
     <x:t>108</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/ont-i-ryggen---orsaker-diagnostik-och-behandling/</x:t>
   </x:si>
   <x:si>
     <x:t>Kärlkirurgi vid åderförkalkning i benen</x:t>
   </x:si>
   <x:si>
     <x:t>105</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/karlkirurgi-vid-aderforkalkning-i-benen/</x:t>
@@ -1359,50 +1319,119 @@
     <x:t>Fetma – problem och åtgärder</x:t>
   </x:si>
   <x:si>
     <x:t>160</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fetma---problem-och-atgarder/</x:t>
   </x:si>
   <x:si>
     <x:t>Blodpropp – förebyggande, diagnostik och behandling av venös tromboembolism</x:t>
   </x:si>
   <x:si>
     <x:t>158 (3 vol)</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/blodpropp---forebyggande-diagnostik-och-behandling-av-venos-tromboembolism/</x:t>
   </x:si>
   <x:si>
     <x:t>Att förebygga karies</x:t>
   </x:si>
   <x:si>
     <x:t>161</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/att-forebygga-karies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analsfinkterskador vid förlossning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av medicinska, hälsoekonomiska, sociala och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTV2015/253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/analsfinkterskador-vid-forlossning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt som visar att om vårdpersonalen gör en undersökning med ultraljud direkt efter förlossning kan dolda bristningar i ändtarmens ringmuskel upptäckas i tid.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förlossning, Förlossningsskador, Ultraljud, Förlossningsställning, Sfinkterskada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FÖrlossning, Förlossningsskador, Ultraljud, Diagnostiska fel, Episiotomi, Delivery, Obstetric, Obstetric Labor Complications, Ultrasonics, Diagnostic Errors, Episiotomy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetsmiljöns betydelse för artrosbesvär</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTV2014/601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-artrosbesvar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har från år 2011 i uppdrag av regeringen att sammanställa kunskap om arbetsmiljöns betydelse för uppkomst av sjukdom och att särskilt beakta kvinnors arbetsmiljöer. Förebyggande av arbetsrelaterad ohälsa och rättssäker bedömning av arbetsskadeärenden kräver en tydlig vetenskaplig kunskapsbas. Syftet med detta projekt har varit att göra en systematisk granskning av den vetenskapliga litteraturen som beskriver arbetsmiljöns betydelse för artrosbesvär.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbete, Arbetsmiljö, Arbetsförhållanden, Artros, Knäartros, Höftatros</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artros, Osteoartros, Höftartros, Knäartros, Gonartos, Osteoarthritis, Osteoarthritis, Hip, Osteoarthritis, Knee, Arbetarskydd, Yrkeshygien, Yrkessjukdomar, Yrkesmässig exponering, Yrkesarbetande kvinnor, Arbetsplats, Occupational Health, Occupational Diseases, Occupational Exposure, Women, Working, Work, Workplace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skakvåld – triadens roll vid medicinsk utredning av misstänkt skakvåld</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTV2014/254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/skakvald--triadens-roll-vid-medicinsk-utredning-av-misstankt-skakvald/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vid misstänkta fall av skakvåld har kombinationen av subduralblödning (blödning under den hårda hjärnhinnan), ögonbottenblödning och olika former av hjärnpåverkan (encefalopati), med symtom som till exempel medvetandesänkning, kramper och andningsuppehåll, tillsammans kommit att kallas triaden. Utvärderingen syftar till att besvara med vilken säkerhet triaden eller dess delkomponenter kan förklaras av skakvåld hos barn under 1 års ålder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skakvåld, Spädbarn, Barnmisshandel, Triaden, Subduralblödning, Hjärnpåverkan, Ögonbottenblödning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spädbarn, Subduralblödning, Näthinneblödning, Hjärnödem, Benbrott, Revbensfrakturer, Barnmisshandel, Shaken baby-syndrom, Infant, Hematoma, Subdural, Retinal Hemorrhage, Brain Edema, Fractures, Bone, Rib Fractures, Child Abuse, Shaken Baby Syndrome</x:t>
   </x:si>
   <x:si>
     <x:t>Operation vid besvär av sten i gallblåsan och akut gallblåseinflammation</x:t>
   </x:si>
   <x:si>
     <x:t>259</x:t>
   </x:si>
   <x:si>
     <x:t>UTV2014/567</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/operation-vid-besvar-av-sten-i-gallblasan-och-akut-gallblaseinflammation/</x:t>
   </x:si>
   <x:si>
     <x:t>Rapporten utvärderar om man ska operera alla efter genomgånget gallstensanfall eller efter en akut gallblåseinflammation, när man så fall bäst gör det och med vilken teknik.</x:t>
   </x:si>
   <x:si>
     <x:t>Gallsten, Gallblåseinflammation, Operation, Budgetpåverkan, Gallblåsa, Galla</x:t>
   </x:si>
   <x:si>
     <x:t>Cholecystitis, Gallstones, Cholecystectomy, Gallblåseinflammation, Gallstenar, Gallblåseoperation</x:t>
   </x:si>
   <x:si>
     <x:t>Behandling av armfraktur hos äldre</x:t>
   </x:si>
@@ -1429,813 +1458,1432 @@
     <x:t>Behandlingsfamiljer för ungdomar med allvarliga beteendeproblem – Treatment Foster Care Oregon</x:t>
   </x:si>
   <x:si>
     <x:t>En systematisk översikt och utvärdering inklusive ekonomiska och etiska aspekter</x:t>
   </x:si>
   <x:si>
     <x:t>279</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2017/577</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandlingsfamiljer-for-ungdomar-med-allvarliga-beteendeproblem/</x:t>
   </x:si>
   <x:si>
     <x:t>Varje år placeras cirka 2 000 ungdomar i Sverige på institution på grund av allvarliga beteendeproblem som kriminalitet och missbruk. I denna rapport granskas det vetenskapliga underlaget för en alternativ placeringsform för ungdomarna: behandlingsfamiljer, närmare bestämt Treatment Foster Care Oregon (TFCO).</x:t>
   </x:si>
   <x:si>
     <x:t>Behandlingsfamilj, Behandlingsfamiljer, Beteendeproblem, Familjehem,
 Familjehemsplacerade barn, Familjehemsvård, Fosterbarn, MTFC, TFC, Tonåringar, Ungdomar, Ungdomsvård, Placerade barn, Adolecents, Foster care, Foster home care, Specialised foster care, Specialized foster care, Teenagers, Treatment foster care, Youth</x:t>
   </x:si>
   <x:si>
     <x:t>Familjehemsvård, Fosterbarn, Fosterhemsvård, Foster home care, Foster parents</x:t>
   </x:si>
   <x:si>
-    <x:t>Endometrios – diagnostik, behandling och bemötande</x:t>
-[...166 lines deleted...]
-  <x:si>
     <x:t>Öppenvårdsinsatser för familjer där barn utsätts för våld och försummelse</x:t>
   </x:si>
   <x:si>
     <x:t>280</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2017/71</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/oppenvardsinsatser-for-familjer-dar-barn-utsatts-for-vald-och-forsummelse/</x:t>
   </x:si>
   <x:si>
     <x:t>Rapporten sammanställer det vetenskapliga underlaget om effekter och kostnadseffektivitet av öppenvårdsinsatser till familjer där det förekommer våld och försummelse mot barn, samt om hur föräldrar och barn upplever insatser.</x:t>
   </x:si>
   <x:si>
     <x:t>Abusive parents, Child neglect, Parenting education, Family life education, Socialtjänst, Social barnavård, Barn som far illa, Barn som bevittnat våld, Vanvård, Rådgivning, Föräldraprogram, Föräldrautbildning, Familjeutbildning, Familjeprogram,
 Samverkan, Ekonomisk analys, Etik</x:t>
   </x:si>
   <x:si>
     <x:t>Social Work, Child Welfare, Child Advocacy, Child Care, Child Custody, Infant Welfare, Child Abuse, Exposure to Violence, Domestic Violence, Physical Abuse, Program Evaluation, Family Therapy, Counseling, Behavior therapy, Cognitive Therapy, Psychotherapy, Reinforcement (psychology), House Calls, Community Integration, Interprofessional Relations, Patient Care Team, Cooperative Behavior, Internet, Social Media, Electronic Mail, Text Messaging, Audiovisual Aids, Telephone, Cell Phones, Wireless Technology, Socialt arbete, Barns välfärd, Barns rättigheter, Barnavård, Barnförmynderskap, Spädbarnsomsorg, Barnmisshandel, Fysisk misshandel, Exponering för våld, Våld i hemmet, Programevaluering, Familjeterapi, Rådgivning, Beteendeterapi, Kognitiv terapi, Psykoterapi, Förstärkning (Psykologi), Hembesök, Social integrering, Yrkesrelationer, Vårdlag, Samarbetsbeteende, Internet, Sociala medier, E-post, SMS, Mobiltelefon</x:t>
   </x:si>
   <x:si>
+    <x:t>Endometrios – diagnostik, behandling och bemötande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/endometrios--diagnostik-behandling-och-bemotande/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endometrios är en kronisk sjukdom som beror på att livmoderslemhinnan växer utanför livmodern. Kvinnor med endometrios kan vara symtomfria eller ha smärtor i varierande grad. Sjukdomen kan ge stor negativ inverkan på livskvalitet och dagligt liv. Syftet med rapporten var att utvärdera det vetenskapliga underlaget för bilddiagnostiska metoders tillförlitlighet för att diagnostisera endometrios och olika behandlingars förmåga att minska smärtan eller öka möjligheten att få barn. Dessutom granskades kvalitativa studier för att få kunskap om kvinnornas upplevelser och erfarenheter av vården av endometrios.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endometriom, smärta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endometrios, Adenomyos, Bilddiagnostik, Gynekologiska kirurgiska tekniker, Laparoskopi, Bukoperation, Fruktsamhet, Hormonersättningsbehandling, Endometriosis, Adenomyosis, Diagnostic Imaging, Gynecologic Surgical Procedures, Laparoscopy, Laparotomy, Fertility, Hormone Replacement Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intraoperativ kolangiografi vid kolecystektomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/intraoperativ-kolangiografi-vid-kolecystektomi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rutinmässig kolangiografi under operation minskar möjligen risken för skador i de djupa gallgångarna jämfört med att undersökningen görs bara när kirurgen bedömer att det behövs. Kostnaden för varje vunnet kvalitetsjusterat levnadsår är närmare 300 000 kronor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cholecystectomy, Gallblåseoperation, Cholecystitis, Gallblåseinflammation, Peroperative cholangiography, Peroperativ kolangiografi, Intraoperative cholanghiography, Intraoperativ kolangiografi, Gallblader surgery, Gallblåseoperation, Gallstone surgery, Gallstensoperation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cholecystectomy, Gallblåseoperation, Intraoperative Care, Intraoperativ vård, Perioperative care, Perioperativ omhändertagande, Cholangiography, Röntgenkontrastundersökning av gallvägarna, Gallstones, Gallstenar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk- och behovsbedömning av ungdomar avseende återfall i våld och annan kriminalitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av ekonomiska, sociala och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/1022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/risk--och-behovsbedomning-av-ungdomar-avseende-aterfall-i-vald-och-annan-kriminalitet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utvärderingen utvärderar risk- och behovsbedömnings¬metoders förmåga att bedöma risk för återfall i våld och brott bland unga, 12 till 18 år, som begått kriminella handlingar, samt att utvärdera matchning av de bedömda riskerna och behoven i förhållande till tillsatta interventioner. Bedömningarnas effekt på återfall i brott och hur bedömningarna upplevs av de unga, närstående och andra inblandade, såväl som ekonomiska och etiska aspekter samt en praxisundersökning ingår. Även sedvanliga bedömningars förmåga att bedöma risk för återfall har utvärderats.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offenders, Teenagers, Youth, Brottslighet, Kriminalitet, Risk- och behovsbedömning, Unga, Ungdomskriminalitet, Återfall, Economic aspects, Ethical aspects,
+Ekonomiska aspekter, Etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adolescent, Crime, Criminals, Juvenile Delinquency,  Minors, Needs Assessment, Program Evaluation, Recidivism, Risk Assessment, Violence, Behovsbedömning, Programevaluering, Riskbedömning,  Brott, Kriminella personer,  
+Minderåriga, Ungdomar, Ungdomsbrottslighet, Våld</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitering för vuxna med traumatisk hjärnskada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av medicinska, ekonomiska, sociala och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/rehabilitering-for-vuxna-med-traumatisk-hjarnskada/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapporten utgör en utvärdering av rehabilitering som ges till vuxna efter en traumatisk hjärnskada från det tidiga till det sena skedet ur ett medicinskt, ekonomiskt, etiskt, socialt och samhälleligt perspektiv. Både kvantitativ och kvalitativ forskning ingår. Projektet initierades av SBU utifrån inkomna förslag från personer som arbetar inom hälso- och sjukvården.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TBI, Hjärnskaderehabilitering, Acquired brain injury, Boende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brain Injuries: Traumatic, Brain Concussion, Rehabilitation, Case management, Assisted Living Facilities, Group Homes, Employment: Supported, Rehabilitation: Vocational, Return to Work, Continuity of Patient Care, Aftercare, Traumatiska hjärnskador, Hjärnskakning, Rehabilitering, Patientutredning och uppföljning, Stödboende, Gruppboende, Arbetsmarknadsåtgärder för funktionshindrade, Yrkesinriktad rehabilitering, Återgång till arbete, Vårdkontinuitet, Eftervård</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Behandling av depression med transkraniell magnetstimulering med H-spole (dTMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">En uppdatering  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-depression-med-transkraniell-magnetstimulering-med-h-spole-dtms/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">I denna rapport utvärderar SBU effekter och biverkningar av behandling av depression med djup transkraniell magnetstimulering (dTMS). Utvärderingen är en uppdatering av en tidigare rapport om behandling av depression med dTMS från år 2015 och har genomförts då flera nya randomiserade kontrollerade studier har tillkommit. Rapporten ingår i SBU:s regeringsuppdrag inom området psykisk ohälsa. Vid dTMS placeras en elektromagnetisk spole på patientens huvud som ger upprepade pulser för att stimulera delar av hjärnan som tros ha med depressionen att göra. dTMS är en variant på repetitiv transkraniell magnetstimulering (rTMS). Skillnaden är att olika elektromagnetiska spolar används. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adverse effects, Behandlingsresistent depression, Biverkningar, Etik, Deep transcranial magnetic stimulation, Djup transkraniell magnetstimulering, dTMS, Ethics, Etik, H-coil, H-spole, Svårbehandlad depression, TMS, Treatment-resistant depression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transcranial Magnetic Stimulation, Depression, Depressive Disorder, Depressive Disorder: Treatment-Resistant, Bipolar Disorder, Ethics: Medical, Transkraniell magnetstimulering, Depression, Depressiv sjukdom, Terapiresistent depressiv sjukdom, Bipolär sjukdom, Medicinsk etik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förlossningsrädsla, depression och ångest under graviditet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/forlossningsradsla-depression-och-angest-under-graviditet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapporten utvärderar metoder för att identifiera och behandla förlossningsrädsla samt metoder för att behandla mild till måttlig depression och ångestsjukdom under graviditet. Rapporten omfattar även hälsoekonomiska, etiska och sociala aspekter för frågeställningen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fear of childbirth, childbirth fear, tokophobia, förlossningsrädsla, depression, ångest, Wijma Delivery Expectancy/Experience Questionnaire, WDEQ, W-DEQ, WDE-Q, fear-of-birth scale, cognitive behavior therapy, CBT, kognitiv beteendeterapi, KBT, caesarean on-demand, kejsarsnitt on-demand, caseload, VAS, visual analogue scale, VAS-skalor, interpersonal therapy, interpersonell terapi, dialectic behavior therapy, DBT, dialektisk beteendeterapi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fear, Fruktan, Phobic Disorders, Fobier, Anxiety Disorders, Ångeststörningar, Depressive Disorder, Depressiv sjukdom, Pregnancy, Graviditet, Delivery: Obstetric, Förlossning, Pregnant Women, Gravida kvinnor, Parturition, Födande, Surveys and Questionnaires, Kartläggning och enkäter, Psychotherapy, Psykoterapi, Counseling, Rådgivning, Patient Education as Topic, Patientinformation som ämne, Doulas, Doulor, Midwifery, Förlossningsvård, Patient Care Planning, Vårdplanering, Continuity of Patient Care, Vårdkontinuitet, Prenatal Care, Prenatal vård, Exercise Movement Techniques, Motionsgrenar, Acupuncture therapy, Akupunktur, Mind-Body Therapies, Kropp-själ och avslappningstekniker, Cesarean Section, Kejsarsnitt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förlossningsbristningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/forlossningsbristningar--diagnostik-samt-erfarenheter-av-bemotande-och-information/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med projektet var att vetenskapligt utvärdera åtgärder som främjar diagnostik av bristningar vid vaginal förlossning. Vi har dessutom studerat vilka erfarenheter och upplevelser av vård personer har som vid förlossning får bristningar och hur har information och bemötande i vårdsammanhanget påverkat dessa erfarenheter och upplevelser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristningar, Förlossningsskador, Förlossningsbristningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perineum, Pelvic Floor, Lacerations, Delivery: Obstetric, Gynecological Examination, Mellangård, Bäckenbotten, Lacerationer, Förlossning, Gynekologisk undersökning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lipödem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av medicinska, hälsoekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lipodem---diagnostik-behandling-upplevelser-och-erfarenheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denna rapport utvärderar det vetenskapliga stödet avseende metoder för att diagnostisera och behandla lipödem, inklusive upplevelser och erfarenheter, hälsoekonomiska och etiska aspekter. Det saknas vetenskapliga studier av metoder för diagnostik av lipödem. Det saknas även vetenskapliga studier som tillsammans, på ett vetenskapligt tillförlitligt sätt, visar effekterna av olika metoder för att behandla lipödem respektive lindra symtomen. Även kvalitativa studier utifrån patienter och vårdpersonal saknas.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">fettansamling, fettvävnad, lipedema, lipo-lymphedema, lipodema, lipoedema, lipolymphedema, lipodem, lympholipedema, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lipedema, Lipödem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nej</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Program för att förebygga psykisk ohälsa hos barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/program-for-att-forebygga-psykisk-ohalsa-hos-barn2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I den här rapporten utvärderar vi program för att förebygga psykisk ohälsa hos barn upp till 18 års ålder. Vi har avgränsat psykisk ohälsa till dels utagerande dels inåtvända problem och beteenden. Programmen skulle syfta till att på kort sikt (minst sex månader) minska problemen på gruppnivå och på lång sikt att förebygga svåra problem och konsekvenser av psykisk ohälsa.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mental ill-health, psykisk ohälsa, prevention, skolprogram, skolbaserade program, föräldraskapsprogram</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mental Health, Child, Adolescent, Preventive Health Services, Primary Prevention, Health Promotion, Program Evaluation, Acting Out, Self-Injurious Behavior, Schools, Psykisk hälsa, Anxiety, Depression, Barn, Ungdomar, Förebyggande hälsovård, Primärprevention, Hälsofrämjande arbete, Programevaluering, Utagerande, Ångest, Depression, Självdestruktivt beteende, Skolor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Program för att förebygga suicid och suicidförsök hos barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt med utvärdering av effekter och hälsoekonomiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/program-for-att-forebygga-suicid-och-suicidforsok-hos-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapporten är en del av ett regeringsuppdrag om program för att förebygga psykisk ohälsa hos barn under 18 år. Med program avser vi standardiserade manualbaserade insatser. Rapporten är avgränsad till program som endera ges till alla barn (universell nivå) eller till barn som ingår i någon riskgrupp för att göra ett suicidförsök (selektiv nivå). Rapporten är en uppdatering och utvidgning av en tidigare SBU-rapport från år 2015 om skolbaserade program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>self-cut, self -harm, self-hurt, self-injury, self-mutilation, suicide, para-suicide, community-based programs, family-based programs, multi-modal, peer-based programs, school-based programs, självskadebeteende, parasuicid, förebyggande, prevention, familjeprogram, program, skolprogram, suicidprevention, selektiv prevention, universell prevention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Self-Injurious Behavior, Suicide, Primary Prevention, Secondary Prevention, Preventive Health Service, Program Evaluation, Självdestruktivt beteende, Självmord, Primärprevention, Sekundärprevention, Förebyggande hälsovård, Programevaluering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giltig</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling och rehabilitering vid fibromyalgi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av effekter på hälsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-och-rehabilitering-vid-fibromyalgi/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Multimodala och interdisciplinära behandlingar vid långvarig smärta</x:t>
   </x:si>
   <x:si>
     <x:t>En systematisk översikt och utvärdering av effekter på hälsa och hälsoekonomiska aspekter</x:t>
   </x:si>
   <x:si>
     <x:t>341</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2019/501</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/multimodala-och-interdisciplinara-behandlingar-vid-langvarig-smarta/</x:t>
   </x:si>
   <x:si>
     <x:t>Rapporten är ett regeringsuppdrag. I uppdraget ingick att utvärdera metoder som kombinerar flera behandlingsmodaliteter, som tillsammans förväntas bidra till verktyg som hjälper individen att hantera och leva med smärta och till bättre hälsa. Det handlar om metoder som används för rehabilitering av mer komplicerade långvariga smärttillstånd när enskilda insatser inte längre räcker, och som i svensk vård skulle ha kunnat erbjudas inom ramen för multimodal rehabilitering. SBU publicerade år 2010 en rapport om rehabilitering vid långvarig smärta som innehöll en utvärdering av multimodal rehabilitering vid långvarig ryggsmärta och vid fibromyalgi. I den här rapporten har vi undersökt rehabilitering i en bredare patientgrupp av personer med långvarig smärta och utvidgat kraven på behandlingarna till att de också ska vara interdisciplinära, det vill säga att fler än en klinisk profession ska ha ingått i behandlingsteamet.</x:t>
   </x:si>
   <x:si>
     <x:t>Longstanding pain, Långvarig smärta, Neck pain, Nacksmärta, Chronic pain, Kronisk smärta, Whiplash injuries, Whiplashskador, Multimodal treatment, Multimodal behandling, Muldidisciplinary treatment, Multidisciplinär behandling, Biopsychosocial intervention, Biopsykosocial behandling</x:t>
   </x:si>
   <x:si>
     <x:t>Chronic Pain, Kronisk smärta, Musculoskeletal Pain, Muskuloskeletal smärta, Back Pain, Ryggsmärta, Whiplash Injuries, Pisksnärtskador, Combined Modality Therapy, Kombinationsterapi, Pain Management, Smärtbehandling, Models, Biopsychosocial, Biopsykosociala modelle</x:t>
   </x:si>
   <x:si>
-    <x:t>Behandling och rehabilitering vid fibromyalgi</x:t>
-[...91 lines deleted...]
-    <x:t>Alert, HTA-rapport, systematisk litteraturöversikt, systematic review, HTA</x:t>
+    <x:t>Behandling av rektusdiastas hos kvinnor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-rektusdiastas-hos-kvinnor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I rapporten utvärderar SBU behandling av symtomgivande rektusdiastas. Rapporten är ett regeringsuppdrag om att utvärdera det vetenskapliga stödet avseende metoder för att behandla rektusdiastas. Utvärderingen omfattar positiva och negativa effekter av behandlingar, och även en utvärdering av kostnadseffektivitet. SBU belyser även etiska aspekter i rapporten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rektusdiastas, diastasis recti</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Muskeldiastas, Rak bukmuskel, Diastasis, Muscle, Rectus Abdominis </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rullstolar och tilläggsutrustning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utvärdering av effekt, upplevelser och erfarenheter samt kostnadseffektivitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/rullstolar-och-tillaggsutrustning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statens beredning för medicinsk och social utvärdering (SBU) har granskat och sammanställt kvalitativa studier av rullstolsanvändares upplevelser och erfarenheter av rullstolar och tilläggsutrustning, liksom kvantitativa studier som utvärderat effekt av bland annat olika varianter och kombinationer av rullstolar på individens aktivitet, delaktighet, handlingsfrihet, livskvalitet och hälsa. Utvärderingen gäller personer i alla åldrar som har varaktigt nedsatt rörelseförmåga och som använder rullstol och kör den själva. Studier med kvalitativ ansats visar att rullstolsanvändare upplever att den elektriska rullstolen bidrar till delaktighet och oberoende samt att dess användbarhet bidrar till aktivitet. För att rullstolen ska vara välfungerande är användarnas erfarenhet att det behövs praktisk träning, kunskap och information, tillgång till service samt att rullstolen ställs in utifrån individuella behov. Det kvantitativa vetenskapliga underlaget visar att det är möjligt att de praktiskt inriktade utbildnings- och träningsprogrammen i färdigheter att manövrera rullstolen WSTP, WheelSeeYou, och EpicWheels leder till bättre manövreringsförmåga hos vuxna användare. För rullstolsanvändande barn och ungdomar saknas det vetenskapliga studier om effekten på aktivitet och hälsa av sådana program. Det vetenskapliga kvantitativa underlaget räcker inte heller för att bedöma hur aktivitet, delaktighet, handlingsfrihet, livskvalitet och hälsa påverkas av: • olika varianter, kombinationer och individanpassningar av rullstolar, • tilläggsutrustning till manuella rullstolar, samt • frihet att själv kunna välja rullstol och tilläggsutrustning (valfrihet ) och • avgiftsfrihet. Det saknas även tillräckligt underlag för att beräkna kostnadseffektiviteten av att ha både elektrisk och manuell rullstol, i stället för enbart manuell rullstol. Majoriteten av de frågor som SBU utvärderat i denna rapport kan därför inte besvaras, vilket understryker behov av ytterligare forskning. För att prioritera framtida forskningsfrågor, lämpligen i samråd med dem som berörs av resultaten, kan James Lind Alliances metod användas. I en sådan arbetsprocess kan även ett urval av prioriterade utfall (Core Outcome Set) arbetas fram. Det faktum att det saknas forskning kring barn och unga bör adresseras särskilt liksom vikten av att framtida forskning omfattar både kvinnor och män.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cost Effectiveness, Powered wheelchairs, Wheelchair skills training, Wheeled mobility, Aktivitet, Delaktighet, Elektrisk rullstol, Funktionshinder, Funktionsnedsättning, Individanpassning, Kostnadseffektivitet, Manuell rullstol, Nedsatt rörelseförmåga, Praktisk utbildning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activities of Daily Living, Community Participation, Cost-Benefit Analysis, Disabled Persons, Equipment Design, Mobility Limitation, Motor Skills, Patient Education as Topic, Patient Satisfaction, Qualitative Research, Self Efficacy, Self-Help Devices, Social Participation, Wheelchairs, Aktiviteter i dagliga livet, Samhällsdeltagande, Kostnads-nyttoanalys, Personer med funktionsvariation, Utrustningsdesign, Gångsvårigheter, Motoriska färdigheter, Patientinformation som ämne, Patienttillfredsställelse, Kvalitativ forskning, Självförmåga, Hjälpmedel, Socialt deltagande, Rullstolar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rullstolar och tilläggsutrustning. Utvärdering av effekt, upplevelser och erfarenheter samt kostnadseffektivitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>funktionstillstand-hinder,halso-sjukvard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-chefer,profession</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kunskapslaget,val_av_atgard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med,ekonomisk_analys,aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activities of Daily Living ; Community Participation ; Cost-Benefit Analysis ; Disabled Persons ; Equipment Design ; Mobility Limitation ; Motor Skills ; Patient Education as Topic ; Patient Satisfaction ; Qualitative Research ; Self Efficacy ; Self-Help Devices ; Social Participation ; Wheelchairs ; Aktiviteter i dagliga livet ; Samhällsdeltagande ; Kostnads-nyttoanalys ; Personer med funktionsvariation ; Utrustningsdesign ; Gångsvårigheter ; Motoriska färdigheter ; Patientinformation som ämne ; Patienttillfredsställelse ; Kvalitativ forskning ; Självförmåga ; Hjälpmedel ; Socialt deltagande ; Rullstolar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insättning, utprovning och justering av andra specificerade hjälpmedel ; Sjukdomar i nervsystemet ; Cirkulationsorganens sjukdomar ; Andningsorganens sjukdomar ; Sjukdomar i muskuloskeletala systemet och bindväven ; Graviditet, förlossning och barnsängstid ; Medfödda missbildningar, deformiteter och kromosomavvikelser ; Diabetes ; Skador på huvudet ; Skador på halsen ; Skador i bröstregionen ; Skador i buken, nedre delen av ryggen, ländkotpelaren och bäckenet ; Skador på skuldra och överarm ; Skador på armbåge och underarm ; Skador på handled och hand ; Skador på höft och lår ; Skador på knä och underben ; Skador på fotled och fot ; Olycksfall ; Transportolyckor</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Att förflytta sig med hjälp av utrustning ; Stödjande produkter och stödjande teknik för personlig förflyttning och transport inomhus och utomhus ; Att gå och röra sig omkring ; Att gå ; Att gå uppför och nedför i trappor ; Att röra sig omkring på olika sätt ; Att röra sig omkring på olika platser ; Att gå och röra sig omkring, annat specificerat och ospecificerat </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utprovning och förskrivning av rullstol ; Träning i att använda hjälpmedel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fysikalisk och rehabiliteringsmedicin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Rullstolar och tilläggsutrustning: utvärdering av effekt, upplevelser och erfarenheter samt kostnadseffektivitet. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 347. Available from: https://www.sbu.se/347.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Främjande av psykiskt välbefinnande hos barn och ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt av universella programs effekter på psykiskt välbefinnande, upplevelser av dessa program samt hälsoekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/framjande-av-psykiskt-valbefinnande-hos-barn-och-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har utvärderat det vetenskapliga underlaget för olika typer av program och programgrupper som inriktas på att främja psykiskt välbefinnande för barn och ungdomar upp till 18 år. Vi inkluderade program som förmedlades till barnet självt i förskolan eller skolan, till föräldrarna eller hela familjen. Vi undersökte programmens effekt på barnens psykiska välbefinnande och om de kunde stärka förmågan till psykiskt välbefinnande. Vi tittade även på hur deltagarna upplevde programmen. Rapporten innehåller även aspekter kring kostnadseffektivitet, implementering och långtidseffekter samt etiska överväganden.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Främjande av psykiskt välbefinnande hos barn och ungdomar. En systematisk översikt av universella programs effekter på psykiskt välbefinnande, upplevelser av dessa program samt hälsoekonomiska och etiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>halso-sjukvard,socialtjanst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Health ; Mental Health ; Health Promotion ; Child ; Adolescent ; Program Evaluation ; Child Health ; Adolescent Health ; Parents ; Family ; Schools ; Folkhälsa ; Psykisk hälsa ; Hälsofrämjande arbete ; Barn ; Ungdomar ; Programevaluering ; Barns hälsa ; Ungdomars hälsa ; Föräldrar ; Familj ; Skolor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Folkhälsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Främjande av psykiskt välbefinnande hos barn och ungdomar. En systematisk översikt av universella programs effekter på psykiskt välbefinnande, upplevelser av dessa program samt hälsoekonomiska och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 350. Available from: https://www.sbu.se/350.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av arbetsmarknadsinsatser för personer med varaktigt försörjningsstöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/effekter-av-arbetsmarknadsinsatser-for-personer-med-varaktigt-forsorjningsstod/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med denna rapport har varit att utifrån befintlig forskning utvärdera effekter av olika arbetsmarknadsinsatser för personer med varaktigt försörjningsstöd (18 – 64 år).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av arbetsmarknadsinsatser för personer med varaktigt försörjningsstöd. En systematisk översikt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arbetsmiljo,socialtjanst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-chefer,beslutsfattare-politiker,statligamyndigheter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>val_av_atgard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med,ekonomisk_analys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Return to Work ; Employment; Public Assistance ; Workplace ; Återgång till arbete ; Anställning ; Ekonomiskt bistånd ; Arbetsplats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Försörjningsstöd (4 kap. 3 § SoL). Belopp på hushållsnivå ; Kommunala arbetsmarknadsinsatser ; Arbete och sysselsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Effekter av arbetsmarknadsinsatser för personer med varaktigt försörjningsstöd. En systematisk översikt. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 351. Available from: https://www.sbu.se/351.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av arbetsmarknadsinsatser för personer långvarigt sjukskrivna på grund av depression, ångest eller stressreaktion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/effekter-av-arbetsmarknadsinsatser-for-personer-langvarigt-sjukskrivna-pa-grund-av-depression-angest-eller-stressreaktion/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med denna rapport har varit att utifrån befintlig forskning utvärdera effekter av olika arbetsmarknadsinsatser för personer som är långtidssjukskrivna på grund av mild till måttlig depression, ångest eller reaktioner på svår stress.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av arbetsmarknadsinsatser för personer långvarigt sjukskrivna på grund av depression, ångest eller stressreaktion. En systematisk översikt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arbetsmiljo,halso-sjukvard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-politiker,profession,statligamyndigheter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Return to Work ; Sick Leave ; Depression ; Depressive Disorder ; Anxiety ; Anxiety Disorders ; Stress, Psychological ; Employment ; Workplace; Återgång till arbete ; Sjukfrånvaro ; Depression ; Depressiv sjukdom ; Ångest ; Ångeststörningar ; Psykologisk Stress ; Anställning ; Arbetsplats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Depressiv episod ; Recidiverande depressioner ; Kroniska förstämningssyndrom ; Fobiska syndrom ; Andra ångestsyndrom ; Tvångssyndrom ; Anpassningsstörningar och reaktion på svår stress</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Försörjningsstöd (4 kap. 3 § SoL). Belopp på hushållsnivå ; Arbete och sysselsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) ; Acceptance and Commitment Therapy (ACT) ; Beteendeterapi ; Individanpassat systematiskt psykosocialt stöd till arbete och studier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Effekter av arbetsmarknadsinsatser för personer långvarigt sjukskrivna på grund av depression, ångest eller stressreaktion. En systematisk översikt. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 352. Available from: https://www.sbu.se/352.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologisk behandling av postpartumdepression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt inklusive hälsoekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/psykologisk-behandling-av-postpartumdepression/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapportens syfte var att utvärdera det vetenskapliga stödet för psykologiska och professionellt givna stödjande behandlingar vid postpartumdepression, inklusive hälsoekonomiska aspekter. Ett annat syfte var att undersöka vilka erfarenheter och upplevelser kvinnor har av sådana interventioner. Dessutom ingick en etisk diskussion av översiktens resultat.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologisk behandling av postpartumdepression. En systematisk översikt inklusive hälsoekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>halso-sjukvard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Attitude to Health ; Cognitive Behavioral Therapy ; Cost-Benefit Analysis ; Counseling ; Depression, Postpartum ; Home Care Services ; Internet-Based Intervention ; Interpersonal Psychotherapy ; Patient Education as Topic ; Patient Satisfaction ; Psychotherapy ; Qualitative Research ; Self Care ; Self-Help Groups ; Social Support ; Attityder till hälsa ; Kognitiv beteendeterapi ; Kostnads-nyttoanalys ; Rådgivning ; Förlossningsdepression ; Hemsjukvård ; Internetbaserad intervention ; Interpersonell psykoterapi ; Patientinformation som ämne ; Patienttillfredsställelse ; Psykoterapi ; Egenvård ; Självhjälpsgrupper ; Socialt stöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiska störningar och beteendestörningar sammanhängande med barnsängstiden, vilka ej klassificeras på annan plats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling administrerad via internet ; Information och undervisning riktad till patient ; Kognitiv beteendeterapi (KBT) ; Rådgivande samtal ; Stöd för anknytning föräldrar-barn ; Stödjande samtal ; Systematisk psykologisk behandling, interpersonell (IPT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Psykologisk behandling av postpartumdepression: en systematisk översikt inklusive hälsoekonomiska och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 358. Available from: https://www.sbu.se/358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykosociala insatser för att förebygga och minska gängkriminalitet bland barn och unga vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU 2022/20 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/psykosociala-insatser-for-att-forebygga-och-minska-gangkriminalitet-bland-barn-och-unga-vuxna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>De senaste åren har skjutningar och sprängningar blivit alltmer uppmärksammade i Sverige. Den här översikten beskriver psykosociala insatser som kan förebygga och minska gängkriminalitet bland barn och unga vuxna.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>socialtjanst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med,aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">social work ; socialt arbete ; crime ;  brott ; gun violence ; skjutvapenvåld ; ungdomar ; adolescent </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Normbrytande beteenden ; Utreda och bedöma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Psykosociala insatser för att förebygga och minska gängkriminalitet bland barn och unga vuxna. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2023. SBU Utvärderar 369. Available from: https://www.sbu.se/369.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">En fördjupad analys av SEL-programmen </x:t>
+  </x:si>
+  <x:si>
+    <x:t>373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/framjande-av-psykiskt-valbefinnande-hos-barn-och-ungdomar2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I en tidigare rapport utvärderade SBU flera olika program som syftar till att främja barn och ungdomars psykiska välbefinnande. Där undersöktes både effekter och upplevelser av programmen, såväl som hälsoekonomiska och etiska aspekter. Programmen gavs till barn och ungdomar från förskoleåldern upp till om med motsvarande svenska gymnasiet. I denna rapport utfördes en fördjupad utvärdering av effekten av program för socioemotionellt lärande (SEL). SEL-program stärker socioemotionella färdigheter som i sin tur kan bidra till bättre psykiskt välbefinnande. Bristande psykiskt välbefinnande kan bland annat påverka barns skolprestationer negativt och ofullständiga betyg från grundskolan ökar i sin tur risken för framtida psykosociala problem. Vi har specifikt undersökt om barnen och ungdomarnas ålder, kön, socioekonomi och grad av psykiskt välbefinnande vid programstart spelar in på programmens effekt. Rapporten bygger på data från närmare 100 000 barn och ungdomar, från 70-talet studier utförda i samtliga världsdelar. Huvudresultaten är att SEL-program främst påverkar barn och ungdomars förmågor till psykiskt välbefinnande. Det är där det finns mest forskning, och den samlade bilden är att för flera av utfallen ger SEL-program positiva effekter. De förmågor som får starkast stöd i den sammanvägda analysen är barnens självkontroll, sociala medvetenhet, relationskompetens, resiliens och copingstrategier. Resultaten gäller oavsett de undersökta subgrupperna ålder, kön, socioekonomisk status eller grad av välbefinnande vid programstart. För de äldre barnen (12–18 år) ser vi också stöd för att SEL-programmen ökar det upplevda psykiska välbefinnandet. Vi ser inga negativa effekter av SEL-programmen i underlaget. Om de skulle förmedlas till alla barn och ungdomar via förskola och skola ökar möjligheten för fler unga att bibehålla eller förbättra sina förmågor till psykiskt välbefinnande.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Främjande av psykiskt välbefinnande hos barn och ungdomar: En fördjupad analys av SEL-programmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling och sociala stödinsatser vid samsjuklighet mellan beroende och andra psykiatriska tillstånd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt av behandlingsinsatser, hälsoekonomi och etik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-och-sociala-stodinsatser-vid-samsjuklighet-mellan-beroende-och-andra-psykiatriska-tillstand_/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har utvärderat forskning om behandling och insatser för vuxna personer som har ett beroendetillstånd och samtidigt ett eller flera andra psykiatriska tillstånd. Psykologisk och psykosocial behandling, läkemedelsbehandling samt samordnande insatser och sociala stödinsatser har utvärderats. Rapporten innehåller även hälsoekonomiska aspekter och en diskussion om etik kring interventionsforsning vid samsjuklighet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling och sociala stödinsatser vid samsjuklighet mellan beroende och andra psykiatriska tillstånd.En systematisk översikt av behandlingsinsatser, hälsoekonomi och etik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-chefer,beslutsfattare-politiker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kunskapslaget</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anxiety Disorders ; Stress Disorders, Post-Traumatic ; Depressive Disorder ; Comorbidity ; Substance-Related Disorders ; Mental Disorders ; Alcohol-Related Disorders ; Ångeststörningar ; Posttraumatiskt stressyndrom ; Depressiv sjukdom ; Komorbiditet ; Missbruksrelaterade sjukdomar ; Psykiska störningar ; Alkoholmissbruk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blandade ångest- och depressionstillstånd ; Posttraumatiskt stressyndrom (PTSD) ; Andra ångestsyndrom ; Depressiv episod ; Alkoholberoende ; Psykiska störningar och beteendestörningar orsakade av psykoaktiva substanser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naltrexon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aktiviteter gällande beteenden och vanor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU. Behandling och sociala stödinsatser vid samsjuklighet mellan beroende och andra psykiatriska tillstånd: En systematisk översikt av behandlingsinsatser, hälsoekonomi och etik. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 372. [accessed date]. Available from: https://www.sbu.se/372. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Undersökning av avvikande antal kromosomer i embryot vid assisterad befruktning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av effekter, komplikationer, hälsoekonomiska och etiska aspekter av preimplantatorisk genetisk testning för aneuploidi (PGT-A) vid in vitro fertilisering (IVF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/undersokning-av-avvikande-antal-kromosomer-i-embryot-vid-assisterad-befruktning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med projektet är att utvärdera om undersökning av avvikelser i embryots kromosomantal, med återföring av endast embryon som har ett normalt antal kromosomer, leder till att andelen förlossningar med levande barn ökar vid assisterad befruktning. Undersökning av avvikelser i embryots kromosomantal kallas för preimplantatorisk genetisk testning för aneuploidi (PGT-A) och det är ett test som kan göras i samband med in vitro-fertilisering (IVF) innan embryon förs in i kvinnans livmoder. I projektet utvärderas också vilka eventuella komplikationer IVF med PGT kan leda till samt hälsoekonomiska och etiska aspekter av IVF med PGT-A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Undersökning av avvikande antal kromosomer i embryot vid assisterad befruktning. En systematisk översikt och utvärdering av effekter, komplikationer, hälsoekonomiska och etiska aspekter av preimplantatorisk genetisk testning för aneuploidi (PGT-A) vid in vitro fertilisering (IVF).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med,ekonomisk_analys,synpunkter,aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infertility; Reproductive Techniques, Assisted; Fertilization in Vitro; Embryo Transfer; Embryo Implantation; Aneuploidy; Chromosome Aberrations; Polymorphism, Single Nucleotide; Preimplantation Diagnosis; Genetic Testing; Genetic Techniques; Infertilitet; Tekniker för fortplantningshjälp; Provrörsbefruktning; Embryoöverföring; Embryoimplantation; Aneuploidi; Kromosomavvikelser; Polymorfism, enkelnukleotid; Preimplantatorisk diagnos; Gentester; Genetiska tekniker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fertilitetsfrämjande åtgärder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funktioner relaterade till fertilitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortplantningsmedicin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Undersökning av avvikande antal kromosomer i embryot vid assisterad befruktning: en systematisk översikt och utvärdering av effekter, komplikationer, hälsoekonomiska och etiska aspekter av preimplantatorisk genetisk testning för aneuploidi (PGT-A) vid in vitro fertilisering (IVF). Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 393. Available from: https://www.sbu.se/393.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelsbehandling av polycystiskt ovarialsyndrom – hälsa och livskvalitet på kort och lång sikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lakemedelsbehandling-av-polycystiskt-ovarialsyndrom--halsa-och-livskvalitet-pa-kort-och-lang-sikt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU har systematiskt sammanställt studier om kombinerade p-piller, antiandrogena läkemedel, metformin och glukagonlik-peptid-1-analoger för att undersöka hur effektiva de är för många olika hälsoutfall vid diagnosen polycystiskt ovarialsyndrom (PCOS). SBU har undersökt hur dessa läkemedel påverkar hälsan hos kvinnor med PCOS på kort och lång sikt. Rapporten inkluderar även kapitel om hälsoekonomi och etik.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelsbehandling av polycystiskt ovarialsyndrom - hälsa och livskvalitet på kort och lång sikt. En systematisk översikt och utvärdering av medicinska, hälsoekonomiska och etiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycystic Ovary Syndrome; Androgen Antagonists; Metformin; Contraceptives, Oral, Combined; Estrogens; Glucagon-Like Peptides; Glucagon-Like Peptide Receptors; Glucagon-Like Peptide-1 Receptor Agonists; Polycystiskt ovariesyndrom; Androgenblockerare; Metformin; P-piller, kombinerade; Östrogener; Glukagonliknande peptider; Glucagonliknande peptidreceptorer; GLP-1-receptoragonister</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycystiska ovarier</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Gestagener och östrogener i fasta kombinationer; Gestagener och östrogener, sekvenspreparat; Antiandrogener; Spironlakton; Bikalutamid; Metformin; Glukagonlik peptid-1(GLP-1)analoger </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gynekologi; Endokrinologi; Allmänmedicin</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU. Läkemedelsbehandling av polycystiskt ovarialsyndrom - hälsa och livskvalitet på kort och lång sikt.  En systematisk översikt och utvärdering av medicinska, hälsoekonomiska och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 394. Available from: https://www.sbu.se/394.
+</x:t>
   </x:si>
   <x:si>
     <x:t>Interventioner för att förebygga och minska tvångsåtgärder inom psykiatrisk vård och institutionsvård av barn och unga</x:t>
   </x:si>
   <x:si>
     <x:t>En systematisk översikt och etiska aspekter</x:t>
   </x:si>
   <x:si>
     <x:t>400</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1016</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/interventioner-for-att-forebygga-och-minska-tvangsatgarder-inom-psykiatrisk-vard-och-institutionsvard-av-barn-och-unga/</x:t>
   </x:si>
   <x:si>
     <x:t>Interventioner för att förebygga och minska tvångsåtgärder inom psykiatrisk vård och institutionsvård av barn och unga. En systematisk översikt och etiska aspekter.</x:t>
   </x:si>
   <x:si>
     <x:t>beslutsfattare-politiker</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">involuntary treatment; Coercion; Restraint, Physical; Patient Isolation; minors; Hospitals, Psychiatric; Correctional Facilities; Mental Health Services; Tvångsvård;Tvång; Fysiskt tvång; Patientisolering; Minderåriga; Psykiatriska sjukhus; Kriminalvårdsinrättningar; Psykiatrisk vård
 </x:t>
   </x:si>
   <x:si>
     <x:t>Fastspänning av minderårig patient upp till och med 1 timme; Fastspänning av minderårig patient i mer än 1 och högst 4 timmar; Avskiljande av minderårig patient upp till och med 2 timmar; Avskiljande av minderårig patient i mer än 2 och högst 8 timmar; Läkemedelstillförsel utförd med stöd av fasthållande; Anläggning av sond och/eller sondmatning utförd med stöd av fasthållande; Inskränkande av elektronisk kommunikation vid tvångsvård</x:t>
   </x:si>
   <x:si>
     <x:t>Psychiatry; Psykiatri</x:t>
   </x:si>
   <x:si>
     <x:t>SBU. Interventioner för att förebygga och minska tvångsåtgärder inom psykiatrisk vård och institutionsvård av barn och unga: en systematisk översikt och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 400. Available from: https://www.sbu.se/400.</x:t>
   </x:si>
   <x:si>
-    <x:t>Risk- och behovsbedömning av ungdomar avseende återfall i våld och annan kriminalitet</x:t>
-[...407 lines deleted...]
-    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/dabigatran-for-att-forebygga-stroke-vid-formaksflimmer/</x:t>
+    <x:t>"Dialys" vid akut leversvikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/dialys-vid-akut-leversvikt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abciximab vid behandling av kranskärlssjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/abciximab-vid-behandling-av-kranskarlssjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akupunktur efter stroke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/akupunktur-efter-stroke/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allmän barnvaccination mot HPV 16 och 18 i syfte att förebygga livmoderhalscancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2008-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/allman-barnvaccination-mot-hpv-16-och-18-i-syfte-att-forebygga-livmoderhalscancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allmän hörselscreening av nyfödda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/allman-horselscreening-av-nyfodda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analys av foster-DNA i kvinnans blod: icke-invasiv fosterdiagnostik (NIPT) för trisomi 13, 18 och 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/analys-av-foster-dna-i-kvinnans-blod-icke-invasiv-fosterdiagnostik-nipt-for-trisomi-13-18-och-21/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU:s rapport redogör för metoden NIPT, non-invasive prenatal testing, för att upptäcka kromosomavvikelserna trisomi 13, 18 och 21. Rapporten granskar NIPT som metod för två grupper; dels gravida generellt, dels kvinnor med hög sannolikhet att bära ett foster med trisomi. Träffsäkerheten för de tre trisomierna är god för gruppen med hög sannolikhet. För gravida generellt är provet tillförlitligt för trisomi 21, medan träffsäkerheten för trisomi 13 och 18 är mer osäker.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fosterdiagnostik, Downs syndrom, Människokromosomer, par 13, Människokromosomer, par 18, Människokromosomer, par 21, Prenatal Diagnosis, Down Syndrome, Chromosomes, Human, Pair 13, Chromosomes, Human, Pair 18, Chromosomes, Human, Pair 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aromatashämmande läkemedel vid behandling av postmenopausala kvinnor med tidig ER-positiv bröstcancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2014-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/aromatashammande-lakemedel-vid-behandling-av-postmenopausala-kvinnor-med-tidig-er-positiv-brostcancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt som utvärderar effekterna av aromatashämmare som adjuvant behandling vid tidig bröstcancer hos postmenopausala kvinnor, efter operation (och där kliniska tecken på fjärrmetastaser inte finns), avseende sjukdomsfri och total överlevnad vid fem års uppföljning eller mer. Biverkningar i form av död utan återfall, cancer i livmodern, blodproppar. Hälsorelaterad livskvalitet, kognitiva biverkningar och prediktiva värden av biomarkörer.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lokalrecidiv, cancer, Kardiovaskulära sjukdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brösttumörer, Aromatashämmare, överlevnad, överlevnadsfrekvens, Tumörrecidiv, lokalt, Livskvalitet, Hjärt-kärlsjukdomar, Kvinnosjukdomar, Skelettsjukdomar, Cerebrovaskulära sjukdomar, Minnesstörningar, Breast neoplasms, Aromatase inhibitors, Survival, Survival Rate, Survival Analysis, Neoplasm Recurrence, Local, Recurrence, Quality of Life, Cardiovascular Diseases, Female Urogenital Diseases, Bone Diseases, Cerebrovascular Disorders, Memory Disorders, malign tumör i bröstkörtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bilaterala cochleaimplantat (CI) hos barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2006-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/bilaterala-cochleaimplantat-ci-hos-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bilddiagnostik av avlidna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/bilddiagnostik-av-avlidna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk litteraturöversikt som visar att utifrån de studier som hittills gjorts på avlidna går det inte att avgöra hur tillförlitligt bilddiagnostik är som komplement eller alternativ till obduktion. Etiska, juridiska och ekonomiska aspekter diskuteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Virtuell obduktion, fMRI, Funktionell MRI, Magnetkamera, Magnetresonanstomografi, Magnettomografi, MRI, MRT, magnetröntgen, CT, DT, Tunnskiktröntgen, Tunnskiktsdatortomografi, Ultraljud, Sonografi, Ultraljuddiagnostik, Ultrasonografi, Virtual autopsy, computed tomography, computer tomography, computerized tomography, computerised tomography, computer assisted tomography</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obduktion, Bilddiagnostik, Magnetisk resonansspektroskopi, Magnetisk resonanstomografi, Datortomografi, Ultraljudsundersökning, Autopsy, Diagnostic Imaging, Magnetic Resonance Spectroscopy, Magnetic Resonance Imaging, Tomography, X-Ray Computed, Ultrasonography</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bilddiagnostik vid misstänkt prostatacancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2014-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/bilddiagnostik-vid-misstankt-prostatacancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt som granskar diagnostikmetoder, magnetkameraundersökning, positronemissionstomografi med datortomografi, ultraljud med Doppler, ultraljudsteknik, elastografi, HistoScanning. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prostatacancer, PET, In vivo NMR, Kärnspinnsresonans, NMR, Funktionell MRI, Magnetresonanstomografi, Magnettomografi, MRI, MRT, Aspirationsbiopsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prostatatumörer, Positronemissionstomografi, Magnetisk resonansspektroskopi, Magnetisk resonanstomografi, Ultraljudsundersökning, Tredimensionell bildframställning,  Nålbiopsi, , Prostatektomi, Patologi, Prostatic Neoplasms, Positron-Emission Tomography, Magnetic Resonance Spectroscopy, Magnetic Resonance Imaging, Ultrasonography, Imaging, Three-Dimensional, Biopsy, Needle, Prostatectomy, Immunohistochemistry, Pathology: Tumör av osäker eller okänd natur i prostata</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCT – strålbehandling med neutroner vid hjärntumör</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/bnct-stralbehandling-med-neutroner-vid-hjarntumor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brachyterapi vid prostatacancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/brachyterapi-vid-prostatacancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bupropion (Zyban®) vid rökavvänjning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/bupropion-zyban-vid-rokavvanjning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celltransplantation vid Parkinsons sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/celltransplantation-vid-parkinsons-sjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datorassisterad granskning inom mammografiscreening (CAD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/datorassisterad-granskning-inom-mammografiscreening-cad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datortomografi för misstänkt kranskärlssjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/datortomografi-for-misstankt-kranskarlssjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dopaminerga medel vid restless legs syndrome</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/dopaminerga-medel-vid-restless-legs-syndrome/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drotrecogin alfa (Xigris®) vid svår sepsis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/drotrecogin-alfa-xigris-vid-svar-sepsis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endovaskulär operation av bukaortaaneurysm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/endovaskular-operation-av-bukaortaaneurysm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondaparinux (Arixtra®) – blodproppsförebyggande läkemedel efter ortopediska operationer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fondaparinux-arixtra-blodproppsforebyggande-lakemedel-efter-ortopediska-operationer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fysisk träning vid hjärtsvikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fysisk-traning-vid-hjartsvikt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gastric pacing (magsäcksstimulering) vid behandling av fetma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/gastric-pacing-magsacksstimulering-vid-behandling-av-fetma/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genterapi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/genterapi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hemblodtrycksmätning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2010-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/hemblodtrycksmatning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Human papillomvirus-test vid primär screening för cellförändringar på livmoderhalsen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/human-papillomvirus-test-vid-primar-screening-for-cellforandringar-pa-livmoderhalsen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imatinib (Glivec®) vid kronisk myeloisk leukemi (KML)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/imatinib-glivec-vid-kronisk-myeloisk-leukemi-kml/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulinpumpar vid diabetes</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2013-03 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/insulinpumpar-vid-diabetes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt som granskar metod med kontinuerlig insulintillförsel med pump, så kallad kontinuerlig subkutan insulininfusion (CSII). Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.Praxisundersökning.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diabetes, intensiv insulinbehandling, injektioner, typ 1-diabetes, typ 2-diabetes, livskvalitet, ketoacidos, hypoglykemi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infusionspumpar, Insulin, Insulinpumpar, Insulininfusionssystem, Ambulant patientövervakning, Patientövervakning, ambulant, Blodsocker, Blodglukos, Infusion Pumps, Insulin Infusion Systems, Monitoring, Ambulatory, Blood Glucose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interferonbehandling vid multipel skleros</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/interferonbehandling-vid-multipel-skleros/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Internetförmedlad psykologisk behandling vid ångest- och förstämningssyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2013-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/internetformedlad-psykologisk-behandling-vid-angest--och-forstamningssyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt som utvärderat nytta och risk av internetförmedlad psykologisk behandling på kort och lång sikt vid ångest- och förstämningssyndrom för barn, ungdomar och vuxna. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Internet, social fobi, paniksyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nedstämdhet, depressiv sjukdom, melankoli, ångest, ångeststörningar, Depressiv episod, förstämningssyndrom, Affektiva störningar, Humörsvängningar, Känslostörningar, Stämningsstörningar, Manodepressiv sjukdom, Affektiv bipolär sjukdom, Bipolär depression, Datorstödd terapi, Datorstödd undervisning, E-lärande, e-post, mobiltelefon, Psykoterapi, Samtalsterapi, Beteendeterapi, Kognitiv terapi, KBT, Kognitiv beteendeterapi, Direktiv rådgivning, Telekonsultation, Egenvård, Avslappningsterapi, Motivation, Drivkraft, Anxiety, Anxiety Disorders, Depression, Depressive Disorder, Mood Disorders, Cyclothymic Disorder, Bipolar Disorder, Therapy Computer-Assisted, Computer-Assisted Instruction, Electronic Mail,  Cellular Phone, Psychotherapy, Behavior Therapy, Cognitive Therapy, Directive Counseling, Remote Consultation, Self Care, Relaxation Therapy, Ospecificerat förstämningssyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ketogen kost vid epilepsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/ketogen-kost-vid-epilepsi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasermedierad värmebehandling av levermetastaser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lasermedierad-varmebehandling-av-levermetastaser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lungcancerscreening med datortomografi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lungcancerscreening-med-datortomografi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lymfscintigrafi och undersökning av första lymfkörteln (sentinel node) vid bröstcancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lymfscintigrafi-och-undersokning-av-forsta-lymfkorteln-sentinel-node-vid-brostcancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelsanalys vid epilepsibehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lakemedelsanalys-vid-epilepsibehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelsbehandling vid influensa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lakemedelsbehandling-vid-influensa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manuellt lymfdränage som tilläggsbehandling vid armlymfödem efter bröstcancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2005-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/manuellt-lymfdranage-som-tillaggsbehandling-vid-armlymfodem-efter-brostcancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mikrovågsbehandling vid prostataförstoring</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/mikrovagsbehandling-vid-prostataforstoring/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Molekylärdiagnostiska test för män med ökad sannolikhet för prostatacancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/molekylardiagnostiska-test-for-man-med-okad-sannolikhet-for-prostatacancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRT vid skador och oklara knäledsbesvär</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/mrt-vid-skador-och-oklara-knaledsbesvar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mätning av kväveoxid i utandningsluft vid astma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2008-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/matning-av-kvaveoxid-i-utandningsluft-vid-astma/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>astma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nackuppklarning för tidig upptäckt av Downs syndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/nackuppklarning-for-tidig-upptackt-av-downs-syndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pallidotomi vid Parkinsons sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/pallidotomi-vid-parkinsons-sjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perkutan vertebroplastik och ballongkyfoplastik vid ryggsmärta pga kotkompression som orsakats av osteoporos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/perkutan-vertebroplastik-och-ballongkyfoplastik-vid-ryggsmarta-pga-kotkompression-som-orsakats-av-osteoporos/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Presymtomatisk diagnostik av ärftlig bröstcancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/presymtomatisk-diagnostik-av-arftlig-brostcancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Presymtomatisk diagnostik av ärftlig kolorektal cancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/presymtomatisk-diagnostik-av-arftlig-kolorektal-cancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ranibizumab för behandling av åldersförändringar i näthinnans gula fläck</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2008-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/ranibizumab-for-behandling-av-aldersforandringar-i-nathinnans-gula-flack/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stamcellstransplantation vid metastaserad njurcancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/stamcellstransplantation-vid-metastaserad-njurcancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST-analys i kombination med CTG (STAN) för fosterövervakning under förlossning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2006-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/st-analys-i-kombination-med-ctg-stan-for-fosterovervakning-under-forlossning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidig belastning av tandimplantat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/tidig-belastning-av-tandimplantat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tillväxthormon vid idiopatisk kortvuxenhet hos barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/tillvaxthormon-vid-idiopatisk-kortvuxenhet-hos-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transplantation av odlad hud (Apligraf®) vid venösa bensår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/transplantation-av-odlad-hud-apligraf-vid-venosa-bensar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transplantation av stamceller från navelsträngsblod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/transplantation-av-stamceller-fran-navelstrangsblod/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trastuzumab (Herceptin®) vid bröstcancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/trastuzumab-herceptin-vid-brostcancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trombocythämmande läkemedel – Klopidogrel (Plavix®)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/trombocythammande-lakemedel-klopidogrel-plavix/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Underhållsbehandling med nyare antipsykotiska läkemedel vid bipolär sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/underhallsbehandling-med-nyare-antipsykotiska-lakemedel-vid-bipolar-sjukdom2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med denna utvärdering är att ur ett medicinskt, etiskt och hälsoekonomiskt perspektiv utvärdera nytta och risker kring underhållsbehandling (minst sex månaders behandling) med nyare antipsykotiska läkemedel vid bipolär sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affektiv bipolär sjukdom, Bipolär depression, Manie, Manodepressiv sjukdom, Clozapine, Klozapin, Leponex, olanzapine, olanzapin, Risperidone, Risperidon, Risperdal, Aripiprazol, Ziprasidon, ziprasidone, Aripiprazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manodepressiv sjukdom, Antipsykosmedel, Bipolar Disorder, Antipsychotic Agents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vakuumassisterad sårbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/vakuumassisterad-sarbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viagra vid impotens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/viagra-vid-impotens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xenotransplantation – med exempel från njurtransplantation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/xenotransplantation-med-exempel-fran-njurtransplantation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skolbaserade program för att förebygga självskadebeteende inklusive suicidförsök</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/skolbaserade-program-for-att-forebygga-sjalvskadebeteende-inklusive-suicidforsok/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk litteraturöversikt vars resultat visar att det finns två skolbaserade program som möjligen kan förebygga suicidförsök. Dessa är dock inte testade på ett vetenskapligt sätt i Sverige.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självskadebeteende, Parasuicid, Självskadande handlingar, Självmord, Självmordsförsök, Självmordsprevention, Tonåringar, Elever, Underåriga, Underårig, Mindreåriga, Mindreårig, Skolhälsovård, Self-harm, Self-harming, Self injury, Cutting, Suicide, Suicide attempt, Attempted suicide, Youth, Teenager, Teenagers, Teen, Teens, Juvenile, Juveniles, Pupil, Pupils, Intervention, Programme, Program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självdestruktivt beteende, Barn, Ungdomar, Studerande, Skolor, Tidig pedagogisk intervention, Hälsoupplysning, Programevaluering, Primärprevention, Sekundärprevention, Self-Injurious Behavior, Child, Adolescent, Students, Schools, Early Intervention (Education), Health Education, Program Evaluation, Primary Prevention, Seconday Prevention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vårdhund för äldre i särskilt boende – en systematisk översikt om effekter och vetenskapligt stöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2014-1-25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/vardhund-for-aldre-i-sarskilt-boende--en-systematisk-oversikt-om-effekter-och-vetenskapligt-stod/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tillförlitlighet i faciliterad kommunikation vid autism – en systematisk kartläggning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2014-1-21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/tillforlitlighet-i-faciliterad-kommunikation-vid-autism--en-systematisk-kartlaggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denna rapport redovisar en systematisk kartläggning av experimentella studier som har undersökt tillförlitligheten i faciliterad kommunikation (FC), en kommunikationsmetod som bland annat riktar sig till personer med autism utan språklig förmåga.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teckenekonomi för barn och unga på hem för vård eller boende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2012-11-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/teckenekonomi-for-barn-och-unga-pa-hem-for-vard-eller-boende/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapportens syften är att redogöra för de juridiska förutsättningarna för att använda teckenekonomi för unga som är placerade på hem för vård eller boende (HVB), samt att granska vilket vetenskapligt stöd som finns för att teckenekonomi har en effekt på oönskade beteenden hos unga som är placerade på HVB.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kartläggning av interventioner med syfte att tillgodose placerade barns och ungas rätt till utbildning och hälso- och sjukvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2013-1-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/kartlaggning-av-interventioner-med-syfte-att-tillgodose-placerade-barns-och-ungas-ratt-till-utbildning-och-halso--och-sjukvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kartläggningen beskriver utvärderade insatser för placerade barn. Den innefattar insatser som ska a) förbättra barnens skolprestationer och deras förutsättningar för en bra utbildning och b) tillgodose barnens rätt till och behov av hälso- och sjukvårdsinsatser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interventioner för äldres munhygien utförd av äldreomsorgspersonal – En systematisk översikt av interventioners effekter och vetenskapliga stöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2014-12-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/interventioner-for-aldres-munhygien-utford-av-aldreomsorgspersonal--en-systematisk-oversikt-av-interventioners-effekter-och-vetenskapliga-stod/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dålig munhälsa orsakar onödigt lidande för många äldre. Översikten utvärderar effekter av interventioner för ökad munhygien i äldreomsorgen. Vi fann att det vetenskapliga stödet är otillräckligt. Resultaten indikerar dock att interventionerna kan ge positiva effekter på munhälsa och allmäntillstånd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av individuell samordnare av vård- och omsorgsinsatser för de mest sjuka äldre – en systematisk översikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2015-6-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/effekter-av-individuell-samordnare-av-vard--och-omsorgsinsatser-for-de-mest-sjuka-aldre--en-systematisk-oversikt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I denna uppdaterade översikt ingår flera svenska studier. Resultatet visar att en samordnare kan minska viss hälso- och sjukvård, bidra till förbättrad funktionsförmåga och god vårdkvalitet. Det vetenskapliga stödet för effekterna är vanligen begränsat eller otillräckligt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biverkningar av dentala implantat i titan och zirkoniumdioxid – en systematisk översikt av vetenskapliga studier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2014-9-36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/biverkningar-av-dentala-implantat-i-titan-och-zirkoniumdioxid--en-systematisk-oversikt-av-vetenskapliga-studier/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denna systematiska översikt sammanfattar det vetenskapliga underlaget för förekomst och typer av biverkningar av dentala implantat, där fixturer av titan och zirkoniumdioxid jämförs. Översikten skall spegla det nuvarande kunskapsläget inom området och vänder sig främst till dem som arbetar inom tandvården.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bisfenol A i dentala material – en systematisk kartläggning av vetenskapliga studier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2015-1-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/bisfenol-a-i-dentala-material--en-systematisk-kartlaggning-av-vetenskapliga-studier/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidig koordinerad utskrivning och fortsatt rehabilitering i hemmiljö för äldre efter stroke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/tidig-koordinerad-utskrivning-och-fortsatt-rehabilitering-i-hemmiljo-for-aldre-efter-stroke/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vår systematiska översikt visar tydligt att äldre patienter med milda till måttliga funktionshinder efter stroke bör erbjudas interventionen med interdisciplinärt team, som koordinerar tidig utskrivning, planerar och övervakar vården direkt efter utskrivningen och erbjuder fortsatt rehabilitering i hemmiljö. Detta minskar risken för att patienten avlider eller blir beroende av hjälp av en annan person i personlig ADL (aktiviteter i dagliga livet).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Äldre, Äldre, 80 och över, Sköra äldre, Geriatrik, Cerebrovaskulära sjukdomar, Slaganfall,  Hjärninfarkt, Intrakraniella blödningar, Hjärnischemi, Patientutskrivning, Hemsjukvård, Aged, Aged, 80 and over, Frail Elderly, Geriatrics, Cerebrovascular Disorders, Stroke, Brain Infarction, Intracranial Hemorrhages, Brain Ischemia, Patient Discharge, Home Care Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Behandling av depression hos äldre </x:t>
+  </x:si>
+  <x:si>
+    <x:t>233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-depression-hos-aldre-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kosttillägg för undernärda äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/kosttillagg-for-undernarda-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetsmiljöns betydelse för ryggproblem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-ryggproblem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svårläkta sår hos äldre – prevention och behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/svarlakta-sar-hos-aldre---prevention-och-behandling/</x:t>
   </x:si>
   <x:si>
     <x:t>Tidig upptäckt av symtomgivande cancer</x:t>
   </x:si>
   <x:si>
     <x:t>222</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/tidig-upptackt-av-symtomgivande-cancer/</x:t>
   </x:si>
   <x:si>
+    <x:t>Omhändertagande av äldre som inkommer akut till sjukhus – med fokus på sköra äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/omhandertagande-av-aldre-som-inkommer-akut-till-sjukhus--med-fokus-pa-skora-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt som visar att strukturerat omhändertagande av sköra äldre på sjukhus (comprehensive geriatric assessment) leder till bättre funktionsförmåga och större möjlighet att bo kvar i eget hem och att detta troligen innebär lägre kostnad för samhället. Det är enbart om omhändertagandet sker i team med olika yrkeskompetenser och integrerat i övrig verksamhet som resultatet är kliniskt signifikant. Det finns omfattande kunskapsluckor.Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Äldre, Sköra äldre, Geriatrik, Gerontologi, Akutmottagning, Patientinskrivning, Vårdlag, vårdteam, Remittering, Remiss och konsultation, Hälso- och sjukvård för äldre, ADL, Livskvalitet, Självständigt boende, Aged, Frail Elderly, Geriatrics, Emergency Service Hospital, Patient Admission, Patient Care Team, Referral and Consultation, Health Services for the Aged, Activities of Daily Living, Quality of Life, Independent Living</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autismspektrumtillstånd – diagnostik och insatser, vårdens organisation och patientens delaktighet</x:t>
   </x:si>
   <x:si>
     <x:t>215</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/autismspektrumtillstand-diagnostik-och-insatser-vardens-organisation-och-patientens-delaktighet/</x:t>
   </x:si>
   <x:si>
     <x:t>Systematisk litteraturöversikt som utvärderat de diagnostiska instrument och skattningsformulär som används som verktyg i den diagnostiska processen i Sverige för att identifiera autismspektrumtillstånd,AST.Även granskat 25 olika typer av behandlingar och insatser. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
   </x:si>
   <x:si>
     <x:t>Autismspektrumtillstånd, AST, autistiskt syndrom, asperger, aspergers syndrom, Risperidon, familjesituation, anhöriga, skola, vårdorganisation, patientens delaktighet, autism</x:t>
   </x:si>
   <x:si>
     <x:t>Child Development Disorders, Pervasive, Utvecklingsstörningar hos barn, genomgripande, Autismspektrum, Aspergers syndrom, Autism, Autism i barndomen, Predictive value of tests, Prediktivt värde av tester</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostik och uppföljning av förstämningssyndrom</x:t>
   </x:si>
   <x:si>
     <x:t>212</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/diagnostik-och-uppfoljning-av-forstamningssyndrom/</x:t>
@@ -2288,68 +2936,95 @@
   <x:si>
     <x:t>202</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/program-for-att-forebygga-psykisk-ohalsa-hos-barn/</x:t>
   </x:si>
   <x:si>
     <x:t>Mat vid diabetes</x:t>
   </x:si>
   <x:si>
     <x:t>201</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/mat-vid-diabetes/</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitering vid långvarig smärta</x:t>
   </x:si>
   <x:si>
     <x:t>198</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/rehabilitering-vid-langvarig-smarta/</x:t>
   </x:si>
   <x:si>
+    <x:t>Äldres läkemedelsanvändning  – hur kan den förbättras?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/aldres-lakemedelsanvandning---hur-kan-den-forbattras/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Egna mätningar av blodglukos vid diabetes utan insulinbehandling</x:t>
   </x:si>
   <x:si>
     <x:t>194</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/egna-matningar-av-blodglukos-vid-diabetes-utan-insulinbehandling/</x:t>
   </x:si>
   <x:si>
     <x:t>Karies – diagnostik, riskbedömning och icke-invasiv behandling</x:t>
   </x:si>
   <x:si>
     <x:t>188</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/karies---diagnostik-riskbedomning-och-icke-invasiv-behandling/</x:t>
   </x:si>
   <x:si>
+    <x:t>Obstruktivt sömnapnésyndrom – diagnostik och behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">184E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/obstruktivt-somnapnesyndrom---diagnostik-och-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ljusterapi vid depression samt övrig behandling av årstidsbunden depression</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">186 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/ljusterapi-vid-depression-samt-ovrig-behandling-av-arstidsbunden-depression/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hjärnskakning – övervakning på sjukhus eller datortomografi och hemgång?</x:t>
   </x:si>
   <x:si>
     <x:t>180</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/hjarnskakning---overvakning-pa-sjukhus-eller-datortomografi-och-hemgang/</x:t>
   </x:si>
   <x:si>
     <x:t>Bettavvikelser och tandreglering i ett hälsoperspektiv</x:t>
   </x:si>
   <x:si>
     <x:t>176</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/bettavvikelser-och-tandreglering-i-ett-halsoperspektiv/</x:t>
   </x:si>
   <x:si>
     <x:t>Förebyggande åtgärder mot fetma</x:t>
   </x:si>
   <x:si>
     <x:t>173</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/forebyggande-atgarder-mot-fetma/</x:t>
@@ -2405,50 +3080,59 @@
   <x:si>
     <x:t>110</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/epilepsikirurgi/</x:t>
   </x:si>
   <x:si>
     <x:t>Magnetisk resonanstomografi</x:t>
   </x:si>
   <x:si>
     <x:t>114</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/magnetisk-resonanstomografi/</x:t>
   </x:si>
   <x:si>
     <x:t>Hörapparat för vuxna – nytta och kostnader</x:t>
   </x:si>
   <x:si>
     <x:t>164</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/horapparat-for-vuxna---nytta-och-kostnader/</x:t>
   </x:si>
   <x:si>
+    <x:t>Behandling med östrogen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-med-ostrogen/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Strålbehandling vid cancer</x:t>
   </x:si>
   <x:si>
     <x:t>162 (2 vol)</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/stralbehandling-vid-cancer/</x:t>
   </x:si>
   <x:si>
     <x:t>Stötvågsbehandling av njursten och gallsten</x:t>
   </x:si>
   <x:si>
     <x:t>106</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/stotvagsbehandling-av-njursten-och-gallsten/</x:t>
   </x:si>
   <x:si>
     <x:t>Slaganfall</x:t>
   </x:si>
   <x:si>
     <x:t>116</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/slaganfall/</x:t>
@@ -2501,140 +3185,185 @@
   <x:si>
     <x:t>134</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/att-forebygga-sjukdom-i-hjarta-och-karl-genom-befolkningsinriktade-program/</x:t>
   </x:si>
   <x:si>
     <x:t>Att förebygga sjukdom med antioxidanter</x:t>
   </x:si>
   <x:si>
     <x:t>135 (3 vol)</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/att-forebygga-sjukdom-med-antioxidanter/</x:t>
   </x:si>
   <x:si>
     <x:t>Reumatiska sjukdomar – kirurgisk behandling</x:t>
   </x:si>
   <x:si>
     <x:t>136 (2 vol)</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/reumatiska-sjukdomar---kirurgisk-behandling/</x:t>
   </x:si>
   <x:si>
+    <x:t>Metoder för rökavvänjning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/metoder-for-rokavvanjning/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rutinmässig ultraljudsundersökning under graviditet</x:t>
   </x:si>
   <x:si>
     <x:t>139</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/rutinmassig-ultraljudsundersokning-under-graviditet/</x:t>
   </x:si>
   <x:si>
     <x:t>Avancerad hemsjukvård och hemrehabilitering – Effekter och kostnader</x:t>
   </x:si>
   <x:si>
     <x:t>146</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/avancerad-hemsjukvard-och-hemrehabilitering-effekter-och-kostnader/</x:t>
   </x:si>
   <x:si>
     <x:t>Prognostiska metoder vid akut kranskärlssjukdom</x:t>
   </x:si>
   <x:si>
     <x:t>142</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/prognostiska-metoder-vid-akut-kranskarlssjukdom/</x:t>
   </x:si>
   <x:si>
     <x:t>Behandling av urininkontinens</x:t>
   </x:si>
   <x:si>
     <x:t>143</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-urininkontinens/</x:t>
   </x:si>
   <x:si>
+    <x:t>Ont i ryggen, ont i nacken</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145/1, 145/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/ont-i-ryggen-ont-i-nacken/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ont i magen – metoder för diagnos och behandling av dyspepsi</x:t>
   </x:si>
   <x:si>
     <x:t>150</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/ont-i-magen---metoder-for-diagnos-och-behandling-av-dyspepsi/</x:t>
   </x:si>
   <x:si>
     <x:t>Hjärnskakning – Övervakning på sjukhus eller datortomografi och hemgång?</x:t>
   </x:si>
   <x:si>
     <x:t>153</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/hjarnskakning---overvakning-pa-sjukhus-eller-datortomografi-och-hemgang2/</x:t>
   </x:si>
   <x:si>
     <x:t>Behandling av astma och KOL</x:t>
   </x:si>
   <x:si>
     <x:t>151</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-astma-och-kol/</x:t>
   </x:si>
   <x:si>
     <x:t>Cytostatikabehandling vid cancer</x:t>
   </x:si>
   <x:si>
     <x:t>155 (2 vol)</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/cytostatikabehandling-vid-cancer/</x:t>
   </x:si>
   <x:si>
+    <x:t>Förmaksflimmer – förekomst och risk för stroke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/formaksflimmer---forekomst-och-risk-for-stroke/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gendiagnostik med PCR</x:t>
   </x:si>
   <x:si>
     <x:t>118</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/gendiagnostik-med-pcr/</x:t>
   </x:si>
   <x:si>
     <x:t>Perkutan vertebroplastik vid svår ryggsmärta pga kotkompression</x:t>
   </x:si>
   <x:si>
     <x:t>2007-02</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/perkutan-vertebroplastik-vid-svar-ryggsmarta-pga-kotkompression/</x:t>
   </x:si>
   <x:si>
+    <x:t>Preventiva insatser vid akut smärta från rygg och nacke – effekter av fysisk träning, manuell behandling och beteendepåverkande åtgärder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTV2014/100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/preventiva-insatser-vid-akut-smarta-fran-rygg-och-nacke--effekter-av-fysisk-traning-manuell-behandling-och-beteendepaverkande-atgarder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med rapporten var att utvärdera preventiva insatser för att förhindra att akut eller subakut smärta i rygg och nacke utvecklas till långvarig smärta, dvs att följa effekten i minst tre månader. Metoderna utvärderades ur ett medicinskt, ekonomiskt och etiskt perspektiv.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryggont, Ryggvärk, Nackont, Nacksmärta, Kiropraktik, Naprapati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryggsmärta, Nacksmärta, Fysioterapi, Kiropraktik, Back Pain, Neckpain, Physical Therapy Modalities, Chiropractic</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fosterdiagnostik med mikroarray för utökad analys av kromosomer</x:t>
   </x:si>
   <x:si>
     <x:t>246</x:t>
   </x:si>
   <x:si>
     <x:t>UTV2014/510</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fosterdiagnostik-med-mikroarray-for-utokad-analys-av-kromosomer/</x:t>
   </x:si>
   <x:si>
     <x:t>Detta är en utvärdering som utvärderat tillförlitligheten hos mikroarray vid utökad analys av kromosomer vid fosterdiagnsotik. Mikroarray är en metod som kan användas för att analysera hela arvsmassan från en individ och upptäcka kromosomavvikelser som kan påverka anatomi, utveckling eller funktion.</x:t>
   </x:si>
   <x:si>
     <x:t>Fosterdiagnostik, Mikroarray, Kromosomer, Kromosommutationer, Genetiska avvikelser</x:t>
   </x:si>
   <x:si>
     <x:t>Fosterdiagnostik, Mikromatrisanalys, Kromosomavvikelser, Prenatal Diagnosis, Microarray Analysis, Chromosome Aberrations</x:t>
   </x:si>
   <x:si>
     <x:t>Fosterdiagnostik med Next-generation sequencing (NGS)</x:t>
   </x:si>
   <x:si>
     <x:t>247</x:t>
@@ -2673,1479 +3402,750 @@
     <x:t>Hetsätningsstörning, Behandlingsmetoder, Kognitiv terapi, Psykoterapi, Serotoninupptagshämmare, Lisdexamfetamindimesylat, Binge-Eating Disorder, Therapeutics, Cognitive Therapy, Psychotherapy, Serotonin Uptake Inhibitors, Lisdexamfetamine Dimesylate</x:t>
   </x:si>
   <x:si>
     <x:t>Program för ungdomar med antisocial problematik inom institutionsvård</x:t>
   </x:si>
   <x:si>
     <x:t>En systematisk översikt och utvärdering av ekonomiska, sociala och etiska aspekter</x:t>
   </x:si>
   <x:si>
     <x:t>252</x:t>
   </x:si>
   <x:si>
     <x:t>UTV2014/588</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/program-for-ungdomar-med-antisocial-problematik-inom-institutionsvard/</x:t>
   </x:si>
   <x:si>
     <x:t>Syftet är att sammanställa ett kunskapsstöd gällande nio specifika och namngivna program  vid institutionsvård av ungdomar med antisocial problematik. Det vetenskapliga underlaget är otillräckligt för att bedöma följande program: ART, DBT, FFT, MST-FIT, PMT (Komet), RP, TE och SITCAP-ART. Det går därför inte att avgöra vilka effekter programmen har, jämfört med de alternativ som vanligtvis förekommer, när det gäller institutionsplacerade ungdomar. A-CRA (inklusive case manager) minskar risken för återfall i bruk av marijuana jämfört med vanligt förekommande alternativ, men det vetenskapliga underlaget är begränsat. Det saknas också vetenskapligt underlag för att bedöma relationen mellan programmens kostnader och effekter. Vilka kan de praktiska konsekvenserna vara av dessa resultat? Avsaknaden av relevanta, tillförlitliga resultat behöver inte betyda att program bör tas bort från befintlig verksamhet. Det betyder inte heller att man måste avstå från att införa nya program som bedöms som lovande. Det som krävs är strukturerade former för hur man avvecklar, bibehåller eller inför program. Detta kan ske genom lokal uppföljning där både positiva och eventuellt skadliga effekter utvärderas systematiskt.</x:t>
   </x:si>
   <x:si>
     <x:t>Institutionsvård, Ungdomar, Institutionsplacerade ungdomar, Antisocial problematik, Antisociala ungdomar, Behandlingsprogram</x:t>
   </x:si>
   <x:si>
     <x:t>Ungdomar, Unga vuxna, Serviceboende, Institutionsvård, Stödboende, Gruppboende, Rehabiliteringshem, Fängelser, Behandlingshem för missbrukare, Fångar, Sjukhuspatienter, Psykiatriska sjukhus, Eftervård, Kriminella personer, Adolescent, Young Adult, Residential Facilities, Residential Treatment, Assisted Living Facilities, Group Homes, Halfway Houses, Prisons, Substance Abuse Treatment Centers, Prisoners, Inpatients, Hospitals, Psychiatric, Aftercare, Criminals</x:t>
-  </x:si>
-[...916 lines deleted...]
-    <x:t>Choledocholithiasis, Common Bile Duct Calculi, Gallstones, Cholelithiasis, Cholangiography, Choledocholithiasis, Cholangiopancreatography: Endoscopic Retrograde, Common Bile Duct, Sphincterotomy, Endoscopic, Gallsten, Gallgång, Gallvägar, Kolelitiasis, Kolangiopankreatografi, Fiberoptisk endoskopi</x:t>
   </x:si>
   <x:si>
     <x:t>Fetalt alkoholsyndrom (FAS) och Fetala alkohol­spektrumstörningar (FASD) – tillstånd och insatser</x:t>
   </x:si>
   <x:si>
     <x:t>En systematisk översikt och utvärdering ur ett socialt, medicinskt, ekonomiskt och etiskt perspektiv</x:t>
   </x:si>
   <x:si>
     <x:t>258</x:t>
   </x:si>
   <x:si>
     <x:t>UTV2015/256</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fetalt-alkoholsyndrom-fas-och-fetala-alkoholspektrumstorningar-fasd--tillstand-och-insatser/</x:t>
   </x:si>
   <x:si>
     <x:t>Fetala alkoholspektrumstörningar (FASD) är ett omdiskuterat begrepp som innefattar det spektrum av fosterskador som skulle kunna vara orsakade av mammans alkoholkonsumtion under graviditeten. Inom ramen för ett regeringsuppdrag har SBU, i samråd med Socialstyrelsen och Folkhälsomyndigheten, granskat innebörden av dessa tillstånd för barnet, de närstående och samhället, samt effekter av insatser för barn och familjer.
 Utvärderingen visar bland annat att personer som uppfyller kriterier för FASD och deras föräldrar upplever en brist på kunskap, förståelse och stöd från hälso- och sjukvården, socialtjänsten och skolan. Samtidigt är flera av FASD tillstånden under forskningsstadiet och följderna av att tillämpa dem i vård och omsorg oklara. Det är dessutom oklart om det finns någon specifik typ av stöd som ska erbjudas vid dessa tillstånd.</x:t>
   </x:si>
   <x:si>
     <x:t>Fetala alkoholspektrumstörningar, Fetalt alkoholsyndrom, Alkoholrelaterade fosterskador, FASD</x:t>
   </x:si>
   <x:si>
     <x:t>"Fetal Alcohol Spectrum Disorders", Fetala alkoholspektrumstörningar</x:t>
   </x:si>
   <x:si>
-    <x:t>Förmaksflimmer – förekomst och risk för stroke</x:t>
-[...14 lines deleted...]
-    <x:t>Diagnostik och behandling av provocerad vulvodyni</x:t>
+    <x:t>Arbetsmiljöns betydelse för hjärt-kärlsjukdom – exponering för kemiska ämnen</x:t>
   </x:si>
   <x:si>
     <x:t>En systematisk översikt och utvärdering av medicinska, sociala och etiska aspekter</x:t>
-  </x:si>
-[...200 lines deleted...]
-    <x:t>Arbetsmiljöns betydelse för hjärt-kärlsjukdom – exponering för kemiska ämnen</x:t>
   </x:si>
   <x:si>
     <x:t>261</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2017/41</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-hjart-karlsjukdom---exponering-for-kemiska-amnen/</x:t>
   </x:si>
   <x:si>
     <x:t>SBU har granskat forskning om sambandet mellan exponering för kemiska ämnen i arbetsmiljön och hjärt- kärlsjukdom. Granskningen pekar på samband som har betydelse för hjärtsjukdom, stroke respektive högt blodtryck. Vad som har betydelse i arbetsmiljön varierar något mellan de olika sjukdomarna. 
 För hjärtsjukdom finns det till exempel samband med kvartsdamm, motoravgaser och svetsning, som är ämnen som många är exponerade för i dagens svenska arbetsliv. 
 Det saknas idag underlag för att bedöma om det finns skillnad i sårbarhet avseende hjärt-kärlsjukdom mellan män och kvinnor vid en given exponering av kemiska ämnen 
 i arbetsmiljön. Denna rapport kompletterar SBU:s tidigare rapport ”Arbetsmiljöns betydelse för hjärt-kärlsjukdom”.</x:t>
   </x:si>
   <x:si>
     <x:t>Hjärt-kärlsjukdomar, Hjärtinfarkt, Stroke, Högt blodtryck, Hypertoni, Lung-hjärtsjukdom, Arbetsmiljö, Yrkessjukdomar, Yrkesmässig exponering, Kemiska ämnen</x:t>
   </x:si>
   <x:si>
     <x:t>Cardiovascular Diseases, Cardiovascular Physiological Phenomena, Heart Diseases, Stroke, Hypertension, Pulmonary Heart Disease,Occupational Health, Occupational Diseases, Occupational Exposure, Women, Working, Work, Workplace, Chemical Actions and Uses, Complex Mixtures, Inorganic Chemicals, Carbon Monoxide, Carbon Disulfide, Asbestos, Organic Chemicals, Hydrocarbons, Thiazoles,  Environmental Pollution, Heterocyclic Compounds, Fluids and Secretions, Biopolymers, Technology, Industry, and Agriculture, Tobacco, Welding, Arsenic, Aluminum, Solvents, Lead, Vehicle Emissions, Tobacco Smoke Pollution, Kardiovaskulära sjukdomar, Hjärt-kärlsjukdomar, Hjärtsjukdomar, Hjärtinfarkt, Högt blodtryck, Slaganfall, Lung-hjärtsjukdom, Yrkessjukdomar, Yrkesmässig exponering, Arbete, Arbetarskydd, Yrkesarbetande kvinnor, Arbetsplats, Kemisk verkan och användningsområden, Kemi, organisk, Kemi, oorganisk, Solida partiklar, Svetsning, Arsenik, Asfalt, Lösningsmedel, Bly, Kvartsdamm, Dynamit, Kolmonoxid, Koldisulfid, Fenoxisyror, Tobaksröksförorening, Fordonsavgaser, Asbest</x:t>
   </x:si>
   <x:si>
+    <x:t>Insatser för bättre psykisk och fysisk hälsa hos familjehemsplacerade barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk litteraturöversikt och utvärdering av ekonomiska, samhälleliga och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/insatser-for-battre-psykisk-och-fysisk-halsa-hos-familjehemsplacerade-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har sammanställt kunskap om insatser till familjehemsplacerade barn och deras familjehemsföräldrar. Den visar att insatser kan förbättra barnens psykiska och fysiska hälsa, sociala situation, livskvalitet samt placeringars stabilitet. Det är framför allt i tre specifika insatser som det finns något säkrare kunskap om effekter. Ingen av de 18 insatser som identifierades i litteraturöversikten används i Sverige. Däremot använder kommuner och enskilda företag 30 andra insatser om vars effekter det saknas vetenskaplig kunskap.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socialtjänst, familjehemsvård, placerade barn, dygnsvård, svensk praxis, familjehemsinsatser, familjehemsutredningar, Familjehem, Familjehemsplacerade barn, Familjehemsplacerade ungdomar, Familjehemsföräldrar, Fosterhem, Fosterhemsföräldrar, Placerade barn, Placerade unga, Placerade ungdomar, Barn, Ungdomar, Socialtjänst, Psykosociala insatser, Individ och familj, Social barnavård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fosterhemsvård, Foster Home Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt, HTA, Systematic review</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patient Health Questionnaire-9 (PHQ-9) som stöd för diagnostik och bedömning av svårighetsgrad av depression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/patient-health-questionnaire-9-phq-9-som-stod-for-diagnostik-och-bedomning-av-svarighetsgrad-av-depression/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Detta är en partiell uppdatering av SBU-rapport 212 om diagnostik av förstämningssyndrom. Uppdateringen avser PHQ-9 är ett formulär där patienten skattar sina symtom på depression. PHQ-9 har god känslighet och 
+träffsäkerhet för screening av depression i primärvården. PHQ-9 är känsligt för förändring i sjukdomstillståndet och kan användas för att följa upp effekter av behandling. Det vetenskapliga underlaget är otillräckligt för att bedöma om PHQ-9 kan 
+klassificera svårighetsgrad av depression.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Depression, Diagnostik, Uppföljning, Patientskattning, PHQ-9, Patient health Questionnaire 9, Diagnostic Accuracy, Diagnostisk noggrannhet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychometrics, Validation studies, Psykometri, Valideringsstudier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnos och behandling av epilepsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTV2016/40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/1-diagnos-och-behandling-av-epilepsi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mycket av det som görs i praktiken i epilepsivården avseende diagnostiska utredningar och behandling av epilepsi har vetenskapligt stöd. Epilepsikirurgi är en effektiv men lågt utnyttjad behandling med starkt vetenskapligt underlag för noggrant selekterade personer med läkemedelsresistent epilepsi. Den skattade kostnaden per kvalitetsjusterat levnadsår är låg till måttlig vid resektiv kirurgi. Ketogen kost är en effektiv behandling med måttligt starkt vetenskapligt underlag för noggrant selekterade barn med läkemedelsresistent epilepsi. Den skattade kostnaden per kvalitetsjusterat levnadsår är hög, men osäkerheten i denna skattning är hög. Det är angeläget med mer forskning, avseende till exempel epilepsibehandling i vissa åldersgrupper samt behandling vid samsjuklighet såsom depression, psykos och ADHD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epilepsy, Seizures, Epilepsi, Anfall, Drug therapy, Läkemedelsterapi, Anticonvulsants, Antikonvulsiva medel, Antipsychotic Agents, Antipsykosmedel, Central Nervous System Agents, CNS-aktiva medel, Antidepressive Agents, Antidepressiva medel, Electroencephalography, Elektroencefalografi, Magnetic Resonance Imaging, Magnetisk resonanstomografi, Tomography, X-Ray Computed, Datortomografi, Monitoring, Ambulatory, Ambulant patientövervakning, Diet, Ketogenic, Ketogen kost, Deep Brain Stimulation, Djup hjärnstimulering, Transcranial Direct Current Stimulation, Transkraniell elektrisk stimulation, Vagus Nerve Stimulation, Vagusnervstimulering, Electric Stimulation Therapy, Elektroterapi, Anterior Temporal Lobectomy, Främre temporal lobektomi, Cerebral Decortication, Hjärndekortikation, Split-Brain Procedure, Klyvning av hjärnbalken, Stereotaxic Techniques, Stereotaktiska tekniker, Costs and Cost Analysis, Kostnader och kostnadsanalys, Economics, Ekonomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisatoriska modeller för att barn och unga i familjehem eller på institution ska  få hälso- och sjukvård och tandvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk litteraturöversikt och utvärdering av etiska, sociala och juridiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/organisatoriska-modeller-for-att-barn-och-unga-i-familjehem-eller-pa-institution-ska--fa-halso--och-sjukvard-och-tandvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med denna rapport är att sammanställa kunskap om åtgärder för att placerade barn och unga ska få hälso- och sjukvård och tandvård. Denna utvärdering tillför kunskap om att placerade barns och ungas tillgång till hälso- och sjukvård inklusive tandvård är bristfällig, samt att det inte finns tillräcklig kunskap om vilka åtgärder som skulle kunna säkra tillgången. Ett tänkbart organisatoriskt ramverk, inspirerat av den engelska modellen, exemplifierar hur en svensk modell skulle kunna se ut. Slutsatser: Det behövs forskning om åtgärder för att barn och unga som placeras i samhällelig dygnsvård (familjehems- eller institutionsvård) av den kommunala socialtjänsten ska få hälso- och sjukvård och tandvård. Det behövs kartläggning av förekomsten av fysiska hälsoproblem och tandohälsa, såväl som uppföljande studier av organisatoriska modeller. Praxisundersökningen visar på stora brister när det gäller att organisera och säkerställa att barn och unga som blir placerade i social dygnsvård får nödvändiga och föreskrivna hälsoundersökningar. Samhällsvården av barn och unga behöver stärkas och kvalitetssäkras när det gäller deras hälsa. Det innebär sannolikt ytterligare lagändringar för att tillgodose dessa barns och ungas rättigheter och behov av hälso- och sjukvårds- samt tandvårdsinsatser. Det finns tänkbara modeller för att för denna grupp ska få hälso- och sjukvård och tandvård. Ett organisatoriskt ramverk, inspirerat av den engelska modellen skulle kunna implementeras till en låg kostnad i Sverige.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjehem, Familjehemsplacerade barn, Familjehemsplacerade ungdomar, Fosterhem, Institution, Institutionsplacerade barn, Barn, Ungdomar, Socialtjänst, Psykosociala insatser, Individ och familj, Social barnavård, Social dygnsvård, Tillgänglighet, Tandvård, Jämlik vård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barns hälsa, Barnhälsovård, Barnavårdscentraler, Barnsjukvård, Barns välfärd, Barntandvård, Olikhet i tillgång till hälsovård, Hälsotillstånd, Fosterhemsvård, Foster Home Care, Tillgång till hälso- och sjukvård, Child Health, Child Health Services, Child Welfare, Dental Care for Children, Healthcare Disparities, Health Status, Health Services Accessibility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ljusbehandling och systemisk behandling av psoriasis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/ljusbehandling-och-systemisk-behandling-av-psoriasis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har utvärderat effekten av ljusbehandling och systemisk behandling vid medelsvår och svår psoriasis. Utvärderingen visar att biologisk läkemedelsbehandling och behandling med metotrexat och apremilast kan ge en  betydelsefull förbättring av psoriasis. Även livskvaliteten förbättras. Det saknas tillräckligt välgjorda studier för att bedöma effekten av ljusbehandling och av läkemedlen ciclosporin, acitretin och 
+umarsyra.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UV, UVB, UVA, Biological systemic therapy, Synthetic systemic therapy, Biologisk systemisk behandling, Syntetisk systemisk behandling, Apremilast, Fumarsyra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psoriasis, Arthritis, Psoriatic, Phototherapy, Ultraviolet Therapy, PUVA Therapy, Narrow Band Imaging, Biological Therapy, Acitretin, Cyclosporine, Methotrexate, Economics, Medical, Psoriasis, Psoriasisartrit, Ljusterapi, Ultravioletterapi, PUVA-terapi, Biologisk terapi, Cyclosporin, Metotrexat, Hälsoekonomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelsbehandling inom rättspsykiatrisk vård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lakemedelsbehandling-inom-rattspsykiatrisk-vard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utvärderingen gäller nytta, risker och upplevelser av läkemedelsbehandlingen samt hälsoekonomi och etik.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fängelse, psykos, substansmissbruk, personlighetssyndrom, autismspektrumstörning, ADHD, aggressivt beteende, hjärnskada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rättspsykiatri, Psykiskt sjuka personer, Psykiska störningar, Läkemedelsterapi, Hälsoekonomi, Etik, Forensic Psychiatry, Mentally Ill Persons, Mental Disorders, Drug Therapy, Economics, Medical, Ethics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologiska behandlingar och psykosociala insatser i rättspsykiatrisk vård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematiska översikter av effektstudier, patientupplevelser och ekonomiska aspekter, samt en etisk analys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/psykologiska-behandlingar-och-psykosociala-insatser-i-rattspsykiatrisk-vard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rättspsykiatrisk vård. Systematiska översikt med effektstudier av psykologiska behandlingar och psykosociala interventioner, Systematisk översikt med studier med kvalitativ metod om patienters upplevelser av rättspsykiatrisk vård. Systematisk översikt av hälsoekonomiska studier och beräkningar av kostnader. Etisk analys.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bemötande, Etik, Hälsoekonomi, Interventioner, Psykiatri, Psykisk störning, Psykologi, Psykologisk behandling, Psykosociala insatser, Rättspsykiatrisk vård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commitment of Mentally Ill, Insanity Defense, Forensic Psychiatry, Prisoners, Prisons, Psykiatriskt tvångsomhändertagande, Otillräknelighet, Rättspsykiatri, Fångar, Fängelser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Åtgärder vid sten i de djupa gallgångarna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/atgarder-vid-sten-i-de-djupa-gallgangarna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Det finns olika sätt att åtgärda gallsten i de djupa gallgångarna och man gör olika i Sverige. Rapporten belyser det vetenskapliga underlaget för handläggning av sådan stenar i olika situationer.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">gallgång, gallsten, choledocholitotomi, endoskopisk retrograd kolangiopankreatikografi
+ERCP, transcystisk stenextraktion
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Choledocholithiasis, Common Bile Duct Calculi, Gallstones, Cholelithiasis, Cholangiography, Choledocholithiasis, Cholangiopancreatography: Endoscopic Retrograde, Common Bile Duct, Sphincterotomy, Endoscopic, Gallsten, Gallgång, Gallvägar, Kolelitiasis, Kolangiopankreatografi, Fiberoptisk endoskopi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insatser i öppenvård för att förebygga ungdomars återfall i brott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/insatser-i-oppenvard-for-att-forebygga-ungdomars-aterfall-i-brott/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har gjort en systematisk litteraturöversikt av psykosociala insatser i öppenvård för att förebygga återfall i brott bland ungdomar som är 12–17 år. Utifrån de granskade studierna går det inte att avgöra vilka specifika psykosociala öppenvårdsinsatser som är effektiva när det gäller återfall i brott de följande åren (i genomsnitt två år). Att det saknas säker kunskap om vilka effekter som olika specifika psykosociala öppenvårdsinsatser kan ha på ungdomars återfall i brott innebär inte att socialtjänsten och barn- och ungdomspsykiatri per automatik ska sluta att använda dem. Det kan även anses som etiskt problematiskt att avstå från insatser som teoretiskt skulle kunna förebygga brott, och som upplevs fungera väl av verksamheter och klienter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community based interventions, Delinquent juveniles, Economic aspects, Ethical aspects, Outpatient interventions, Psychosocial interventions,  Ekonomiska aspekter, Etiska aspekter, Kriminella ungdomar, Återfall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adolescent, Adolescent Psychiatry, Ambulatory Care,Crime, Criminals, Juvenile Delinquency, Minors, Psychosocial Support Systems, Recidivism, Brott, Kriminella personer,  Minderåriga, Ungdomar, Ungdomsbrottslighet, Ungdomspsykiatri, Öppenvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelsbehandling av vanliga smärttillstånd hos äldre personer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lakemedelsbehandling-av-vanliga-smarttillstand-hos-aldre-personer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har utvärderat effekter och risker för biverkningar av vanligt använda läkemedel vid långvariga smärttillstånd hos äldre personer. Dessutom har vi utvärderat upplevelser från vården av äldre personer med smärta. Läkemedel mot vanliga och långvariga smärttillstånd hos äldre personer har en mycket liten effekt på gruppnivå jämfört med placebo. NSAID och opioider kan dessutom orsaka ovanliga men allvarliga biverkningar. På individnivå kan man dock ha nytta av behandlingen, som idag erbjuds till många äldre personer med långvarig smärta. Således finns det medicinska och etiska skäl att fortlöpande följa upp alla äldre personer som påbörjar sådan behandling, att utvärdera effekt och biverkningar samt att överväga andra behandlingsalternativ, såsom fysioterapeutiska och psykologiska behandlingar. I studier med kvalitativ metodik har äldre personer med smärta upplevt att de blir förbisedda i mötet med vården på grund av att de är gamla. De har känt att de blir förringade och inte tagna på allvar. Av etiska skäl kan det vara motiverat att undersöka, problematisera och vid behov förbättra vårdpersonalens inställningar och attityder till smärta hos äldre.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artros, Osteoarthritis, Degenerative joint disease, Kotkompressioner, Spinal cord compression fractures, Diabetesneuropati, Diabetic neuralgia, Paracetamol, NSAID, SNRI, Topical behandling, Topical treatment, Opioides, Opioidanalgetica, Smärtstillande läkemedel, Analgesics, Äldre, Aged</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osteoarthritis, Osteoartros, Diabetic neuropathies, Diabetesneuropatier, Osteoporotic fractures, Osteoporosfrakturer, Spinal fractures, Ryggradsfrakturer, Acetaminophen, Acetamionofen, Anti-Inflammatory Agents: Non-Steroidal, Icke-steroida antiinflammatoriska medel, Analgesics: Opioid, Smärtstillande medel: opioider, Antidepressive Agents: Tricyclic, Tricykliska antidepressiva medel, Serotonin and Noradrenaline Reuptake Inhibitors, Serotonin- och noradrenalinåterupptagshämmare, Anticonvulsants, Antikonvulsiva medel, Lidocaine, Lidokain, Administration, Topical, Läkemedelstillförsel, lokal, Aged, Äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kontinuitet i vården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/kontinuitet-i-varden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denna rapport syftar till att undersöka effekter av relationskontinuitet i vården, vilket är när en patient och dennes läkare eller annan vårdpersonal har kontakt över längre tid. Utvärderingen är avgränsad till personer med astma eller kroniskt obstruktiv lungsjukdom (KOL) respektive personer med allvarlig psykisk sjukdom. Analyser av ekonomiska och etiska aspekter ingår i rapporten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COPD, COAD, chronic obstructive pulmonary disease, KOL, Kronisk obstruktiv lungsjukdom, Astma, Severe mental illness, Serious mental illness, Psykisk sjukdom, Schizophrenia, Schizofreni, Psyhosis, Psykos, Bipolar disorder, Bipolär sjukdom, Continuity of care, Continuity of healthcare, Kontinuitet i vård, Longitudinal care, Longitudinal healthcare, Longitudinell vård, Usual source of care, Regular source of care, Regular source of healthcare, Fast läkarkontakt, Fast vårdkontakt, Fragmentation of care, Fragmentariserad vård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lung diseases: obstructive, Lungsjukdomar: obstruktiva, Asthma, Astma, Pulmonary disease: chronic obstructive, Kroniskt obstruktiv lungsjukdom, Depressive disorder, Depressiv sjukdom, Mood disorders, Affektiva störningar, Mental disorders, Psykiska störningar, Bipolar and related disorders, Bipolära och relaterade störningar, Schizophrenia spectrum and other psychotic disorders, Schizofreni och störningar med psykotiska drag, Psychotic disorders, Psykotiska störningar, Schizophrenia, Schizofreni, Continuity of patient care, Vårdkontinuitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnostik och behandling av provocerad vulvodyni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/diagnostik-och-behandling-av-provocerad-vulvodyni/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har utvärderat forskning om metoder för att diagnostisera och behandla provocerad vulvodyni (alternativ benämning: vestibulit). Rapporten har sammanställts utifrån ett regeringsuppdrag och omfattar även etiska och sociala aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestibulitis, Vestibulit, Vestibulodynia, Vestibulodyni, Vulvodynia, Vulvodyni, Vulvovaginal pain, Vulvovaginal smärta, Vulvar pain, Sexual pain disorder, Samlagssmärta, Diagnosis, Diagnostik, Therapy, Behandling, Drug therapy, Läkemedelsbehandling, Physical therapy, Fysioterapi, Psychological therapy, Psychological treatment, Psykologisk behandling, TENS, Mindfulness, Biofeedback, Acupuncture, Akupunktur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulvodynia, Vulvodyni, Vulvar Vestibulitis, Vulvavestibulit, Dyspareunia, Dyspareuni, Vulvitis, Vulvit, Drug therapy, Läkemedelsterapi, Physical therapy modalities, Fysioterapi, Cognitive behavioral therapy, Kognitiv beteendeterapi, Laser therapy, Laserbehandling, Transcutaneous Electric Nerve Stimulation, Transkutan nervstimulering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnostik och behandling av provocerad vulvodyni. En systematisk översikt och utvärdering av medicinska, sociala och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-politiker,profession</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulvodynia, Vulvodyni ; Vulvar Vestibulitis ; Vulvavestibulit ; Dyspareunia ; Dyspareuni ; Vulvitis ; Vulvit ; Drug therapy ; Läkemedelsterapi ; Physical therapy modalities ; Fysioterapi ; Cognitive behavioral therapy ; Kognitiv beteendeterapi ; Laser therapy ; Laserbehandling ; Transcutaneous Electric Nerve Stimulation ; Transkutan nervstimulering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akut vulvit ; Subakut och kronisk vulvit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Botulinumtoxin ; Desipramin ; Diazepam ; Enoxaparin ; Gabapentin ; Kromoglicinsyra ; Lidokain ; Nifedipin ; Östrogener, konjugerade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akupunktur ; Kognitiv beteendeterapi (KBT) ; Mindfulness ; Transkutan elektrisk nervstimulering (TENS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gynekologi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Diagnostik och behandling av provocerad vulvodyni: en systematisk översikt och utvärdering av medicinska, sociala och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2021. SBU Utvärderar 326. Available from: https://www.sbu.se/326.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Internetförmedlad psykologisk behandling </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jämförelse med andra behandlingar vid psykiatriska syndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/internetformedlad-psykologisk-behandling--jamforelse-med-andra-behandlingar-vid-psykiatriska-syndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I denna rapport utvärderar SBU internetförmedlad psykologisk behandling jämfört med andra relevanta behandlingsalternativ som till exempel behandling där patienten träffar en terapeut, individuellt eller i grupp. Utvärderingen innefattar behandling vid diagnoserna depressivt syndrom, ångestsyndrom, tvångssyndrom eller trauma- och stressrelaterat syndrom. Positiva och negativa effekter samt kostnadseffektivitet utvärderas. SBU belyser även etiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatriska syndrom, Depression, Depressiva syndrom, Ångest, Ångestsyndrom, Trauma- och stressrelaterade syndrom, Social ångest, Hälsoångest, Internetförmedlad psykologisk behandling, iKBT, Internetförmedlad kognitiv beteendeterapi, KBT, Kognitiv beteendeterapi, Kostnadseffektivitet, Ekonomiska aspekter, Etiska aspekter, Etik, Anxiety, Depression, OCD, Post-Traumatic Stress Disorder, PTSD, Internet therapy, Online therapy, Internet-based Cognitive Behavioral Therapy, iCBT, Computerised Cognitive Behavioral Therapy, cCBT, Cognitive Behavioral Therapy, Psychodynamic Psychotherapy, Cost Effectiveness, Economic aspects, Ethics, Ethical aspects</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Anxiety Disorders, Depressive Disorder, Obsessive-Compulsive Disorder, Trauma and Stressor Related Disorders, Stress Disorders: Post-Traumatic, Phobia: Social, Hypochondriasis, Internet-Based Intervention, Therapy: Computer-Assisted, Cognitive Behavioral Therapy, Psychotherapy: Psychodynamic, Interpersonal Psychotherapy, Psychotherapy, Cost-Benefit Analysis, Ethics: Medical, Ångeststörningar, Depressiv sjukdom, Tvångssyndrom, Trauma- och stressrelaterade störningar, Posttraumatiskt stressyndrom, Social fobi, Hypokondri, Internetbaserad intervention, Datorstödd terapi, Kognitiv beteendeterapi, Psykodynamisk psykoterapi, Interpersonell psykoterapi, Psykoterapi, Kostnads-nyttoanalys, Medicinsk etik
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Internetförmedlad psykologisk behandling - Jämförelse med andra behandlingar vid psykiatriska syndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anxiety Disorders ; Depressive Disorder ; Obsessive-Compulsive Disorder ; Trauma and Stressor Related Disorders ; Stress Disorders, Post-Traumatic ; Phobia, Social ; Hypochondriasis ; Internet-Based Intervention ; Therapy, Computer-Assisted ; Cognitive Behavioral Therapy ; Psychotherapy, Psychodynamic ; Interpersonal Psychotherapy ; Psychotherapy ; Cost-Benefit Analysis ; Ethics, Medical ; Ångeststörningar ; Depressiv sjukdom ; Tvångssyndrom ; Trauma- och stressrelaterade störningar ; Posttraumatiskt stressyndrom ; Social fobi ; Hypokondri ; Internetbaserad intervention ; Datorstödd terapi ; Kognitiv beteendeterapi ; Psykodynamisk psykoterapi ; Interpersonell psykoterapi ; Psykoterapi ; Kostnads-nyttoanalys ; Medicinsk etik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agorafobi ; Andra specificerade förstämningssyndrom ; Anpassningsstörningar och reaktion på svår stress ; Andra ångestsyndrom ; Depressiv episod ; Dermatillomani (neurotiska exkoriationer) ; Dysmorfofobi ; Elektiv mutism ; Fobisk ångest i barndomen ; Fobiska syndrom ; Kroniska förstämningssyndrom ; Recidiverande depressioner ; Separationsångest i barndomen ; Social ångest i barndomen ; Trikotillomani ; Tvångssyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acceptance and Commitment Therapy (ACT) ; Behandling administrerad via internet ; Beteendeterapi ; Psykodynamisk psykoterapi (PDT) ; Kognitiv beteendeterapi (KBT) ; Kognitiv psykoterapi (KPT) ; Mindfulness ; Psykosocial behandling vid kris och trauma ; Systematisk psykologisk behandling, interpersonell (IPT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Internetförmedlad psykologisk behandling - Jämförelse med andra behandlingar vid psykiatriska syndrom. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2021. SBU Utvärderar 337. Available from: https://www.sbu.se/337.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hormonbehandling vid könsdysfori – barn och unga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av medicinska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/hormonbehandling-vid-konsdysfori/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har granskat det vetenskapliga underlaget för hormonbehandling, pubertetshämmande och könskonträr, av barn och unga med könsdyfori • Det vetenskapliga underlaget räcker inte för att bedöma effekter på könsdysfori, psykosociala förhållanden, kognitiv funktion, kroppsmått, kroppssammansättning eller ämnesomsättning. av pubertetshämmande eller könskonträr hormonbehandling hos barn och ungdomar med könsdysfori • Det finns ett visst stöd på gruppnivå för att pubertetshämmande hormonbehandling (GnRH) förlångsammar den benuppbyggnad som kan förväntas ske under den följande puberteten (låg tillförlitlighet) men att den vid starten av behandling uppnådda bentätheten bibehålls (låg tillförlitlighet). • Det finns ett visst stöd på gruppnivå för att ungdomar som fått pubertetshämmande hormonbehandling, under en följande könskonträr hormonbehandling med östrogen eller testosteron, återhämtar bentätheten (låg tillförlitlighet), men det går inte att avgöra om bentätheten på sikt kommer helt upp i nivå med unga i den omgivande befolkningen. • Det vetenskapliga underlaget räcker inte för att bedöma hur ofta ungdomar, efter det att psykologisk/psykiatrisk och medicinsk utredning har inletts på grund av psykosociala problem som har ansetts bero på könsdysfori, väljer att inte påbörja eller att frivilligt avbryta pubertetshämmande eller könskonträr hormonbehandling. Behov av uppföljning och forskning Sammanhållna data som beskriver förloppet för dem som söker för och får en könsdysforidiagnos i Sverige är önskvärda. Randomiserade studier av hormonbehandling vid könsdysfori saknas. Sådana studier är önskvärda men troligen svåra att utföra. De observationsstudier där man gjort mätningar före och efter start av behandling är vanligen analyserade på gruppnivå Det vore önskvärt att också förändringar hos de enskilda personerna analyseras liksom att man förutom medelvärden också visar fördelningen av värden i de studerade grupperna. Utgångspunkt i studierna bör vara pubertetsstadium (biologisk mognad) och inte enbart kronologisk ålder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hormone therapy, Hormonal treatment, Puberty suppression, Pubertal suppression, Cross-sex hormone therapy, GnRH, Transgender youth, Bone mass, Bone mineral density, Hormonbehandling, Pubertetshämmande behandling, Könskonträr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gender Dysphoria, Transgender Persons, Transsexualism, Puberty, Gonadotropin-Releasing Hormone, Estrogens, Testosterone, Treatment Outcome, Drug-Related Side Effects and Adverse Reactions, Bone Density, Child, Adolescent, Könsdysfori, Transpersoner, Transsexualism, Pubertet, Gonadotropinfrisättande hormone, Östrogener, Testosteron, Behandlingsresultat, Läkemedelsrelaterade biverkningar, Bentäthet, Barn, Ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kejsarsnitt på kvinnans önskemål – fördelar och nackdelar för kvinna och barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/kejsarsnitt-pa-kvinnans-onskemal--fordelar-och-nackdelar-for-kvinna-och-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Det finns risker för komplikationer efter både vaginal förlossning och efter kejsarsnitt, både på kort och lång sikt, för kvinnan såväl som för barnet. Om man även räknar in komplikationer som kan inträffa vid kvinnans efterkommande förlossningar, så är komplikationerna efter kejsarsnitt något fler och potentiellt allvarligare än efter vaginal förlossning. Allvarliga komplikationer är sällsynta. Kvinnorna och vårdpersonalen har skilda uppfattningar om kejsarsnitt utan medicinsk indikation och dessutom helt olika förväntningar på vad mötet dem emellan ska resultera i. Dessutom kvarstår skillnaderna i uppfattning mellan grupperna, även efter genomgångna graviditeter och förlossningar. Kejsarsnitt utan medicinsk indikation medför ökade sjukvårdskostnader för förlossnings och vård av somatiska komplikationer och det finns en viss risk för undanträngningseffekter av annan vård.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Complications, Childbirth, Delivery, Diabetes, Experiences, Economic evaluation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cesarean Section, Delivery: Obstetric, Parturition, Vaginal Birth after Cesarean
+Asthma, Celiac Disease, Crohn Disease, Ileus, Incisional Hernia, Inflammatory Bowel Diseases, Obesity, Placenta Diseases, Pelvic Floor Disorders, Respiration Disorders, Risk Assessment, Sepsis, Child, Infant, Mothers, Epidemiologic Studies, Incontinence, Mortality, Qualitative Research Födande, Förlossning, Kejsarsnitt, Vaginal förlossning efter kejsarsnitt, Andningsstörningar, Astma, Bäckenbottensjukdomar, Crohns sjukdom, Fetma, Glutenintolerans, Inflammatoriska tarmsjukdomar, Placentasjukdomar, Postoperativt bråck</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt med utvärdering av effekter samt hälsoekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/mat-vid-diabetes2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denna rapport utvärderar det vetenskapliga stödet avseende effekter av mat vid diabetes samt hälsoekonomiska och etiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kost, kostråd, diet, dieter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diabetes mellitus, diabetes gestational or glucose intolerance, hyperglycemia, Insulin Resistance, Diet: Diabetic: food, nutrition therapy, diet therapy: diabetes, Diabeteskost, Graviditetsdiabetes, Glukosintolerans, Hyperglykemi, Insulinresistens</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arbetsmiljöns betydelse för besvär och sjukdom i nacke, axlar, armar och händer</x:t>
   </x:si>
   <x:si>
     <x:t>349</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2018/747</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-besvar-och-sjukdom-i-nacke-axlar-armar-och-hander/</x:t>
   </x:si>
   <x:si>
     <x:t>Rapporten har systematiskt utvärderat samband mellan faktorer i arbetsmiljön och besvär eller sjukdom i nacke, axlar, armar och händer. Utvärderingen inkluderar alla typer av studerade arbetsmiljöfaktorer, som exempelvis fysiska, psykosociala och organisatoriska. Rapporten kompletterar en SBU-rapport från år 2012 och för att få en samlad bild av forskningsläget behöver läsaren beakta resultat från båda rapporterna.</x:t>
   </x:si>
   <x:si>
     <x:t>Arbete, Arbetsmiljö, Arbetsförhållanden, Nacke, Axlar, Armar</x:t>
   </x:si>
   <x:si>
     <x:t>Arm, Axilla, Elbow, Forearm, Hand, Fingers, Metacarpus, Neck, Shoulder, Ulnar Nerve, Upper Extremity, Wrist, Occupational Health, Occupational Diseases, Occupational Exposure, Women, Working, Work, Workplace, Shoulder Impingement Syndrome, Carpal Tunnel Syndrome, Fingrar, Hand, Nacke, Skuldra, Övre extremitet, Handled, Arbetsmiljö, Arbetarskydd, Arbetsplats, Yrkeshygien, Yrkessjukdomar,Yrkesmässig exponering, Yrkesarbetande kvinnor, Impingementsyndrom i skulder, Karpaltunnelsyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av extremt graviditetsillamående (hyperemesis gravidarum)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-extremt-graviditetsillamaende-hyperemesis-gravidarum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I denna rapport utvärderar SBU metoder för att behandla gravida med extremt graviditetsillamående – hyperemesis gravidarum (hyperemesis). Utvärderingen är ett regeringsuppdrag.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-chefer,beslutsfattare-politiker,profession,statligamyndigheter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insatser i vården vid långtidssjukskrivning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/insatser-i-varden-vid-langtidssjukskrivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har på uppdrag av regeringen utvärderat det vetenskapliga stödet för insatser i vården för vid långtidssjukskrivning. Utvärderingen utgår från vanliga diagnoser vid långtidssjukskrivning och redovisar sammanvägda resultat för olika kategorier av insatser. Rapporten omfattar även en analys av hälsoekonomiska och etiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insatser i vården vid långtidssjukskrivning. En systematisk översikt och utvärdering av medicinska, hälsoekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-chefer,beslutsfattare-politiker,forskare,profession,statligamyndigheter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sick Leave ; Return to Work ; Sjukfrånvaro ; Återgång till arbete</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physical and Rehabilitation Medicine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Insatser i vården vid långtidssjukskrivning: en systematisk översikt och utvärdering av medicinska, hälsoekonomiska och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 359. Available from: https://www.sbu.se/359.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utvärdering av att ta det första läkemedlet (mifepriston) utanför vårdinrättning vid medicinsk abort</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av medicinska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/utvardering-av-att-ta-det-forsta-lakemedlet-mifepriston-utanfor-vardinrattning-vid-medicinsk-abort/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har utvärderat det vetenskapliga stödet för att vid en medicinsk abort ta läkemedlet mifepriston i hemmet. Vi utvärderar om det påverkar abortbehandlingens effektivitet och säkerhet om läkemedlet tas hemma jämfört med på vårdinrättning. Vi utvärderar också kvinnors upplevelse av abortbehandlingen och praktiska konsekvenser av att kunna anpassa platsen och tiden för aborten. Rapporten innehåller även en diskussion om etiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utvärdering av att ta det första läkemedlet (mifepriston) utanför vårdinrättning vid medicinsk abort. En systematisk översikt och utvärdering av medicinska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abortifacient Agents, Nonsteroidal ; Abortifacient Agents, Steroidal ; Abortion, Induced ; Ambulatory Care Facilities ; Drug Therapy, Combination ; Mifepristone ; Misoprostol ; Outpatient Clinics, Hospital ; Pregnancy ; Self Administration ; Self-Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legal abort</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gemeprost ; mifepriston ; misoprostol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Användande av progesteronhämmare vid abort eller missfall ; Användande av prostaglandin eller prostaglandinanalog vid abort eller missfall ; Hemabort</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Utvärdering av att ta det första läkemedlet (mifepriston) utanför vårdinrättning vid medicinsk abort: en systematisk översikt och utvärdering av medicinska och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2023. SBU Utvärderar 363. Available from: https://www.sbu.se/363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förebygga självskadebeteende och suicidförsök hos barn och ungdomar – effekter av riktade interventioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/forebygga-sjalvskadebeteende-och-suicidforsok-hos-barn-och-ungdomar--effekter-av-riktade-interventioner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har utvärderat forskning om interventioner som syftar till att förebygga självskadebeteende och suicidförsök hos barn och ungdomar med förhöjd risk. Resultaten visar att dialektisk beteendeterapi för ungdomar (DBT-A) förebygger återfall i självskadebeteende, samt att internetförmedlad känsloregleringsterapi (IERITA) kan förebygga nya episoder av icke-suicidalt självskadebeteende.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förebygga självskadebeteende och suicidförsök hos barn och ungdomar – effekter av riktade interventioner. En systematisk översikt och utvärdering av medicinska, hälsoekonomiska och etiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suicide; Self-Injurious Behavior; Child Psychiatry; Adolescent Psychiatry; Dialectical Behavior Therapy; Självmord; Självdestruktivt beteende; Barnpsykiatri; Ungdomspsykiatri; Dialektisk beteendeterapi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suicidförsök i den egna sjukhistorien; Självdestruktivitet i den egna sjukhistorien; Medveten självskada eller simulering av fysiska eller psykiska symtom; Avsiktligt självdestruktiv handling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dialektisk beteendeterapi (DBT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychiatry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Förebygga självskadebeteende och suicidförsök hos barn och ungdomar – effekter av riktade interventioner. En systematisk översikt och utvärdering av medicinska, hälsoekonomiska och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2024. SBU Utvärderar 378. Available from: https://www.sbu.se/378.</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetsmiljöns betydelse för kroniskt obstruktiv lungsjukdom</x:t>
   </x:si>
   <x:si>
     <x:t>388</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SBU 2022/675       </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-kroniskt-obstruktiv-lungsjukdom/</x:t>
   </x:si>
   <x:si>
     <x:t>Rapporten har systematiskt utvärderat samband mellan faktorer i arbetsmiljön och KOL. I utvärderingen undersöks exponering för olika luftburna ämnen i arbetsmiljö och förekomst av kroniskt obstruktiv lungsjukdom (KOL). I rapporten redovisas sambanden för fem övergripande kategorier av exponeringar: oorganiskt damm, organiskt damm, ospecificerat damm, gaser och ångor samt bekämpningsmedel.</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetsmiljöns betydelse för kroniskt obstruktiv lungsjukdom. En systematisk översikt.</x:t>
   </x:si>
   <x:si>
     <x:t>arbetsmiljo</x:t>
   </x:si>
   <x:si>
     <x:t>statligamyndigheter</x:t>
   </x:si>
   <x:si>
     <x:t>Pulmonary Disease, Chronic Obstructive; Lung Diseases, Obstructive; Respiratory Function Tests; Occupational Diseases; Air Pollutants, Occupational; Occupational Exposure; Occupational Groups; Occupational Health; Work; Kroniskt obstruktiv lungsjukdom; Lungsjukdomar, obstruktiva; Respiratoriska funktionstester; Yrkessjukdomar; Luftförorenande ämnen, arbetsmiljö; Yrkesmässig exponering; Yrkesgrupper; Arbetshälsa; Arbete</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Kroniskt obstruktiv lungsjukdom [KOL]; Kroniska sjukliga tillstånd i lungorna orsakade av kemikalier, gaser, rök och ånga
 </x:t>
   </x:si>
   <x:si>
     <x:t>Andningsfunktioner</x:t>
   </x:si>
   <x:si>
     <x:t>Allergi och immunologi; Lungmedicin; Miljömedicin</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SBU. Arbetsmiljöns betydelse för kroniskt obstruktiv lungsjukdom: en systematisk översikt. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 388. Available from: https://www.sbu.se/388 </x:t>
   </x:si>
   <x:si>
-    <x:t>Insatser i vården vid långtidssjukskrivning</x:t>
-[...177 lines deleted...]
-    <x:t>beslutsfattare-chefer,beslutsfattare-politiker,profession,statligamyndigheter</x:t>
+    <x:t>Diagnostik av äggstockscancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk översikt och utvärdering av medicinska, etiska och hälsoekonomiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/diagnostik-vid--aggstockscancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har i en systematisk översikt sammanställt studier om sex olika algoritmer. Syftet är att utvärdera metodernas diagnostiska tillförlitlighet vid misstanke om äggstockscancer hos kvinnor före, under och efter klimakteriet. Rapporten belyser även etiska och hälsoekonomiska aspekter. Projektet har genomförts inom ramen för ett övergripande uppdrag från regeringen med att ta fram kunskapsunderlag inom området kvinnohälsa.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnostik av äggstockscancer. Tillförlitlighet för algoritmbaserad diagnostik vid misstanke om äggstockscancer. Systematisk översikt och utvärdering av medicinska, etiska och hälsoekonomiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ovarian Neoplasms; Adnexal Diseases; Fallopian Tube Neoplasms; Pelvic Neoplasms; Algorithms; Ultrasonography; Diagnostic Techniques and Procedures; Äggstockstumörer; Adnexasjukdomar; Äggledartumörer; Bäckentumörer; Algoritmer; Ultraljudsundersökning; Diagnostiska tekniker och metoder </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malign tumör i äggstock; Malign tumör i äggledare; Ospecificerad lokalisation av malign tumör i peritoneum; Sekundär malign tumör (metastas) i retroperitonealrummet och peritoneum; Malign tumör i bäckenet; Malign tumör i buken; Tumör av osäker eller okänd natur i ovarium</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Diagnostiska åtgärder på kvinnliga könsorgan; Annan diagnostisk åtgärd på kvinnliga könsorgan 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Diagnostik av äggstockscancer. Tillförlitlighet för algoritmbaserad diagnostik vid misstanke om äggstockscancer: systematisk översikt och utvärdering av medicinska, etiska och hälsoekonomiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 395. Available from: https://www.sbu.se/395.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Interventioner för att förstärka familjehemsvården </x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av hälsorelaterade, sociala och hälsoekonomiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/interventioner-for-att-forstarka-familjehemsvarden2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjehemsvård är den dominerande placeringsformen i Sverige, särskilt för yngre barn. Tidigare forskning har visat att barn som placeras är en särskilt utsatt grupp med svårigheter inom flera livsområden. För barn med särskilt omfattande behov kan det krävas mer kvalificerade insatser där familjehemmen får extra utbildning, stöd och handledning för att möta barnens behov. Ibland behöver även barnen särskilt stöd. Rapportens syfte är att öka kunskapen om interventioner för att förstärka familjehemsvården. Rapporten är en redovisning av ett gemensamt regeringsuppdrag till SBU och Socialstyrelsen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interventioner för att förstärka familjehemsvården. En systematisk översikt och utvärdering av hälsorelaterade, sociala och hälsoekonomiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med,oversikter,ekonomisk_analys,aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foster Home Care ; Child, Foster ; Fosterhemsvård ; Fosterbarn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avflyttning från hemmet under barndomen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjehem ; Familjehem för barn och ungdomar (LSS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Interventioner för att förstärka familjehemsvården. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2026. SBU Utvärderar 408. Available from: https://www.sbu.se/408</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -4632,11813 +4632,11813 @@
         <x:v>30</x:v>
       </x:c>
       <x:c r="AG1" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="AH1" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="AI1" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="AJ1" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="AK1" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="AL1" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:38">
       <x:c r="A2" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="B2" s="0" t="s">
+      <x:c r="C2" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C2" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D2" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E2" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>43</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="K2" s="2">
+        <x:v>40863</x:v>
       </x:c>
       <x:c r="M2" s="2">
-        <x:v>44518</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>40863</x:v>
       </x:c>
       <x:c r="AL2" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:38">
       <x:c r="A3" s="0" t="s">
-        <x:v>54</x:v>
-[...2 lines deleted...]
-        <x:v>55</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>60</x:v>
-[...4 lines deleted...]
-      <x:c r="J3" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
+      <x:c r="K3" s="2">
+        <x:v>42089</x:v>
+      </x:c>
       <x:c r="M3" s="2">
-        <x:v>44518</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>42089</x:v>
       </x:c>
       <x:c r="AL3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:38">
       <x:c r="A4" s="0" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-        <x:v>64</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>68</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K4" s="2">
-        <x:v>44686</x:v>
+        <x:v>38412</x:v>
       </x:c>
       <x:c r="M4" s="2">
-        <x:v>44686</x:v>
-[...62 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>38412</x:v>
       </x:c>
       <x:c r="AL4" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:38">
       <x:c r="A5" s="0" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-        <x:v>83</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>85</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K5" s="2">
-        <x:v>44836</x:v>
+        <x:v>41614</x:v>
       </x:c>
       <x:c r="M5" s="2">
-        <x:v>44836</x:v>
-[...53 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>41614</x:v>
       </x:c>
       <x:c r="AL5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:38">
       <x:c r="A6" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K6" s="2">
-        <x:v>45261</x:v>
+        <x:v>41891</x:v>
       </x:c>
       <x:c r="M6" s="2">
-        <x:v>45261</x:v>
-[...53 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>41891</x:v>
       </x:c>
       <x:c r="AL6" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:38">
       <x:c r="A7" s="0" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K7" s="2">
-        <x:v>45350</x:v>
+        <x:v>41255</x:v>
       </x:c>
       <x:c r="M7" s="2">
-        <x:v>45350</x:v>
+        <x:v>41255</x:v>
       </x:c>
       <x:c r="N7" s="2">
-        <x:v>46081</x:v>
-[...47 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>41983</x:v>
       </x:c>
       <x:c r="AL7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:38">
       <x:c r="A8" s="0" t="s">
-        <x:v>111</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s"/>
       <x:c r="D8" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>114</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="K8" s="2">
+        <x:v>36860</x:v>
       </x:c>
       <x:c r="M8" s="2">
-        <x:v>45803</x:v>
-[...65 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>36860</x:v>
       </x:c>
       <x:c r="AL8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:38">
       <x:c r="A9" s="0" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s"/>
       <x:c r="D9" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K9" s="2">
-        <x:v>40863</x:v>
+        <x:v>36327</x:v>
+      </x:c>
+      <x:c r="L9" s="2">
+        <x:v>36618</x:v>
       </x:c>
       <x:c r="M9" s="2">
-        <x:v>40863</x:v>
+        <x:v>36327</x:v>
       </x:c>
       <x:c r="AL9" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:38">
       <x:c r="A10" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>136</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K10" s="2">
-        <x:v>42089</x:v>
+        <x:v>40233</x:v>
       </x:c>
       <x:c r="M10" s="2">
-        <x:v>42089</x:v>
+        <x:v>40233</x:v>
       </x:c>
       <x:c r="AL10" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:38">
       <x:c r="A11" s="0" t="s">
-        <x:v>137</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s"/>
       <x:c r="D11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K11" s="2">
-        <x:v>38412</x:v>
+        <x:v>37676</x:v>
       </x:c>
       <x:c r="M11" s="2">
-        <x:v>38412</x:v>
+        <x:v>37676</x:v>
       </x:c>
       <x:c r="AL11" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:38">
       <x:c r="A12" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>143</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K12" s="2">
-        <x:v>41614</x:v>
+        <x:v>40667</x:v>
       </x:c>
       <x:c r="M12" s="2">
-        <x:v>41614</x:v>
+        <x:v>40667</x:v>
       </x:c>
       <x:c r="AL12" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:38">
       <x:c r="A13" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K13" s="2">
-        <x:v>41891</x:v>
+        <x:v>39253</x:v>
       </x:c>
       <x:c r="M13" s="2">
-        <x:v>41891</x:v>
+        <x:v>39253</x:v>
       </x:c>
       <x:c r="AL13" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:38">
       <x:c r="A14" s="0" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="C14" s="1" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K14" s="2">
-        <x:v>36860</x:v>
+        <x:v>40149</x:v>
       </x:c>
       <x:c r="M14" s="2">
-        <x:v>36860</x:v>
+        <x:v>40149</x:v>
       </x:c>
       <x:c r="AL14" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:38">
       <x:c r="A15" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s"/>
       <x:c r="D15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K15" s="2">
-        <x:v>36327</x:v>
-[...2 lines deleted...]
-        <x:v>36618</x:v>
+        <x:v>38300</x:v>
       </x:c>
       <x:c r="M15" s="2">
-        <x:v>36327</x:v>
+        <x:v>38300</x:v>
       </x:c>
       <x:c r="AL15" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:38">
       <x:c r="A16" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K16" s="2">
-        <x:v>40233</x:v>
+        <x:v>38650</x:v>
       </x:c>
       <x:c r="M16" s="2">
-        <x:v>40233</x:v>
+        <x:v>38650</x:v>
       </x:c>
       <x:c r="AL16" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:38">
       <x:c r="A17" s="0" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="C17" s="1" t="s"/>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K17" s="2">
-        <x:v>37676</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="M17" s="2">
-        <x:v>37676</x:v>
+        <x:v>39582</x:v>
+      </x:c>
+      <x:c r="N17" s="2">
+        <x:v>40312</x:v>
       </x:c>
       <x:c r="AL17" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:38">
       <x:c r="A18" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K18" s="2">
-        <x:v>39253</x:v>
+        <x:v>42276</x:v>
       </x:c>
       <x:c r="M18" s="2">
-        <x:v>39253</x:v>
+        <x:v>42278</x:v>
+      </x:c>
+      <x:c r="N18" s="2">
+        <x:v>43009</x:v>
       </x:c>
       <x:c r="AL18" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:38">
       <x:c r="A19" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s"/>
       <x:c r="D19" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K19" s="2">
-        <x:v>38300</x:v>
+        <x:v>36997</x:v>
       </x:c>
       <x:c r="M19" s="2">
-        <x:v>38300</x:v>
+        <x:v>36997</x:v>
       </x:c>
       <x:c r="AL19" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:38">
       <x:c r="A20" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J20" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K20" s="2">
-        <x:v>38650</x:v>
+        <x:v>42243</x:v>
       </x:c>
       <x:c r="M20" s="2">
-        <x:v>38650</x:v>
+        <x:v>42248</x:v>
+      </x:c>
+      <x:c r="N20" s="2">
+        <x:v>42979</x:v>
+      </x:c>
+      <x:c r="AD20" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE20" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF20" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG20" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH20" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI20" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ20" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK20" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL20" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:38">
       <x:c r="A21" s="0" t="s">
-        <x:v>165</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s"/>
       <x:c r="D21" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K21" s="2">
-        <x:v>39582</x:v>
+        <x:v>36401</x:v>
+      </x:c>
+      <x:c r="L21" s="2">
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="M21" s="2">
-        <x:v>39582</x:v>
-[...2 lines deleted...]
-        <x:v>40312</x:v>
+        <x:v>36401</x:v>
       </x:c>
       <x:c r="AL21" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:38">
       <x:c r="A22" s="0" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s"/>
       <x:c r="D22" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>171</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K22" s="2">
-        <x:v>42276</x:v>
+        <x:v>37312</x:v>
       </x:c>
       <x:c r="M22" s="2">
-        <x:v>42278</x:v>
-[...2 lines deleted...]
-        <x:v>43009</x:v>
+        <x:v>37312</x:v>
       </x:c>
       <x:c r="AL22" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:38">
       <x:c r="A23" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s"/>
       <x:c r="D23" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K23" s="2">
-        <x:v>36997</x:v>
+        <x:v>36947</x:v>
       </x:c>
       <x:c r="M23" s="2">
-        <x:v>36997</x:v>
+        <x:v>36947</x:v>
       </x:c>
       <x:c r="AL23" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:38">
       <x:c r="A24" s="0" t="s">
-        <x:v>176</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s"/>
       <x:c r="D24" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>179</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K24" s="2">
-        <x:v>42243</x:v>
+        <x:v>36969</x:v>
       </x:c>
       <x:c r="M24" s="2">
-        <x:v>42248</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>36969</x:v>
       </x:c>
       <x:c r="AL24" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:38">
       <x:c r="A25" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s"/>
       <x:c r="D25" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K25" s="2">
-        <x:v>36401</x:v>
+        <x:v>36332</x:v>
       </x:c>
       <x:c r="L25" s="2">
-        <x:v>37528</x:v>
+        <x:v>37243</x:v>
       </x:c>
       <x:c r="M25" s="2">
-        <x:v>36401</x:v>
+        <x:v>36332</x:v>
       </x:c>
       <x:c r="AL25" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:38">
       <x:c r="A26" s="0" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="1" t="s"/>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K26" s="2">
-        <x:v>37312</x:v>
+        <x:v>37670</x:v>
+      </x:c>
+      <x:c r="L26" s="2">
+        <x:v>38986</x:v>
       </x:c>
       <x:c r="M26" s="2">
-        <x:v>37312</x:v>
+        <x:v>37670</x:v>
       </x:c>
       <x:c r="AL26" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:38">
       <x:c r="A27" s="0" t="s">
-        <x:v>186</x:v>
-[...1 lines deleted...]
-      <x:c r="C27" s="1" t="s"/>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K27" s="2">
-        <x:v>36947</x:v>
+        <x:v>38874</x:v>
       </x:c>
       <x:c r="M27" s="2">
-        <x:v>36947</x:v>
+        <x:v>38874</x:v>
       </x:c>
       <x:c r="AL27" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:38">
       <x:c r="A28" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s"/>
       <x:c r="D28" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K28" s="2">
-        <x:v>36969</x:v>
+        <x:v>36921</x:v>
+      </x:c>
+      <x:c r="L28" s="2">
+        <x:v>37644</x:v>
       </x:c>
       <x:c r="M28" s="2">
-        <x:v>36969</x:v>
+        <x:v>36921</x:v>
+      </x:c>
+      <x:c r="N28" s="2">
+        <x:v>37651</x:v>
+      </x:c>
+      <x:c r="AD28" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE28" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF28" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG28" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH28" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI28" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ28" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK28" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL28" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:38">
       <x:c r="A29" s="0" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="C29" s="1" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K29" s="2">
-        <x:v>36332</x:v>
-[...2 lines deleted...]
-        <x:v>37243</x:v>
+        <x:v>40527</x:v>
       </x:c>
       <x:c r="M29" s="2">
-        <x:v>36332</x:v>
+        <x:v>40527</x:v>
       </x:c>
       <x:c r="AL29" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:38">
       <x:c r="A30" s="0" t="s">
-        <x:v>192</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s"/>
       <x:c r="D30" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K30" s="2">
-        <x:v>37670</x:v>
-[...2 lines deleted...]
-        <x:v>38986</x:v>
+        <x:v>36860</x:v>
       </x:c>
       <x:c r="M30" s="2">
-        <x:v>37670</x:v>
+        <x:v>36860</x:v>
       </x:c>
       <x:c r="AL30" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:38">
       <x:c r="A31" s="0" t="s">
-        <x:v>195</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s"/>
       <x:c r="D31" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K31" s="2">
-        <x:v>38874</x:v>
+        <x:v>36692</x:v>
+      </x:c>
+      <x:c r="L31" s="2">
+        <x:v>37194</x:v>
       </x:c>
       <x:c r="M31" s="2">
-        <x:v>38874</x:v>
+        <x:v>36692</x:v>
       </x:c>
       <x:c r="AL31" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:38">
       <x:c r="A32" s="0" t="s">
-        <x:v>198</x:v>
-[...1 lines deleted...]
-      <x:c r="C32" s="1" t="s"/>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H32" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="I32" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J32" s="0" t="s">
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K32" s="2">
-        <x:v>36921</x:v>
-[...2 lines deleted...]
-        <x:v>37644</x:v>
+        <x:v>41569</x:v>
       </x:c>
       <x:c r="M32" s="2">
-        <x:v>36921</x:v>
+        <x:v>41569</x:v>
       </x:c>
       <x:c r="N32" s="2">
-        <x:v>37651</x:v>
-[...23 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>42293</x:v>
       </x:c>
       <x:c r="AL32" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:38">
       <x:c r="A33" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K33" s="2">
-        <x:v>40527</x:v>
+        <x:v>39869</x:v>
       </x:c>
       <x:c r="M33" s="2">
-        <x:v>40527</x:v>
+        <x:v>39869</x:v>
+      </x:c>
+      <x:c r="N33" s="2">
+        <x:v>40599</x:v>
       </x:c>
       <x:c r="AL33" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:38">
       <x:c r="A34" s="0" t="s">
-        <x:v>203</x:v>
-[...1 lines deleted...]
-      <x:c r="C34" s="1" t="s"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K34" s="2">
-        <x:v>36860</x:v>
+        <x:v>39960</x:v>
       </x:c>
       <x:c r="M34" s="2">
-        <x:v>36860</x:v>
+        <x:v>39960</x:v>
       </x:c>
       <x:c r="AL34" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:38">
       <x:c r="A35" s="0" t="s">
-        <x:v>205</x:v>
-[...1 lines deleted...]
-      <x:c r="C35" s="1" t="s"/>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="I35" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K35" s="2">
-        <x:v>36692</x:v>
-[...2 lines deleted...]
-        <x:v>37194</x:v>
+        <x:v>41779</x:v>
       </x:c>
       <x:c r="M35" s="2">
-        <x:v>36692</x:v>
+        <x:v>41779</x:v>
+      </x:c>
+      <x:c r="N35" s="2">
+        <x:v>42498</x:v>
       </x:c>
       <x:c r="AL35" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:38">
       <x:c r="A36" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>210</x:v>
-[...8 lines deleted...]
-        <x:v>213</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K36" s="2">
-        <x:v>41569</x:v>
+        <x:v>39953</x:v>
       </x:c>
       <x:c r="M36" s="2">
-        <x:v>41569</x:v>
-[...2 lines deleted...]
-        <x:v>42293</x:v>
+        <x:v>39953</x:v>
       </x:c>
       <x:c r="AL36" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:38">
       <x:c r="A37" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K37" s="2">
-        <x:v>39869</x:v>
+        <x:v>38062</x:v>
+      </x:c>
+      <x:c r="L37" s="2">
+        <x:v>41991</x:v>
       </x:c>
       <x:c r="M37" s="2">
-        <x:v>39869</x:v>
-[...2 lines deleted...]
-        <x:v>40599</x:v>
+        <x:v>38062</x:v>
       </x:c>
       <x:c r="AL37" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:38">
       <x:c r="A38" s="0" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s"/>
       <x:c r="D38" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K38" s="2">
-        <x:v>39960</x:v>
+        <x:v>36608</x:v>
       </x:c>
       <x:c r="M38" s="2">
-        <x:v>39960</x:v>
+        <x:v>36608</x:v>
       </x:c>
       <x:c r="AL38" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:38">
       <x:c r="A39" s="0" t="s">
-        <x:v>220</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s"/>
       <x:c r="D39" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>223</x:v>
-[...8 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K39" s="2">
-        <x:v>41779</x:v>
+        <x:v>37494</x:v>
       </x:c>
       <x:c r="M39" s="2">
-        <x:v>41779</x:v>
-[...2 lines deleted...]
-        <x:v>42498</x:v>
+        <x:v>37494</x:v>
       </x:c>
       <x:c r="AL39" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:38">
       <x:c r="A40" s="0" t="s">
-        <x:v>227</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s"/>
       <x:c r="D40" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K40" s="2">
-        <x:v>39953</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="M40" s="2">
-        <x:v>39953</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="AL40" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:38">
       <x:c r="A41" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K41" s="2">
-        <x:v>38062</x:v>
+        <x:v>38372</x:v>
       </x:c>
       <x:c r="L41" s="2">
-        <x:v>41991</x:v>
+        <x:v>38985</x:v>
       </x:c>
       <x:c r="M41" s="2">
-        <x:v>38062</x:v>
+        <x:v>38372</x:v>
       </x:c>
       <x:c r="AL41" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:38">
       <x:c r="A42" s="0" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="C42" s="1" t="s"/>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K42" s="2">
-        <x:v>36608</x:v>
+        <x:v>38517</x:v>
       </x:c>
       <x:c r="M42" s="2">
-        <x:v>36608</x:v>
+        <x:v>38517</x:v>
       </x:c>
       <x:c r="AL42" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:38">
       <x:c r="A43" s="0" t="s">
-        <x:v>235</x:v>
-[...1 lines deleted...]
-      <x:c r="C43" s="1" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K43" s="2">
-        <x:v>37494</x:v>
+        <x:v>39042</x:v>
       </x:c>
       <x:c r="M43" s="2">
-        <x:v>37494</x:v>
+        <x:v>39042</x:v>
       </x:c>
       <x:c r="AL43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:38">
       <x:c r="A44" s="0" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="C44" s="1" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K44" s="2">
-        <x:v>37382</x:v>
+        <x:v>39420</x:v>
       </x:c>
       <x:c r="M44" s="2">
-        <x:v>37382</x:v>
+        <x:v>39420</x:v>
       </x:c>
       <x:c r="AL44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:38">
       <x:c r="A45" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K45" s="2">
-        <x:v>38372</x:v>
+        <x:v>37936</x:v>
       </x:c>
       <x:c r="L45" s="2">
-        <x:v>38985</x:v>
+        <x:v>39182</x:v>
       </x:c>
       <x:c r="M45" s="2">
-        <x:v>38372</x:v>
+        <x:v>37936</x:v>
       </x:c>
       <x:c r="AL45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:38">
       <x:c r="A46" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K46" s="2">
-        <x:v>38517</x:v>
+        <x:v>40842</x:v>
       </x:c>
       <x:c r="M46" s="2">
-        <x:v>38517</x:v>
+        <x:v>40842</x:v>
       </x:c>
       <x:c r="AL46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:38">
       <x:c r="A47" s="0" t="s">
-        <x:v>245</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s"/>
       <x:c r="D47" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K47" s="2">
-        <x:v>39042</x:v>
+        <x:v>37922</x:v>
+      </x:c>
+      <x:c r="L47" s="2">
+        <x:v>38160</x:v>
       </x:c>
       <x:c r="M47" s="2">
-        <x:v>39042</x:v>
+        <x:v>37922</x:v>
       </x:c>
       <x:c r="AL47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:38">
       <x:c r="A48" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H48" s="0" t="s">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K48" s="2">
-        <x:v>39420</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="M48" s="2">
-        <x:v>39420</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="AL48" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:38">
       <x:c r="A49" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K49" s="2">
-        <x:v>37936</x:v>
+        <x:v>37972</x:v>
       </x:c>
       <x:c r="L49" s="2">
-        <x:v>39182</x:v>
+        <x:v>39708</x:v>
       </x:c>
       <x:c r="M49" s="2">
-        <x:v>37936</x:v>
+        <x:v>37972</x:v>
       </x:c>
       <x:c r="AL49" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:38">
       <x:c r="A50" s="0" t="s">
-        <x:v>254</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s"/>
       <x:c r="D50" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K50" s="2">
-        <x:v>40842</x:v>
+        <x:v>36626</x:v>
+      </x:c>
+      <x:c r="L50" s="2">
+        <x:v>37340</x:v>
       </x:c>
       <x:c r="M50" s="2">
-        <x:v>40842</x:v>
+        <x:v>36626</x:v>
       </x:c>
       <x:c r="AL50" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:38">
       <x:c r="A51" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s"/>
       <x:c r="D51" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K51" s="2">
-        <x:v>37922</x:v>
+        <x:v>36682</x:v>
       </x:c>
       <x:c r="L51" s="2">
-        <x:v>38160</x:v>
+        <x:v>37424</x:v>
       </x:c>
       <x:c r="M51" s="2">
-        <x:v>37922</x:v>
+        <x:v>36682</x:v>
       </x:c>
       <x:c r="AL51" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:38">
       <x:c r="A52" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>262</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K52" s="2">
-        <x:v>38504</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="M52" s="2">
-        <x:v>38504</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="AL52" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:38">
       <x:c r="A53" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>266</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K53" s="2">
-        <x:v>37972</x:v>
-[...2 lines deleted...]
-        <x:v>39708</x:v>
+        <x:v>39435</x:v>
       </x:c>
       <x:c r="M53" s="2">
-        <x:v>37972</x:v>
+        <x:v>39435</x:v>
       </x:c>
       <x:c r="AL53" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:38">
       <x:c r="A54" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s"/>
       <x:c r="D54" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K54" s="2">
-        <x:v>36626</x:v>
-[...2 lines deleted...]
-        <x:v>37340</x:v>
+        <x:v>37165</x:v>
       </x:c>
       <x:c r="M54" s="2">
-        <x:v>36626</x:v>
+        <x:v>37165</x:v>
       </x:c>
       <x:c r="AL54" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:38">
       <x:c r="A55" s="0" t="s">
-        <x:v>269</x:v>
-[...1 lines deleted...]
-      <x:c r="C55" s="1" t="s"/>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K55" s="2">
-        <x:v>36682</x:v>
-[...2 lines deleted...]
-        <x:v>37424</x:v>
+        <x:v>38762</x:v>
       </x:c>
       <x:c r="M55" s="2">
-        <x:v>36682</x:v>
+        <x:v>38762</x:v>
       </x:c>
       <x:c r="AL55" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:38">
       <x:c r="A56" s="0" t="s">
-        <x:v>271</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s"/>
       <x:c r="D56" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K56" s="2">
-        <x:v>39435</x:v>
+        <x:v>37508</x:v>
       </x:c>
       <x:c r="M56" s="2">
-        <x:v>39435</x:v>
+        <x:v>37508</x:v>
       </x:c>
       <x:c r="AL56" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:38">
       <x:c r="A57" s="0" t="s">
-        <x:v>274</x:v>
-[...1 lines deleted...]
-      <x:c r="C57" s="1" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K57" s="2">
-        <x:v>37165</x:v>
+        <x:v>40345</x:v>
       </x:c>
       <x:c r="M57" s="2">
-        <x:v>37165</x:v>
+        <x:v>40345</x:v>
       </x:c>
       <x:c r="AL57" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:38">
       <x:c r="A58" s="0" t="s">
-        <x:v>276</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s"/>
       <x:c r="D58" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K58" s="2">
-        <x:v>38762</x:v>
+        <x:v>36062</x:v>
+      </x:c>
+      <x:c r="L58" s="2">
+        <x:v>37908</x:v>
       </x:c>
       <x:c r="M58" s="2">
-        <x:v>38762</x:v>
+        <x:v>36062</x:v>
       </x:c>
       <x:c r="AL58" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:38">
       <x:c r="A59" s="0" t="s">
-        <x:v>279</x:v>
-[...1 lines deleted...]
-      <x:c r="C59" s="1" t="s"/>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="I59" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J59" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K59" s="2">
-        <x:v>37508</x:v>
+        <x:v>41346</x:v>
       </x:c>
       <x:c r="M59" s="2">
-        <x:v>37508</x:v>
+        <x:v>41346</x:v>
+      </x:c>
+      <x:c r="N59" s="2">
+        <x:v>42076</x:v>
       </x:c>
       <x:c r="AL59" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:38">
       <x:c r="A60" s="0" t="s">
-        <x:v>281</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s"/>
       <x:c r="D60" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K60" s="2">
-        <x:v>40345</x:v>
+        <x:v>35925</x:v>
+      </x:c>
+      <x:c r="L60" s="2">
+        <x:v>37945</x:v>
       </x:c>
       <x:c r="M60" s="2">
-        <x:v>40345</x:v>
+        <x:v>35925</x:v>
       </x:c>
       <x:c r="AL60" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:38">
       <x:c r="A61" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s"/>
       <x:c r="D61" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K61" s="2">
-        <x:v>36062</x:v>
-[...2 lines deleted...]
-        <x:v>37908</x:v>
+        <x:v>37634</x:v>
       </x:c>
       <x:c r="M61" s="2">
-        <x:v>36062</x:v>
+        <x:v>37634</x:v>
       </x:c>
       <x:c r="AL61" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:38">
       <x:c r="A62" s="0" t="s">
-        <x:v>286</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s"/>
       <x:c r="D62" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>289</x:v>
-[...8 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K62" s="2">
-        <x:v>41346</x:v>
+        <x:v>36557</x:v>
+      </x:c>
+      <x:c r="L62" s="2">
+        <x:v>37966</x:v>
       </x:c>
       <x:c r="M62" s="2">
-        <x:v>41346</x:v>
-[...2 lines deleted...]
-        <x:v>42076</x:v>
+        <x:v>36557</x:v>
       </x:c>
       <x:c r="AL62" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:38">
       <x:c r="A63" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s"/>
       <x:c r="D63" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K63" s="2">
-        <x:v>35925</x:v>
-[...2 lines deleted...]
-        <x:v>37945</x:v>
+        <x:v>37354</x:v>
       </x:c>
       <x:c r="M63" s="2">
-        <x:v>35925</x:v>
+        <x:v>37354</x:v>
       </x:c>
       <x:c r="AL63" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:38">
       <x:c r="A64" s="0" t="s">
-        <x:v>294</x:v>
-[...1 lines deleted...]
-      <x:c r="C64" s="1" t="s"/>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K64" s="2">
-        <x:v>37634</x:v>
+        <x:v>40485</x:v>
       </x:c>
       <x:c r="M64" s="2">
-        <x:v>37634</x:v>
+        <x:v>40485</x:v>
       </x:c>
       <x:c r="AL64" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:38">
       <x:c r="A65" s="0" t="s">
-        <x:v>296</x:v>
-[...1 lines deleted...]
-      <x:c r="C65" s="1" t="s"/>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="I65" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="J65" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K65" s="2">
-        <x:v>36557</x:v>
+        <x:v>42317</x:v>
       </x:c>
       <x:c r="L65" s="2">
-        <x:v>37966</x:v>
+        <x:v>42467</x:v>
       </x:c>
       <x:c r="M65" s="2">
-        <x:v>36557</x:v>
+        <x:v>42319</x:v>
+      </x:c>
+      <x:c r="N65" s="2">
+        <x:v>43050</x:v>
+      </x:c>
+      <x:c r="AD65" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE65" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF65" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG65" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH65" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI65" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ65" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK65" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL65" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:38">
       <x:c r="A66" s="0" t="s">
-        <x:v>298</x:v>
-[...1 lines deleted...]
-      <x:c r="C66" s="1" t="s"/>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H66" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="I66" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="J66" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K66" s="2">
-        <x:v>37354</x:v>
+        <x:v>42262</x:v>
       </x:c>
       <x:c r="M66" s="2">
-        <x:v>37354</x:v>
+        <x:v>42270</x:v>
+      </x:c>
+      <x:c r="N66" s="2">
+        <x:v>43001</x:v>
       </x:c>
       <x:c r="AL66" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:38">
       <x:c r="A67" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="I67" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="J67" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K67" s="2">
-        <x:v>40485</x:v>
+        <x:v>42232</x:v>
       </x:c>
       <x:c r="M67" s="2">
-        <x:v>40485</x:v>
+        <x:v>42242</x:v>
+      </x:c>
+      <x:c r="N67" s="2">
+        <x:v>42973</x:v>
+      </x:c>
+      <x:c r="AD67" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE67" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF67" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG67" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH67" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI67" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ67" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK67" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL67" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:38">
       <x:c r="A68" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>306</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K68" s="2">
-        <x:v>42317</x:v>
-[...2 lines deleted...]
-        <x:v>42467</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="M68" s="2">
-        <x:v>42319</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="N68" s="2">
-        <x:v>43050</x:v>
+        <x:v>42901</x:v>
       </x:c>
       <x:c r="AD68" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE68" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF68" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG68" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH68" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI68" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ68" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK68" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL68" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:38">
       <x:c r="A69" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>312</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K69" s="2">
-        <x:v>42262</x:v>
+        <x:v>41660</x:v>
       </x:c>
       <x:c r="M69" s="2">
-        <x:v>42270</x:v>
-[...2 lines deleted...]
-        <x:v>43001</x:v>
+        <x:v>41660</x:v>
       </x:c>
       <x:c r="AL69" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:38">
       <x:c r="A70" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K70" s="2">
-        <x:v>42170</x:v>
+        <x:v>41653</x:v>
       </x:c>
       <x:c r="M70" s="2">
-        <x:v>42170</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>41653</x:v>
       </x:c>
       <x:c r="AL70" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:38">
       <x:c r="A71" s="0" t="s">
-        <x:v>318</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s"/>
       <x:c r="D71" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K71" s="2">
-        <x:v>41660</x:v>
+        <x:v>41394</x:v>
       </x:c>
       <x:c r="M71" s="2">
-        <x:v>41660</x:v>
+        <x:v>41394</x:v>
       </x:c>
       <x:c r="AL71" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:38">
       <x:c r="A72" s="0" t="s">
-        <x:v>321</x:v>
-[...1 lines deleted...]
-      <x:c r="C72" s="1" t="s"/>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K72" s="2">
-        <x:v>41394</x:v>
+        <x:v>41668</x:v>
       </x:c>
       <x:c r="M72" s="2">
-        <x:v>41394</x:v>
+        <x:v>41668</x:v>
       </x:c>
       <x:c r="AL72" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:38">
       <x:c r="A73" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K73" s="2">
-        <x:v>41693</x:v>
+        <x:v>41650</x:v>
       </x:c>
       <x:c r="M73" s="2">
-        <x:v>41693</x:v>
+        <x:v>41650</x:v>
       </x:c>
       <x:c r="AL73" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:38">
       <x:c r="A74" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K74" s="2">
-        <x:v>41259</x:v>
+        <x:v>41693</x:v>
       </x:c>
       <x:c r="M74" s="2">
-        <x:v>41259</x:v>
+        <x:v>41693</x:v>
       </x:c>
       <x:c r="AL74" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:38">
       <x:c r="A75" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="G75" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K75" s="2">
-        <x:v>41942</x:v>
-[...2 lines deleted...]
-        <x:v>42131</x:v>
+        <x:v>41259</x:v>
       </x:c>
       <x:c r="M75" s="2">
-        <x:v>41942</x:v>
+        <x:v>41259</x:v>
       </x:c>
       <x:c r="AL75" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:38">
       <x:c r="A76" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>335</x:v>
-[...2 lines deleted...]
-        <x:v>131</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K76" s="2">
-        <x:v>41864</x:v>
+        <x:v>41942</x:v>
+      </x:c>
+      <x:c r="L76" s="2">
+        <x:v>42131</x:v>
       </x:c>
       <x:c r="M76" s="2">
-        <x:v>41864</x:v>
+        <x:v>41942</x:v>
       </x:c>
       <x:c r="AL76" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:38">
       <x:c r="A77" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K77" s="2">
-        <x:v>41540</x:v>
+        <x:v>42033</x:v>
       </x:c>
       <x:c r="M77" s="2">
-        <x:v>41540</x:v>
+        <x:v>42033</x:v>
       </x:c>
       <x:c r="N77" s="2">
-        <x:v>42270</x:v>
-[...23 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>42764</x:v>
       </x:c>
       <x:c r="AL77" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:38">
       <x:c r="A78" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>346</x:v>
-[...5 lines deleted...]
-        <x:v>342</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K78" s="2">
-        <x:v>41248</x:v>
+        <x:v>41969</x:v>
       </x:c>
       <x:c r="M78" s="2">
-        <x:v>41248</x:v>
-[...2 lines deleted...]
-        <x:v>41977</x:v>
+        <x:v>41969</x:v>
       </x:c>
       <x:c r="AL78" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:38">
       <x:c r="A79" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>351</x:v>
-[...8 lines deleted...]
-        <x:v>342</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K79" s="2">
-        <x:v>41234</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="M79" s="2">
-        <x:v>41234</x:v>
-[...2 lines deleted...]
-        <x:v>41957</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="AL79" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:38">
       <x:c r="A80" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K80" s="2">
-        <x:v>41163</x:v>
+        <x:v>41689</x:v>
       </x:c>
       <x:c r="M80" s="2">
-        <x:v>41163</x:v>
+        <x:v>41689</x:v>
       </x:c>
       <x:c r="N80" s="2">
-        <x:v>42250</x:v>
+        <x:v>42419</x:v>
+      </x:c>
+      <x:c r="AD80" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE80" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF80" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG80" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH80" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI80" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ80" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK80" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL80" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:38">
       <x:c r="A81" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K81" s="2">
-        <x:v>40807</x:v>
+        <x:v>41555</x:v>
       </x:c>
       <x:c r="M81" s="2">
-        <x:v>40807</x:v>
+        <x:v>41555</x:v>
       </x:c>
       <x:c r="AL81" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:38">
       <x:c r="A82" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H82" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="I82" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="J82" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K82" s="2">
-        <x:v>40674</x:v>
+        <x:v>41540</x:v>
       </x:c>
       <x:c r="M82" s="2">
-        <x:v>40674</x:v>
+        <x:v>41540</x:v>
+      </x:c>
+      <x:c r="N82" s="2">
+        <x:v>42270</x:v>
+      </x:c>
+      <x:c r="AD82" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE82" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF82" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG82" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH82" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI82" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ82" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK82" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL82" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:38">
       <x:c r="A83" s="0" t="s">
-        <x:v>366</x:v>
-[...2 lines deleted...]
-        <x:v>367</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="G83" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="I83" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="J83" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K83" s="2">
-        <x:v>40403</x:v>
+        <x:v>41436</x:v>
       </x:c>
       <x:c r="M83" s="2">
-        <x:v>40403</x:v>
+        <x:v>41436</x:v>
+      </x:c>
+      <x:c r="N83" s="2">
+        <x:v>42166</x:v>
       </x:c>
       <x:c r="AL83" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:38">
       <x:c r="A84" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="I84" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="J84" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K84" s="2">
-        <x:v>40261</x:v>
+        <x:v>41381</x:v>
       </x:c>
       <x:c r="M84" s="2">
-        <x:v>40261</x:v>
+        <x:v>41381</x:v>
+      </x:c>
+      <x:c r="N84" s="2">
+        <x:v>42111</x:v>
+      </x:c>
+      <x:c r="AD84" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE84" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF84" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG84" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH84" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI84" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ84" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK84" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL84" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:38">
       <x:c r="A85" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>376</x:v>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="I85" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="J85" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K85" s="2">
-        <x:v>40079</x:v>
+        <x:v>41248</x:v>
       </x:c>
       <x:c r="M85" s="2">
-        <x:v>40079</x:v>
+        <x:v>41248</x:v>
       </x:c>
       <x:c r="N85" s="2">
-        <x:v>40809</x:v>
-[...23 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>41977</x:v>
       </x:c>
       <x:c r="AL85" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:38">
       <x:c r="A86" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="I86" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="J86" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K86" s="2">
-        <x:v>39932</x:v>
+        <x:v>41234</x:v>
       </x:c>
       <x:c r="M86" s="2">
-        <x:v>39932</x:v>
+        <x:v>41234</x:v>
+      </x:c>
+      <x:c r="N86" s="2">
+        <x:v>41957</x:v>
       </x:c>
       <x:c r="AL86" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:38">
       <x:c r="A87" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="I87" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="J87" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K87" s="2">
-        <x:v>39897</x:v>
+        <x:v>41163</x:v>
       </x:c>
       <x:c r="M87" s="2">
-        <x:v>39897</x:v>
+        <x:v>41163</x:v>
       </x:c>
       <x:c r="N87" s="2">
-        <x:v>40627</x:v>
+        <x:v>42250</x:v>
       </x:c>
       <x:c r="AL87" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:38">
       <x:c r="A88" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K88" s="2">
-        <x:v>39855</x:v>
+        <x:v>40976</x:v>
       </x:c>
       <x:c r="M88" s="2">
-        <x:v>39855</x:v>
+        <x:v>40976</x:v>
       </x:c>
       <x:c r="N88" s="2">
-        <x:v>40585</x:v>
+        <x:v>41706</x:v>
+      </x:c>
+      <x:c r="AD88" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE88" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF88" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG88" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH88" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI88" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ88" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK88" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL88" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:38">
       <x:c r="A89" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K89" s="2">
-        <x:v>39610</x:v>
+        <x:v>40807</x:v>
       </x:c>
       <x:c r="M89" s="2">
-        <x:v>39610</x:v>
-[...2 lines deleted...]
-        <x:v>40340</x:v>
+        <x:v>40807</x:v>
       </x:c>
       <x:c r="AL89" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:38">
       <x:c r="A90" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K90" s="2">
-        <x:v>39539</x:v>
+        <x:v>40674</x:v>
       </x:c>
       <x:c r="M90" s="2">
-        <x:v>39539</x:v>
+        <x:v>40674</x:v>
       </x:c>
       <x:c r="AL90" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:38">
       <x:c r="A91" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>395</x:v>
-[...2 lines deleted...]
-        <x:v>131</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K91" s="2">
-        <x:v>39337</x:v>
+        <x:v>40403</x:v>
       </x:c>
       <x:c r="M91" s="2">
-        <x:v>39337</x:v>
+        <x:v>40403</x:v>
       </x:c>
       <x:c r="AL91" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:38">
       <x:c r="A92" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K92" s="2">
-        <x:v>39147</x:v>
+        <x:v>40310</x:v>
       </x:c>
       <x:c r="M92" s="2">
-        <x:v>39147</x:v>
+        <x:v>40310</x:v>
       </x:c>
       <x:c r="AL92" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:38">
       <x:c r="A93" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K93" s="2">
-        <x:v>39204</x:v>
+        <x:v>40261</x:v>
       </x:c>
       <x:c r="M93" s="2">
-        <x:v>39204</x:v>
+        <x:v>40261</x:v>
       </x:c>
       <x:c r="AL93" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:38">
       <x:c r="A94" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H94" s="0" t="s">
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K94" s="2">
-        <x:v>38750</x:v>
+        <x:v>40079</x:v>
       </x:c>
       <x:c r="M94" s="2">
-        <x:v>38750</x:v>
+        <x:v>40079</x:v>
+      </x:c>
+      <x:c r="N94" s="2">
+        <x:v>40809</x:v>
+      </x:c>
+      <x:c r="AD94" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE94" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF94" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG94" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH94" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI94" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ94" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK94" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL94" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:38">
       <x:c r="A95" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K95" s="2">
-        <x:v>39047</x:v>
+        <x:v>39932</x:v>
       </x:c>
       <x:c r="M95" s="2">
-        <x:v>39047</x:v>
-[...2 lines deleted...]
-        <x:v>39778</x:v>
+        <x:v>39932</x:v>
       </x:c>
       <x:c r="AL95" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:38">
       <x:c r="A96" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H96" s="0" t="s">
+        <x:v>365</x:v>
       </x:c>
       <x:c r="K96" s="2">
-        <x:v>39141</x:v>
+        <x:v>39897</x:v>
       </x:c>
       <x:c r="M96" s="2">
-        <x:v>39141</x:v>
+        <x:v>39897</x:v>
       </x:c>
       <x:c r="N96" s="2">
-        <x:v>39872</x:v>
-[...23 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>40627</x:v>
       </x:c>
       <x:c r="AL96" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:38">
       <x:c r="A97" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K97" s="2">
-        <x:v>38807</x:v>
+        <x:v>39855</x:v>
       </x:c>
       <x:c r="M97" s="2">
-        <x:v>38807</x:v>
+        <x:v>39855</x:v>
+      </x:c>
+      <x:c r="N97" s="2">
+        <x:v>40585</x:v>
       </x:c>
       <x:c r="AL97" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:38">
       <x:c r="A98" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K98" s="2">
-        <x:v>38656</x:v>
+        <x:v>39610</x:v>
       </x:c>
       <x:c r="M98" s="2">
-        <x:v>38656</x:v>
+        <x:v>39610</x:v>
+      </x:c>
+      <x:c r="N98" s="2">
+        <x:v>40340</x:v>
       </x:c>
       <x:c r="AL98" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:38">
       <x:c r="A99" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>422</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K99" s="2">
-        <x:v>38615</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="M99" s="2">
-        <x:v>38615</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="AL99" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:38">
       <x:c r="A100" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K100" s="2">
-        <x:v>36891</x:v>
+        <x:v>39337</x:v>
       </x:c>
       <x:c r="M100" s="2">
-        <x:v>36891</x:v>
+        <x:v>39337</x:v>
       </x:c>
       <x:c r="AL100" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:38">
       <x:c r="A101" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K101" s="2">
-        <x:v>37907</x:v>
+        <x:v>39147</x:v>
       </x:c>
       <x:c r="M101" s="2">
-        <x:v>37907</x:v>
+        <x:v>39147</x:v>
       </x:c>
       <x:c r="AL101" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:38">
       <x:c r="A102" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K102" s="2">
-        <x:v>32874</x:v>
+        <x:v>39204</x:v>
       </x:c>
       <x:c r="M102" s="2">
-        <x:v>32874</x:v>
+        <x:v>39204</x:v>
       </x:c>
       <x:c r="AL102" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:38">
       <x:c r="A103" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K103" s="2">
-        <x:v>33239</x:v>
+        <x:v>38750</x:v>
       </x:c>
       <x:c r="M103" s="2">
-        <x:v>33239</x:v>
+        <x:v>38750</x:v>
       </x:c>
       <x:c r="AL103" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:38">
       <x:c r="A104" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H104" s="0" t="s">
+        <x:v>391</x:v>
       </x:c>
       <x:c r="K104" s="2">
-        <x:v>32509</x:v>
+        <x:v>39047</x:v>
       </x:c>
       <x:c r="M104" s="2">
-        <x:v>32509</x:v>
+        <x:v>39047</x:v>
+      </x:c>
+      <x:c r="N104" s="2">
+        <x:v>39778</x:v>
       </x:c>
       <x:c r="AL104" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:38">
       <x:c r="A105" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K105" s="2">
-        <x:v>34334</x:v>
+        <x:v>39141</x:v>
       </x:c>
       <x:c r="M105" s="2">
-        <x:v>34334</x:v>
+        <x:v>39141</x:v>
+      </x:c>
+      <x:c r="N105" s="2">
+        <x:v>39872</x:v>
+      </x:c>
+      <x:c r="AD105" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE105" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF105" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG105" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH105" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI105" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ105" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK105" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL105" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:38">
       <x:c r="A106" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K106" s="2">
-        <x:v>37256</x:v>
+        <x:v>38807</x:v>
       </x:c>
       <x:c r="M106" s="2">
-        <x:v>37256</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>38807</x:v>
       </x:c>
       <x:c r="AL106" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:38">
       <x:c r="A107" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K107" s="2">
-        <x:v>37256</x:v>
+        <x:v>38656</x:v>
       </x:c>
       <x:c r="M107" s="2">
-        <x:v>37256</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>38656</x:v>
       </x:c>
       <x:c r="AL107" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:38">
       <x:c r="A108" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H108" s="0" t="s">
+        <x:v>404</x:v>
       </x:c>
       <x:c r="K108" s="2">
-        <x:v>37256</x:v>
+        <x:v>38615</x:v>
       </x:c>
       <x:c r="M108" s="2">
-        <x:v>37256</x:v>
+        <x:v>38615</x:v>
       </x:c>
       <x:c r="AL108" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:38">
       <x:c r="A109" s="0" t="s">
-        <x:v>450</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>454</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K109" s="2">
-        <x:v>42716</x:v>
+        <x:v>36891</x:v>
       </x:c>
       <x:c r="M109" s="2">
-        <x:v>42719</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>36891</x:v>
       </x:c>
       <x:c r="AL109" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:38">
       <x:c r="A110" s="0" t="s">
-        <x:v>457</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>459</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>461</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K110" s="2">
-        <x:v>42871</x:v>
+        <x:v>37907</x:v>
       </x:c>
       <x:c r="M110" s="2">
-        <x:v>42968</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>37907</x:v>
       </x:c>
       <x:c r="AL110" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:38">
       <x:c r="A111" s="0" t="s">
-        <x:v>464</x:v>
-[...2 lines deleted...]
-        <x:v>465</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>467</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>470</x:v>
-[...5 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="K111" s="2">
-        <x:v>43192</x:v>
+        <x:v>37986</x:v>
       </x:c>
       <x:c r="M111" s="2">
-        <x:v>43200</x:v>
+        <x:v>37986</x:v>
       </x:c>
       <x:c r="N111" s="2">
-        <x:v>43931</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="AD111" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE111" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF111" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG111" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH111" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI111" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ111" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK111" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL111" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:38">
       <x:c r="A112" s="0" t="s">
-        <x:v>472</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>474</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>476</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K112" s="2">
-        <x:v>43223</x:v>
+        <x:v>32874</x:v>
       </x:c>
       <x:c r="M112" s="2">
-        <x:v>43224</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>32874</x:v>
       </x:c>
       <x:c r="AL112" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:38">
       <x:c r="A113" s="0" t="s">
-        <x:v>479</x:v>
-[...2 lines deleted...]
-        <x:v>480</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>482</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>484</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K113" s="2">
-        <x:v>43814</x:v>
+        <x:v>33239</x:v>
       </x:c>
       <x:c r="M113" s="2">
-        <x:v>43815</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>33239</x:v>
       </x:c>
       <x:c r="AL113" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:38">
       <x:c r="A114" s="0" t="s">
-        <x:v>487</x:v>
-[...2 lines deleted...]
-        <x:v>488</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>490</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>492</x:v>
-[...8 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K114" s="2">
-        <x:v>44145</x:v>
+        <x:v>32509</x:v>
       </x:c>
       <x:c r="M114" s="2">
-        <x:v>44161</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>32509</x:v>
       </x:c>
       <x:c r="AL114" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:38">
       <x:c r="A115" s="0" t="s">
-        <x:v>495</x:v>
-[...2 lines deleted...]
-        <x:v>496</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>498</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K115" s="2">
-        <x:v>44913</x:v>
+        <x:v>34334</x:v>
       </x:c>
       <x:c r="M115" s="2">
-        <x:v>44913</x:v>
-[...59 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>34334</x:v>
       </x:c>
       <x:c r="AL115" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:38">
       <x:c r="A116" s="0" t="s">
-        <x:v>507</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>509</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>511</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="K116" s="2">
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="M116" s="2">
-        <x:v>44251</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="N116" s="2">
-        <x:v>44981</x:v>
+        <x:v>37986</x:v>
       </x:c>
       <x:c r="AD116" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE116" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF116" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG116" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH116" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI116" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ116" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK116" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL116" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:38">
       <x:c r="A117" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>516</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>518</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K117" s="2">
-        <x:v>44242</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="M117" s="2">
-        <x:v>44255</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="N117" s="2">
-        <x:v>44985</x:v>
+        <x:v>37986</x:v>
       </x:c>
       <x:c r="AD117" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE117" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF117" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG117" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH117" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI117" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ117" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK117" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL117" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:38">
       <x:c r="A118" s="0" t="s">
-        <x:v>521</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>523</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>525</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K118" s="2">
-        <x:v>42506</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="M118" s="2">
-        <x:v>42489</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="AL118" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:38">
       <x:c r="A119" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K119" s="2">
-        <x:v>43192</x:v>
+        <x:v>42506</x:v>
       </x:c>
       <x:c r="M119" s="2">
-        <x:v>43200</x:v>
+        <x:v>42489</x:v>
       </x:c>
       <x:c r="N119" s="2">
-        <x:v>43931</x:v>
+        <x:v>43219</x:v>
       </x:c>
       <x:c r="AD119" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE119" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF119" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG119" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH119" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI119" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ119" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK119" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL119" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:38">
       <x:c r="A120" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K120" s="2">
-        <x:v>44573</x:v>
+        <x:v>42508</x:v>
       </x:c>
       <x:c r="M120" s="2">
-        <x:v>44545</x:v>
+        <x:v>42613</x:v>
       </x:c>
       <x:c r="N120" s="2">
-        <x:v>45275</x:v>
+        <x:v>43343</x:v>
       </x:c>
       <x:c r="AD120" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE120" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF120" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG120" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH120" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI120" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ120" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK120" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL120" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:38">
       <x:c r="A121" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="I121" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="J121" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="K121" s="2">
+        <x:v>42652</x:v>
       </x:c>
       <x:c r="M121" s="2">
-        <x:v>44545</x:v>
+        <x:v>42668</x:v>
       </x:c>
       <x:c r="N121" s="2">
-        <x:v>45275</x:v>
+        <x:v>43398</x:v>
       </x:c>
       <x:c r="AD121" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE121" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF121" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG121" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH121" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI121" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ121" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK121" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL121" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:38">
       <x:c r="A122" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K122" s="2">
-        <x:v>42033</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="M122" s="2">
-        <x:v>42033</x:v>
+        <x:v>42719</x:v>
       </x:c>
       <x:c r="N122" s="2">
-        <x:v>42764</x:v>
+        <x:v>43449</x:v>
+      </x:c>
+      <x:c r="AD122" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE122" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF122" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG122" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH122" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI122" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ122" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK122" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL122" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:38">
       <x:c r="A123" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I123" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="J123" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K123" s="2">
-        <x:v>37986</x:v>
+        <x:v>42871</x:v>
       </x:c>
       <x:c r="M123" s="2">
-        <x:v>37986</x:v>
+        <x:v>42968</x:v>
       </x:c>
       <x:c r="N123" s="2">
-        <x:v>38717</x:v>
+        <x:v>43698</x:v>
       </x:c>
       <x:c r="AD123" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE123" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF123" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG123" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH123" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI123" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ123" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK123" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL123" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:38">
       <x:c r="A124" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H124" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="I124" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="J124" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K124" s="2">
-        <x:v>41969</x:v>
+        <x:v>43192</x:v>
       </x:c>
       <x:c r="M124" s="2">
-        <x:v>41969</x:v>
+        <x:v>43200</x:v>
+      </x:c>
+      <x:c r="N124" s="2">
+        <x:v>43931</x:v>
+      </x:c>
+      <x:c r="AD124" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE124" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF124" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG124" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH124" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI124" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ124" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK124" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL124" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:38">
       <x:c r="A125" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="I125" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="J125" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K125" s="2">
-        <x:v>40240</x:v>
+        <x:v>43192</x:v>
       </x:c>
       <x:c r="M125" s="2">
-        <x:v>40240</x:v>
+        <x:v>43200</x:v>
+      </x:c>
+      <x:c r="N125" s="2">
+        <x:v>43931</x:v>
+      </x:c>
+      <x:c r="AD125" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE125" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF125" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG125" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH125" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI125" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ125" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK125" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL125" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:38">
       <x:c r="A126" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="H126" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="I126" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="J126" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K126" s="2">
-        <x:v>41555</x:v>
+        <x:v>43223</x:v>
       </x:c>
       <x:c r="M126" s="2">
-        <x:v>41555</x:v>
+        <x:v>43224</x:v>
+      </x:c>
+      <x:c r="N126" s="2">
+        <x:v>43955</x:v>
+      </x:c>
+      <x:c r="AD126" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE126" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF126" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG126" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH126" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI126" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ126" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK126" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL126" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:38">
       <x:c r="A127" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K127" s="2">
-        <x:v>41255</x:v>
+        <x:v>43269</x:v>
       </x:c>
       <x:c r="M127" s="2">
-        <x:v>41255</x:v>
+        <x:v>43328</x:v>
       </x:c>
       <x:c r="N127" s="2">
-        <x:v>41983</x:v>
+        <x:v>44059</x:v>
+      </x:c>
+      <x:c r="AD127" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE127" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF127" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG127" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH127" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI127" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ127" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK127" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL127" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:38">
       <x:c r="A128" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H128" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="I128" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="J128" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K128" s="2">
-        <x:v>46002</x:v>
+        <x:v>43773</x:v>
       </x:c>
       <x:c r="M128" s="2">
-        <x:v>46002</x:v>
+        <x:v>43788</x:v>
       </x:c>
       <x:c r="N128" s="2">
-        <x:v>46732</x:v>
-[...26 lines deleted...]
-        <x:v>584</x:v>
+        <x:v>44519</x:v>
       </x:c>
       <x:c r="AD128" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE128" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF128" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG128" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH128" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI128" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ128" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK128" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL128" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:38">
       <x:c r="A129" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K129" s="2">
-        <x:v>43773</x:v>
+        <x:v>43814</x:v>
       </x:c>
       <x:c r="M129" s="2">
-        <x:v>43788</x:v>
+        <x:v>43815</x:v>
       </x:c>
       <x:c r="N129" s="2">
-        <x:v>44519</x:v>
+        <x:v>44546</x:v>
       </x:c>
       <x:c r="AD129" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE129" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF129" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG129" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH129" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI129" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ129" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK129" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL129" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:38">
       <x:c r="A130" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K130" s="2">
-        <x:v>42652</x:v>
+        <x:v>44145</x:v>
       </x:c>
       <x:c r="M130" s="2">
-        <x:v>42668</x:v>
+        <x:v>44161</x:v>
       </x:c>
       <x:c r="N130" s="2">
-        <x:v>43398</x:v>
+        <x:v>44891</x:v>
       </x:c>
       <x:c r="AD130" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE130" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF130" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG130" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH130" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI130" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ130" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK130" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL130" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:38">
       <x:c r="A131" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>41653</x:v>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="I131" s="0" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="J131" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M131" s="2">
-        <x:v>41653</x:v>
+        <x:v>44251</x:v>
+      </x:c>
+      <x:c r="N131" s="2">
+        <x:v>44981</x:v>
+      </x:c>
+      <x:c r="AD131" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE131" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF131" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG131" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH131" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI131" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ131" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK131" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL131" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:38">
       <x:c r="A132" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="H132" s="0" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="I132" s="0" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="J132" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K132" s="2">
-        <x:v>41668</x:v>
+        <x:v>44242</x:v>
       </x:c>
       <x:c r="M132" s="2">
-        <x:v>41668</x:v>
+        <x:v>44255</x:v>
+      </x:c>
+      <x:c r="N132" s="2">
+        <x:v>44985</x:v>
+      </x:c>
+      <x:c r="AD132" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE132" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF132" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG132" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH132" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI132" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ132" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK132" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL132" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:38">
       <x:c r="A133" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="I133" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="J133" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K133" s="2">
-        <x:v>41650</x:v>
+        <x:v>44356</x:v>
       </x:c>
       <x:c r="M133" s="2">
-        <x:v>41650</x:v>
+        <x:v>44378</x:v>
+      </x:c>
+      <x:c r="N133" s="2">
+        <x:v>45108</x:v>
+      </x:c>
+      <x:c r="AD133" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE133" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF133" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG133" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH133" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI133" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ133" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK133" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL133" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:38">
       <x:c r="A134" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>46</x:v>
-[...2 lines deleted...]
-        <x:v>43269</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M134" s="2">
-        <x:v>43328</x:v>
+        <x:v>44518</x:v>
       </x:c>
       <x:c r="N134" s="2">
-        <x:v>44059</x:v>
+        <x:v>45248</x:v>
       </x:c>
       <x:c r="AD134" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE134" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF134" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG134" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH134" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI134" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ134" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK134" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL134" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:38">
       <x:c r="A135" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>342</x:v>
-[...2 lines deleted...]
-        <x:v>41436</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M135" s="2">
-        <x:v>41436</x:v>
+        <x:v>44518</x:v>
       </x:c>
       <x:c r="N135" s="2">
-        <x:v>42166</x:v>
+        <x:v>45248</x:v>
+      </x:c>
+      <x:c r="AD135" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE135" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF135" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG135" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH135" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="AI135" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ135" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK135" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL135" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:38">
       <x:c r="A136" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>625</x:v>
-[...5 lines deleted...]
-        <x:v>40149</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="M136" s="2">
-        <x:v>40149</x:v>
+        <x:v>44545</x:v>
+      </x:c>
+      <x:c r="N136" s="2">
+        <x:v>45275</x:v>
+      </x:c>
+      <x:c r="AD136" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE136" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF136" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG136" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH136" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="AI136" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ136" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK136" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL136" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:38">
       <x:c r="A137" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="I137" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K137" s="2">
-        <x:v>45890</x:v>
+        <x:v>44573</x:v>
       </x:c>
       <x:c r="M137" s="2">
-        <x:v>45890</x:v>
+        <x:v>44545</x:v>
       </x:c>
       <x:c r="N137" s="2">
-        <x:v>46620</x:v>
-[...32 lines deleted...]
-        <x:v>637</x:v>
+        <x:v>45275</x:v>
       </x:c>
       <x:c r="AD137" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE137" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF137" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG137" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH137" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI137" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ137" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK137" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL137" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:38">
       <x:c r="A138" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="H138" s="0" t="s">
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
-        <x:v>342</x:v>
-[...2 lines deleted...]
-        <x:v>41381</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M138" s="2">
-        <x:v>41381</x:v>
+        <x:v>44634</x:v>
       </x:c>
       <x:c r="N138" s="2">
-        <x:v>42111</x:v>
+        <x:v>45365</x:v>
       </x:c>
       <x:c r="AD138" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE138" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF138" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG138" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH138" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI138" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ138" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK138" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL138" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:38">
       <x:c r="A139" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K139" s="2">
-        <x:v>41689</x:v>
+        <x:v>44686</x:v>
       </x:c>
       <x:c r="M139" s="2">
-        <x:v>41689</x:v>
+        <x:v>44686</x:v>
       </x:c>
       <x:c r="N139" s="2">
-        <x:v>42419</x:v>
+        <x:v>45417</x:v>
+      </x:c>
+      <x:c r="O139" s="0" t="n">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="P139" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="Q139" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="R139" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="S139" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="U139" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="V139" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="W139" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="X139" s="0" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="AA139" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="AB139" s="0" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="AC139" s="0" t="s">
+        <x:v>603</x:v>
       </x:c>
       <x:c r="AD139" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE139" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF139" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG139" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH139" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI139" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ139" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK139" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL139" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:38">
       <x:c r="A140" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>652</x:v>
-[...5 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="K140" s="2">
-        <x:v>42232</x:v>
+        <x:v>44836</x:v>
       </x:c>
       <x:c r="M140" s="2">
-        <x:v>42242</x:v>
+        <x:v>44836</x:v>
       </x:c>
       <x:c r="N140" s="2">
-        <x:v>42973</x:v>
+        <x:v>45567</x:v>
+      </x:c>
+      <x:c r="O140" s="0" t="n">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="P140" s="0" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="Q140" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="R140" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="S140" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="U140" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="V140" s="0" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="AB140" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="AC140" s="0" t="s">
+        <x:v>614</x:v>
       </x:c>
       <x:c r="AD140" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE140" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF140" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG140" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH140" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI140" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ140" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK140" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL140" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:38">
       <x:c r="A141" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>658</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="K141" s="2">
-        <x:v>42508</x:v>
+        <x:v>44837</x:v>
       </x:c>
       <x:c r="M141" s="2">
-        <x:v>42613</x:v>
+        <x:v>44837</x:v>
       </x:c>
       <x:c r="N141" s="2">
-        <x:v>43343</x:v>
+        <x:v>45568</x:v>
+      </x:c>
+      <x:c r="O141" s="0" t="n">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="P141" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="Q141" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="R141" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="S141" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="U141" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="V141" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="Z141" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="AC141" s="0" t="s">
+        <x:v>627</x:v>
       </x:c>
       <x:c r="AD141" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE141" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF141" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG141" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH141" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI141" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ141" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK141" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL141" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:38">
       <x:c r="A142" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="B142" s="0" t="s">
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="K142" s="2">
-        <x:v>40976</x:v>
+        <x:v>44837</x:v>
       </x:c>
       <x:c r="M142" s="2">
-        <x:v>40976</x:v>
+        <x:v>44837</x:v>
       </x:c>
       <x:c r="N142" s="2">
-        <x:v>41706</x:v>
+        <x:v>45568</x:v>
+      </x:c>
+      <x:c r="O142" s="0" t="n">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="P142" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="Q142" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="R142" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="S142" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="U142" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="V142" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="W142" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="Z142" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="AA142" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="AC142" s="0" t="s">
+        <x:v>640</x:v>
       </x:c>
       <x:c r="AD142" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE142" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF142" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG142" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH142" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI142" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ142" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK142" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL142" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:38">
       <x:c r="A143" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="K143" s="2">
-        <x:v>44837</x:v>
+        <x:v>44913</x:v>
       </x:c>
       <x:c r="M143" s="2">
-        <x:v>44837</x:v>
+        <x:v>44913</x:v>
       </x:c>
       <x:c r="N143" s="2">
-        <x:v>45568</x:v>
+        <x:v>45644</x:v>
       </x:c>
       <x:c r="O143" s="0" t="n">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q143" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="S143" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U143" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="V143" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="W143" s="0" t="s">
-        <x:v>674</x:v>
-[...2 lines deleted...]
-        <x:v>675</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="AA143" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="AB143" s="0" t="s">
+        <x:v>652</x:v>
       </x:c>
       <x:c r="AC143" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="AD143" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE143" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF143" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG143" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH143" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI143" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ143" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK143" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL143" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:38">
       <x:c r="A144" s="0" t="s">
-        <x:v>678</x:v>
-[...2 lines deleted...]
-        <x:v>594</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="K144" s="2">
-        <x:v>44837</x:v>
+        <x:v>45261</x:v>
       </x:c>
       <x:c r="M144" s="2">
-        <x:v>44837</x:v>
+        <x:v>45261</x:v>
       </x:c>
       <x:c r="N144" s="2">
-        <x:v>45568</x:v>
+        <x:v>45992</x:v>
       </x:c>
       <x:c r="O144" s="0" t="n">
-        <x:v>351</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="P144" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q144" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R144" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="S144" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="U144" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="V144" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Z144" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="AC144" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="AD144" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE144" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF144" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG144" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH144" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI144" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ144" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK144" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL144" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:38">
       <x:c r="A145" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="K145" s="2">
-        <x:v>40310</x:v>
+        <x:v>45350</x:v>
       </x:c>
       <x:c r="M145" s="2">
-        <x:v>40310</x:v>
+        <x:v>45350</x:v>
+      </x:c>
+      <x:c r="N145" s="2">
+        <x:v>46081</x:v>
+      </x:c>
+      <x:c r="O145" s="0" t="n">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="P145" s="0" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="Q145" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="R145" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="S145" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="T145" s="0" t="n">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="U145" s="0" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="V145" s="0" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="AD145" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE145" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF145" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG145" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH145" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="AI145" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ145" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK145" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL145" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:38">
       <x:c r="A146" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>695</x:v>
-[...11 lines deleted...]
-        <x:v>44356</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="M146" s="2">
-        <x:v>44378</x:v>
+        <x:v>45803</x:v>
       </x:c>
       <x:c r="N146" s="2">
-        <x:v>45108</x:v>
+        <x:v>46533</x:v>
+      </x:c>
+      <x:c r="O146" s="0" t="n">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="P146" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="Q146" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="R146" s="0" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="S146" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="U146" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="V146" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="W146" s="0" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="Y146" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="Z146" s="0" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="AA146" s="0" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="AB146" s="0" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="AC146" s="0" t="s">
+        <x:v>685</x:v>
       </x:c>
       <x:c r="AD146" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE146" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF146" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG146" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH146" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI146" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ146" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK146" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL146" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:38">
       <x:c r="A147" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="K147" s="2">
         <x:v>45832</x:v>
       </x:c>
       <x:c r="M147" s="2">
         <x:v>45832</x:v>
       </x:c>
       <x:c r="N147" s="2">
         <x:v>46562</x:v>
       </x:c>
       <x:c r="O147" s="0" t="n">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q147" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="S147" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U147" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="V147" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="W147" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="X147" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="AB147" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="AC147" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="AD147" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE147" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF147" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG147" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH147" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI147" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ147" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK147" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL147" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:38">
       <x:c r="A148" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
-        <x:v>715</x:v>
-[...8 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="K148" s="2">
+        <x:v>45890</x:v>
       </x:c>
       <x:c r="M148" s="2">
-        <x:v>44634</x:v>
+        <x:v>45890</x:v>
       </x:c>
       <x:c r="N148" s="2">
-        <x:v>45365</x:v>
+        <x:v>46620</x:v>
+      </x:c>
+      <x:c r="O148" s="0" t="n">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="P148" s="0" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="Q148" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="R148" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="S148" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="U148" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="V148" s="0" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="W148" s="0" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="Y148" s="0" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="AB148" s="0" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="AC148" s="0" t="s">
+        <x:v>709</x:v>
       </x:c>
       <x:c r="AD148" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE148" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF148" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG148" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH148" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI148" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ148" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK148" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL148" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:38">
       <x:c r="A149" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="K149" s="2">
+        <x:v>46002</x:v>
+      </x:c>
+      <x:c r="M149" s="2">
+        <x:v>46002</x:v>
+      </x:c>
+      <x:c r="N149" s="2">
+        <x:v>46732</x:v>
+      </x:c>
+      <x:c r="O149" s="0" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="P149" s="0" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="Q149" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="R149" s="0" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="S149" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="V149" s="0" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="AA149" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="AB149" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="D149" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F149" s="0" t="s">
+      <x:c r="AC149" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="G149" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>40667</x:v>
+      <x:c r="AD149" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE149" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF149" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG149" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH149" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="AI149" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ149" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK149" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL149" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:38">
       <x:c r="A150" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="C150" s="1" t="s"/>
+      <x:c r="D150" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="D150" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G150" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K150" s="2">
-        <x:v>41682</x:v>
+        <x:v>36643</x:v>
+      </x:c>
+      <x:c r="L150" s="2">
+        <x:v>38039</x:v>
       </x:c>
       <x:c r="M150" s="2">
-        <x:v>41682</x:v>
-[...2 lines deleted...]
-        <x:v>42412</x:v>
+        <x:v>36643</x:v>
       </x:c>
       <x:c r="AL150" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:38">
       <x:c r="A151" s="0" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s"/>
+      <x:c r="D151" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>727</x:v>
-[...8 lines deleted...]
-        <x:v>342</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K151" s="2">
-        <x:v>41353</x:v>
+        <x:v>36857</x:v>
       </x:c>
       <x:c r="M151" s="2">
-        <x:v>41353</x:v>
-[...2 lines deleted...]
-        <x:v>42095</x:v>
+        <x:v>36857</x:v>
       </x:c>
       <x:c r="AL151" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:38">
       <x:c r="A152" s="0" t="s">
-        <x:v>730</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s"/>
       <x:c r="D152" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>733</x:v>
-[...8 lines deleted...]
-        <x:v>342</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K152" s="2">
-        <x:v>41220</x:v>
+        <x:v>36605</x:v>
+      </x:c>
+      <x:c r="L152" s="2">
+        <x:v>37945</x:v>
       </x:c>
       <x:c r="M152" s="2">
-        <x:v>41220</x:v>
-[...2 lines deleted...]
-        <x:v>41942</x:v>
+        <x:v>36605</x:v>
       </x:c>
       <x:c r="AL152" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:38">
       <x:c r="A153" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K153" s="2">
-        <x:v>40625</x:v>
+        <x:v>39478</x:v>
       </x:c>
       <x:c r="M153" s="2">
-        <x:v>40625</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>39478</x:v>
       </x:c>
       <x:c r="AL153" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:38">
       <x:c r="A154" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s"/>
       <x:c r="D154" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K154" s="2">
-        <x:v>40554</x:v>
+        <x:v>38076</x:v>
       </x:c>
       <x:c r="M154" s="2">
-        <x:v>40554</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>38076</x:v>
       </x:c>
       <x:c r="AL154" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:38">
       <x:c r="A155" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>744</x:v>
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="I155" s="0" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="J155" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K155" s="2">
-        <x:v>40408</x:v>
+        <x:v>42178</x:v>
       </x:c>
       <x:c r="M155" s="2">
-        <x:v>40408</x:v>
+        <x:v>42178</x:v>
+      </x:c>
+      <x:c r="N155" s="2">
+        <x:v>43008</x:v>
       </x:c>
       <x:c r="AL155" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:38">
       <x:c r="A156" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="H156" s="0" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="I156" s="0" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="J156" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K156" s="2">
-        <x:v>40403</x:v>
+        <x:v>41610</x:v>
       </x:c>
       <x:c r="M156" s="2">
-        <x:v>40403</x:v>
+        <x:v>41702</x:v>
+      </x:c>
+      <x:c r="N156" s="2">
+        <x:v>42428</x:v>
       </x:c>
       <x:c r="AL156" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:38">
       <x:c r="A157" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K157" s="2">
-        <x:v>40317</x:v>
+        <x:v>38741</x:v>
       </x:c>
       <x:c r="M157" s="2">
-        <x:v>40317</x:v>
+        <x:v>38741</x:v>
       </x:c>
       <x:c r="AL157" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:38">
       <x:c r="A158" s="0" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F158" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="G158" s="0" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="H158" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="I158" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="D158" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>131</x:v>
+      <x:c r="J158" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K158" s="2">
-        <x:v>40303</x:v>
+        <x:v>42109</x:v>
       </x:c>
       <x:c r="M158" s="2">
-        <x:v>40303</x:v>
+        <x:v>42109</x:v>
+      </x:c>
+      <x:c r="N158" s="2">
+        <x:v>42840</x:v>
       </x:c>
       <x:c r="AL158" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:38">
       <x:c r="A159" s="0" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="D159" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="D159" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F159" s="0" t="s">
+      <x:c r="G159" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="G159" s="0" t="s">
-        <x:v>131</x:v>
+      <x:c r="H159" s="0" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="I159" s="0" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="J159" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K159" s="2">
-        <x:v>40296</x:v>
+        <x:v>41675</x:v>
       </x:c>
       <x:c r="M159" s="2">
-        <x:v>40296</x:v>
+        <x:v>41675</x:v>
+      </x:c>
+      <x:c r="N159" s="2">
+        <x:v>42397</x:v>
       </x:c>
       <x:c r="AL159" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:38">
       <x:c r="A160" s="0" t="s">
-        <x:v>756</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s"/>
       <x:c r="D160" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>376</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K160" s="2">
-        <x:v>39932</x:v>
+        <x:v>37158</x:v>
       </x:c>
       <x:c r="M160" s="2">
-        <x:v>39932</x:v>
+        <x:v>37158</x:v>
       </x:c>
       <x:c r="AL160" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:38">
       <x:c r="A161" s="0" t="s">
-        <x:v>759</x:v>
-[...1 lines deleted...]
-      <x:c r="C161" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
+      <x:c r="C161" s="1" t="s"/>
       <x:c r="D161" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K161" s="2">
-        <x:v>39392</x:v>
+        <x:v>36557</x:v>
+      </x:c>
+      <x:c r="L161" s="2">
+        <x:v>36621</x:v>
       </x:c>
       <x:c r="M161" s="2">
-        <x:v>39392</x:v>
+        <x:v>36557</x:v>
       </x:c>
       <x:c r="AL161" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:38">
       <x:c r="A162" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="C162" s="1" t="s"/>
+      <x:c r="D162" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="D162" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K162" s="2">
-        <x:v>39021</x:v>
+        <x:v>37284</x:v>
+      </x:c>
+      <x:c r="L162" s="2">
+        <x:v>37410</x:v>
       </x:c>
       <x:c r="M162" s="2">
-        <x:v>39021</x:v>
+        <x:v>37284</x:v>
       </x:c>
       <x:c r="AL162" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:38">
       <x:c r="A163" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s"/>
+      <x:c r="D163" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F163" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K163" s="2">
-        <x:v>38644</x:v>
+        <x:v>37151</x:v>
+      </x:c>
+      <x:c r="L163" s="2">
+        <x:v>37931</x:v>
       </x:c>
       <x:c r="M163" s="2">
-        <x:v>38644</x:v>
+        <x:v>37151</x:v>
       </x:c>
       <x:c r="AL163" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:38">
       <x:c r="A164" s="0" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F164" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K164" s="2">
-        <x:v>38300</x:v>
+        <x:v>40681</x:v>
       </x:c>
       <x:c r="M164" s="2">
-        <x:v>38300</x:v>
+        <x:v>40681</x:v>
       </x:c>
       <x:c r="AL164" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:38">
       <x:c r="A165" s="0" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K165" s="2">
-        <x:v>38274</x:v>
+        <x:v>40646</x:v>
       </x:c>
       <x:c r="M165" s="2">
-        <x:v>38274</x:v>
+        <x:v>40646</x:v>
       </x:c>
       <x:c r="AL165" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:38">
       <x:c r="A166" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G166" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K166" s="2">
-        <x:v>38272</x:v>
-[...2 lines deleted...]
-        <x:v>39174</x:v>
+        <x:v>40135</x:v>
       </x:c>
       <x:c r="M166" s="2">
-        <x:v>38272</x:v>
+        <x:v>40135</x:v>
       </x:c>
       <x:c r="AL166" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:38">
       <x:c r="A167" s="0" t="s">
-        <x:v>777</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s"/>
       <x:c r="D167" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K167" s="2">
-        <x:v>37944</x:v>
+        <x:v>37929</x:v>
       </x:c>
       <x:c r="M167" s="2">
-        <x:v>37944</x:v>
+        <x:v>37929</x:v>
       </x:c>
       <x:c r="AL167" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:38">
       <x:c r="A168" s="0" t="s">
-        <x:v>780</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s"/>
       <x:c r="D168" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K168" s="2">
-        <x:v>32509</x:v>
+        <x:v>36206</x:v>
+      </x:c>
+      <x:c r="L168" s="2">
+        <x:v>37285</x:v>
       </x:c>
       <x:c r="M168" s="2">
-        <x:v>32509</x:v>
+        <x:v>36206</x:v>
       </x:c>
       <x:c r="AL168" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:38">
       <x:c r="A169" s="0" t="s">
-        <x:v>783</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s"/>
       <x:c r="D169" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K169" s="2">
-        <x:v>33239</x:v>
+        <x:v>38160</x:v>
       </x:c>
       <x:c r="M169" s="2">
-        <x:v>33239</x:v>
+        <x:v>38160</x:v>
       </x:c>
       <x:c r="AL169" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:38">
       <x:c r="A170" s="0" t="s">
-        <x:v>786</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s"/>
       <x:c r="D170" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K170" s="2">
-        <x:v>33239</x:v>
+        <x:v>37340</x:v>
       </x:c>
       <x:c r="M170" s="2">
-        <x:v>33239</x:v>
+        <x:v>37340</x:v>
       </x:c>
       <x:c r="AL170" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:38">
       <x:c r="A171" s="0" t="s">
-        <x:v>789</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s"/>
       <x:c r="D171" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K171" s="2">
-        <x:v>33604</x:v>
+        <x:v>38055</x:v>
       </x:c>
       <x:c r="M171" s="2">
-        <x:v>33604</x:v>
+        <x:v>38055</x:v>
       </x:c>
       <x:c r="AL171" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:38">
       <x:c r="A172" s="0" t="s">
-        <x:v>792</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s"/>
       <x:c r="D172" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K172" s="2">
-        <x:v>37621</x:v>
+        <x:v>36455</x:v>
+      </x:c>
+      <x:c r="L172" s="2">
+        <x:v>37759</x:v>
       </x:c>
       <x:c r="M172" s="2">
-        <x:v>37621</x:v>
+        <x:v>36455</x:v>
       </x:c>
       <x:c r="AL172" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:38">
       <x:c r="A173" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K173" s="2">
-        <x:v>37621</x:v>
+        <x:v>40471</x:v>
       </x:c>
       <x:c r="M173" s="2">
-        <x:v>37621</x:v>
+        <x:v>40471</x:v>
       </x:c>
       <x:c r="AL173" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:38">
       <x:c r="A174" s="0" t="s">
-        <x:v>798</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s"/>
       <x:c r="D174" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K174" s="2">
-        <x:v>32509</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="M174" s="2">
-        <x:v>32509</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="AL174" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:38">
       <x:c r="A175" s="0" t="s">
-        <x:v>801</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s"/>
       <x:c r="D175" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K175" s="2">
-        <x:v>33604</x:v>
+        <x:v>37767</x:v>
       </x:c>
       <x:c r="M175" s="2">
-        <x:v>33604</x:v>
+        <x:v>37767</x:v>
+      </x:c>
+      <x:c r="N175" s="2">
+        <x:v>38498</x:v>
+      </x:c>
+      <x:c r="AD175" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE175" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF175" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG175" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH175" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI175" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ175" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK175" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL175" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:38">
       <x:c r="A176" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="H176" s="0" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="I176" s="0" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="J176" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K176" s="2">
-        <x:v>33969</x:v>
+        <x:v>41569</x:v>
       </x:c>
       <x:c r="M176" s="2">
-        <x:v>33969</x:v>
+        <x:v>41569</x:v>
+      </x:c>
+      <x:c r="N176" s="2">
+        <x:v>42293</x:v>
       </x:c>
       <x:c r="AL176" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:38">
       <x:c r="A177" s="0" t="s">
-        <x:v>807</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s"/>
       <x:c r="D177" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K177" s="2">
-        <x:v>34699</x:v>
+        <x:v>36205</x:v>
+      </x:c>
+      <x:c r="L177" s="2">
+        <x:v>36646</x:v>
       </x:c>
       <x:c r="M177" s="2">
-        <x:v>34699</x:v>
+        <x:v>36205</x:v>
       </x:c>
       <x:c r="AL177" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:38">
       <x:c r="A178" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="H178" s="0" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="I178" s="0" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="J178" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K178" s="2">
-        <x:v>34699</x:v>
+        <x:v>41514</x:v>
       </x:c>
       <x:c r="M178" s="2">
-        <x:v>34699</x:v>
+        <x:v>41514</x:v>
+      </x:c>
+      <x:c r="N178" s="2">
+        <x:v>42242</x:v>
       </x:c>
       <x:c r="AL178" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:38">
       <x:c r="A179" s="0" t="s">
-        <x:v>795</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s"/>
       <x:c r="D179" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K179" s="2">
-        <x:v>35064</x:v>
+        <x:v>35932</x:v>
+      </x:c>
+      <x:c r="L179" s="2">
+        <x:v>37258</x:v>
       </x:c>
       <x:c r="M179" s="2">
-        <x:v>35064</x:v>
+        <x:v>35932</x:v>
       </x:c>
       <x:c r="AL179" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:38">
       <x:c r="A180" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K180" s="2">
-        <x:v>35430</x:v>
+        <x:v>40604</x:v>
       </x:c>
       <x:c r="M180" s="2">
-        <x:v>35430</x:v>
+        <x:v>40604</x:v>
       </x:c>
       <x:c r="AL180" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:38">
       <x:c r="A181" s="0" t="s">
-        <x:v>818</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s"/>
       <x:c r="D181" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K181" s="2">
-        <x:v>35430</x:v>
+        <x:v>37557</x:v>
+      </x:c>
+      <x:c r="L181" s="2">
+        <x:v>37767</x:v>
       </x:c>
       <x:c r="M181" s="2">
-        <x:v>35430</x:v>
+        <x:v>37557</x:v>
       </x:c>
       <x:c r="AL181" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:38">
       <x:c r="A182" s="0" t="s">
-        <x:v>821</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s"/>
       <x:c r="D182" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K182" s="2">
-        <x:v>35430</x:v>
+        <x:v>36076</x:v>
+      </x:c>
+      <x:c r="L182" s="2">
+        <x:v>36758</x:v>
       </x:c>
       <x:c r="M182" s="2">
-        <x:v>35430</x:v>
+        <x:v>36076</x:v>
       </x:c>
       <x:c r="AL182" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:38">
       <x:c r="A183" s="0" t="s">
-        <x:v>824</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s"/>
       <x:c r="D183" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K183" s="2">
-        <x:v>35430</x:v>
+        <x:v>35932</x:v>
+      </x:c>
+      <x:c r="L183" s="2">
+        <x:v>36618</x:v>
       </x:c>
       <x:c r="M183" s="2">
-        <x:v>35430</x:v>
+        <x:v>35932</x:v>
       </x:c>
       <x:c r="AL183" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:38">
       <x:c r="A184" s="0" t="s">
-        <x:v>827</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s"/>
       <x:c r="D184" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K184" s="2">
-        <x:v>35795</x:v>
+        <x:v>36902</x:v>
       </x:c>
       <x:c r="M184" s="2">
-        <x:v>35795</x:v>
+        <x:v>36902</x:v>
       </x:c>
       <x:c r="AL184" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:38">
       <x:c r="A185" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K185" s="2">
-        <x:v>36160</x:v>
+        <x:v>38426</x:v>
       </x:c>
       <x:c r="M185" s="2">
-        <x:v>36160</x:v>
+        <x:v>38426</x:v>
       </x:c>
       <x:c r="AL185" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:38">
       <x:c r="A186" s="0" t="s">
-        <x:v>833</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s"/>
       <x:c r="D186" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K186" s="2">
-        <x:v>36160</x:v>
+        <x:v>37417</x:v>
+      </x:c>
+      <x:c r="L186" s="2">
+        <x:v>37563</x:v>
       </x:c>
       <x:c r="M186" s="2">
-        <x:v>36160</x:v>
+        <x:v>37417</x:v>
       </x:c>
       <x:c r="AL186" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:38">
       <x:c r="A187" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K187" s="2">
-        <x:v>36525</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="M187" s="2">
-        <x:v>36525</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="AL187" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:38">
       <x:c r="A188" s="0" t="s">
-        <x:v>839</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s"/>
       <x:c r="D188" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K188" s="2">
-        <x:v>36525</x:v>
+        <x:v>37032</x:v>
       </x:c>
       <x:c r="M188" s="2">
-        <x:v>36525</x:v>
+        <x:v>37032</x:v>
       </x:c>
       <x:c r="AL188" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:38">
       <x:c r="A189" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>834</x:v>
       </x:c>
       <x:c r="K189" s="2">
-        <x:v>36525</x:v>
+        <x:v>39771</x:v>
       </x:c>
       <x:c r="M189" s="2">
-        <x:v>36525</x:v>
+        <x:v>39771</x:v>
       </x:c>
       <x:c r="AL189" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:38">
       <x:c r="A190" s="0" t="s">
-        <x:v>845</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s"/>
       <x:c r="D190" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K190" s="2">
-        <x:v>36830</x:v>
+        <x:v>37068</x:v>
       </x:c>
       <x:c r="M190" s="2">
-        <x:v>36830</x:v>
+        <x:v>37068</x:v>
       </x:c>
       <x:c r="AL190" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:38">
       <x:c r="A191" s="0" t="s">
-        <x:v>848</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s"/>
       <x:c r="D191" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K191" s="2">
-        <x:v>36891</x:v>
+        <x:v>36315</x:v>
+      </x:c>
+      <x:c r="L191" s="2">
+        <x:v>37608</x:v>
       </x:c>
       <x:c r="M191" s="2">
-        <x:v>36891</x:v>
+        <x:v>36315</x:v>
       </x:c>
       <x:c r="AL191" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:38">
       <x:c r="A192" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K192" s="2">
-        <x:v>33969</x:v>
+        <x:v>40632</x:v>
       </x:c>
       <x:c r="M192" s="2">
-        <x:v>33969</x:v>
+        <x:v>40632</x:v>
       </x:c>
       <x:c r="AL192" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:38">
       <x:c r="A193" s="0" t="s">
-        <x:v>854</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s"/>
       <x:c r="D193" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="G193" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K193" s="2">
-        <x:v>39253</x:v>
+        <x:v>36557</x:v>
+      </x:c>
+      <x:c r="L193" s="2">
+        <x:v>36625</x:v>
       </x:c>
       <x:c r="M193" s="2">
-        <x:v>39253</x:v>
+        <x:v>36557</x:v>
       </x:c>
       <x:c r="AL193" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:38">
       <x:c r="A194" s="0" t="s">
-        <x:v>857</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s"/>
       <x:c r="D194" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>859</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>861</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K194" s="2">
-        <x:v>42404</x:v>
+        <x:v>36557</x:v>
       </x:c>
       <x:c r="L194" s="2">
-        <x:v>42470</x:v>
+        <x:v>37136</x:v>
       </x:c>
       <x:c r="M194" s="2">
-        <x:v>42419</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>36557</x:v>
       </x:c>
       <x:c r="AL194" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:38">
       <x:c r="A195" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>866</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>868</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K195" s="2">
-        <x:v>42404</x:v>
-[...2 lines deleted...]
-        <x:v>42470</x:v>
+        <x:v>39589</x:v>
       </x:c>
       <x:c r="M195" s="2">
-        <x:v>42419</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>39589</x:v>
       </x:c>
       <x:c r="AL195" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:38">
       <x:c r="A196" s="0" t="s">
-        <x:v>870</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s"/>
       <x:c r="D196" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>872</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>874</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K196" s="2">
-        <x:v>42481</x:v>
+        <x:v>37136</x:v>
       </x:c>
       <x:c r="M196" s="2">
-        <x:v>42486</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>37136</x:v>
       </x:c>
       <x:c r="AL196" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:38">
       <x:c r="A197" s="0" t="s">
-        <x:v>877</x:v>
-[...2 lines deleted...]
-        <x:v>878</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>880</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>882</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K197" s="2">
-        <x:v>42530</x:v>
+        <x:v>38887</x:v>
       </x:c>
       <x:c r="M197" s="2">
-        <x:v>42534</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>38887</x:v>
       </x:c>
       <x:c r="AL197" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:38">
       <x:c r="A198" s="0" t="s">
-        <x:v>885</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s"/>
       <x:c r="D198" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>888</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
-        <x:v>890</x:v>
-[...8 lines deleted...]
-        <x:v>893</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K198" s="2">
-        <x:v>42986</x:v>
+        <x:v>37697</x:v>
+      </x:c>
+      <x:c r="L198" s="2">
+        <x:v>38118</x:v>
       </x:c>
       <x:c r="M198" s="2">
-        <x:v>42990</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>37697</x:v>
       </x:c>
       <x:c r="AL198" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:38">
       <x:c r="A199" s="0" t="s">
-        <x:v>894</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s"/>
       <x:c r="D199" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>896</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>898</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K199" s="2">
-        <x:v>43150</x:v>
+        <x:v>37297</x:v>
+      </x:c>
+      <x:c r="L199" s="2">
+        <x:v>37775</x:v>
       </x:c>
       <x:c r="M199" s="2">
-        <x:v>43153</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>37297</x:v>
       </x:c>
       <x:c r="AL199" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:38">
       <x:c r="A200" s="0" t="s">
-        <x:v>901</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s"/>
       <x:c r="D200" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>903</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>905</x:v>
-[...5 lines deleted...]
-        <x:v>907</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K200" s="2">
-        <x:v>43226</x:v>
+        <x:v>37901</x:v>
       </x:c>
       <x:c r="M200" s="2">
-        <x:v>43226</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>37901</x:v>
       </x:c>
       <x:c r="AL200" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:38">
       <x:c r="A201" s="0" t="s">
-        <x:v>908</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s"/>
       <x:c r="D201" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>911</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>913</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K201" s="2">
-        <x:v>43263</x:v>
+        <x:v>37048</x:v>
       </x:c>
       <x:c r="M201" s="2">
-        <x:v>43264</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>37048</x:v>
       </x:c>
       <x:c r="AL201" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:38">
       <x:c r="A202" s="0" t="s">
-        <x:v>916</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="C202" s="1" t="s"/>
       <x:c r="D202" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>918</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>920</x:v>
-[...8 lines deleted...]
-        <x:v>907</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="K202" s="2">
+        <x:v>36921</x:v>
       </x:c>
       <x:c r="M202" s="2">
-        <x:v>43265</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>36921</x:v>
       </x:c>
       <x:c r="AL202" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:38">
       <x:c r="A203" s="0" t="s">
-        <x:v>923</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s"/>
       <x:c r="D203" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>925</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>927</x:v>
-[...8 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="K203" s="2">
+        <x:v>36461</x:v>
+      </x:c>
+      <x:c r="L203" s="2">
+        <x:v>36613</x:v>
       </x:c>
       <x:c r="M203" s="2">
-        <x:v>44076</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>36461</x:v>
       </x:c>
       <x:c r="AL203" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:38">
       <x:c r="A204" s="0" t="s">
-        <x:v>930</x:v>
-[...2 lines deleted...]
-        <x:v>627</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>932</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="K204" s="2">
+        <x:v>42162</x:v>
       </x:c>
       <x:c r="M204" s="2">
-        <x:v>44426</x:v>
+        <x:v>42167</x:v>
       </x:c>
       <x:c r="N204" s="2">
-        <x:v>45156</x:v>
-[...23 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>42898</x:v>
       </x:c>
       <x:c r="AL204" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:38">
       <x:c r="A205" s="0" t="s">
-        <x:v>937</x:v>
-[...2 lines deleted...]
-        <x:v>938</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>940</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>942</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K205" s="2">
-        <x:v>44507</x:v>
+        <x:v>40849</x:v>
       </x:c>
       <x:c r="M205" s="2">
-        <x:v>44507</x:v>
-[...62 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>40849</x:v>
       </x:c>
       <x:c r="AL205" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:38">
       <x:c r="A206" s="0" t="s">
-        <x:v>950</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C206" s="1" t="s"/>
       <x:c r="D206" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>953</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
-        <x:v>955</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="K206" s="2">
+        <x:v>36087</x:v>
+      </x:c>
+      <x:c r="L206" s="2">
+        <x:v>36612</x:v>
       </x:c>
       <x:c r="M206" s="2">
-        <x:v>44614</x:v>
-[...29 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>36087</x:v>
       </x:c>
       <x:c r="AL206" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:38">
       <x:c r="A207" s="0" t="s">
-        <x:v>750</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s"/>
       <x:c r="D207" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>960</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>962</x:v>
-[...8 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="K207" s="2">
+        <x:v>36244</x:v>
+      </x:c>
+      <x:c r="L207" s="2">
+        <x:v>37234</x:v>
       </x:c>
       <x:c r="M207" s="2">
-        <x:v>44636</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>36244</x:v>
       </x:c>
       <x:c r="AL207" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:38">
       <x:c r="A208" s="0" t="s">
-        <x:v>965</x:v>
-[...1 lines deleted...]
-      <x:c r="C208" s="1" t="s"/>
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="H208" s="0" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="I208" s="0" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="J208" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K208" s="2">
-        <x:v>36643</x:v>
-[...2 lines deleted...]
-        <x:v>38039</x:v>
+        <x:v>42240</x:v>
       </x:c>
       <x:c r="M208" s="2">
-        <x:v>36643</x:v>
+        <x:v>42248</x:v>
+      </x:c>
+      <x:c r="N208" s="2">
+        <x:v>42979</x:v>
+      </x:c>
+      <x:c r="AD208" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE208" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF208" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG208" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH208" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI208" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ208" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK208" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL208" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:38">
       <x:c r="A209" s="0" t="s">
-        <x:v>967</x:v>
-[...1 lines deleted...]
-      <x:c r="C209" s="1" t="s"/>
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K209" s="2">
-        <x:v>36857</x:v>
+        <x:v>41663</x:v>
       </x:c>
       <x:c r="M209" s="2">
-        <x:v>36857</x:v>
+        <x:v>41663</x:v>
+      </x:c>
+      <x:c r="N209" s="2">
+        <x:v>42393</x:v>
       </x:c>
       <x:c r="AL209" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:38">
       <x:c r="A210" s="0" t="s">
-        <x:v>969</x:v>
-[...1 lines deleted...]
-      <x:c r="C210" s="1" t="s"/>
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="K210" s="2">
-        <x:v>36605</x:v>
-[...2 lines deleted...]
-        <x:v>37945</x:v>
+        <x:v>41659</x:v>
       </x:c>
       <x:c r="M210" s="2">
-        <x:v>36605</x:v>
+        <x:v>41659</x:v>
+      </x:c>
+      <x:c r="N210" s="2">
+        <x:v>42389</x:v>
       </x:c>
       <x:c r="AL210" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:38">
       <x:c r="A211" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="K211" s="2">
-        <x:v>39478</x:v>
+        <x:v>41220</x:v>
       </x:c>
       <x:c r="M211" s="2">
-        <x:v>39478</x:v>
+        <x:v>41220</x:v>
+      </x:c>
+      <x:c r="N211" s="2">
+        <x:v>41950</x:v>
       </x:c>
       <x:c r="AL211" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:38">
       <x:c r="A212" s="0" t="s">
-        <x:v>974</x:v>
-[...1 lines deleted...]
-      <x:c r="C212" s="1" t="s"/>
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="K212" s="2">
-        <x:v>38076</x:v>
+        <x:v>42003</x:v>
       </x:c>
       <x:c r="M212" s="2">
-        <x:v>38076</x:v>
+        <x:v>42003</x:v>
+      </x:c>
+      <x:c r="N212" s="2">
+        <x:v>42734</x:v>
       </x:c>
       <x:c r="AL212" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:38">
       <x:c r="A213" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>979</x:v>
-[...5 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="K213" s="2">
-        <x:v>42178</x:v>
+        <x:v>41986</x:v>
       </x:c>
       <x:c r="M213" s="2">
-        <x:v>42178</x:v>
+        <x:v>41986</x:v>
       </x:c>
       <x:c r="N213" s="2">
-        <x:v>43008</x:v>
+        <x:v>42717</x:v>
       </x:c>
       <x:c r="AL213" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:38">
       <x:c r="A214" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
-        <x:v>984</x:v>
-[...8 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="K214" s="2">
-        <x:v>41610</x:v>
+        <x:v>42176</x:v>
       </x:c>
       <x:c r="M214" s="2">
-        <x:v>41702</x:v>
+        <x:v>42176</x:v>
       </x:c>
       <x:c r="N214" s="2">
-        <x:v>42428</x:v>
+        <x:v>42907</x:v>
       </x:c>
       <x:c r="AL214" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:38">
       <x:c r="A215" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="K215" s="2">
-        <x:v>38741</x:v>
+        <x:v>41911</x:v>
       </x:c>
       <x:c r="M215" s="2">
-        <x:v>38741</x:v>
+        <x:v>41911</x:v>
+      </x:c>
+      <x:c r="N215" s="2">
+        <x:v>42642</x:v>
       </x:c>
       <x:c r="AL215" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:38">
       <x:c r="A216" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
-        <x:v>993</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K216" s="2">
-        <x:v>42109</x:v>
+        <x:v>42023</x:v>
       </x:c>
       <x:c r="M216" s="2">
-        <x:v>42109</x:v>
+        <x:v>42023</x:v>
       </x:c>
       <x:c r="N216" s="2">
-        <x:v>42840</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="AL216" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:38">
       <x:c r="A217" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>999</x:v>
-[...2 lines deleted...]
-        <x:v>1000</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K217" s="2">
-        <x:v>41675</x:v>
+        <x:v>42110</x:v>
       </x:c>
       <x:c r="M217" s="2">
-        <x:v>41675</x:v>
+        <x:v>42033</x:v>
       </x:c>
       <x:c r="N217" s="2">
-        <x:v>42397</x:v>
+        <x:v>42764</x:v>
       </x:c>
       <x:c r="AL217" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:38">
       <x:c r="A218" s="0" t="s">
-        <x:v>1002</x:v>
-[...1 lines deleted...]
-      <x:c r="C218" s="1" t="s"/>
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K218" s="2">
-        <x:v>37158</x:v>
+        <x:v>42031</x:v>
       </x:c>
       <x:c r="M218" s="2">
-        <x:v>37158</x:v>
+        <x:v>42031</x:v>
+      </x:c>
+      <x:c r="N218" s="2">
+        <x:v>42762</x:v>
       </x:c>
       <x:c r="AL218" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:38">
       <x:c r="A219" s="0" t="s">
-        <x:v>1004</x:v>
-[...1 lines deleted...]
-      <x:c r="C219" s="1" t="s"/>
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K219" s="2">
-        <x:v>36557</x:v>
-[...2 lines deleted...]
-        <x:v>36621</x:v>
+        <x:v>41948</x:v>
       </x:c>
       <x:c r="M219" s="2">
-        <x:v>36557</x:v>
+        <x:v>41948</x:v>
+      </x:c>
+      <x:c r="N219" s="2">
+        <x:v>42679</x:v>
       </x:c>
       <x:c r="AL219" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:38">
       <x:c r="A220" s="0" t="s">
-        <x:v>1006</x:v>
-[...1 lines deleted...]
-      <x:c r="C220" s="1" t="s"/>
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K220" s="2">
-        <x:v>37284</x:v>
-[...2 lines deleted...]
-        <x:v>37410</x:v>
+        <x:v>41920</x:v>
       </x:c>
       <x:c r="M220" s="2">
-        <x:v>37284</x:v>
+        <x:v>41920</x:v>
+      </x:c>
+      <x:c r="N220" s="2">
+        <x:v>42651</x:v>
+      </x:c>
+      <x:c r="AD220" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE220" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF220" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG220" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH220" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI220" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ220" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK220" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL220" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:38">
       <x:c r="A221" s="0" t="s">
-        <x:v>1008</x:v>
-[...1 lines deleted...]
-      <x:c r="C221" s="1" t="s"/>
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K221" s="2">
-        <x:v>37151</x:v>
-[...2 lines deleted...]
-        <x:v>37931</x:v>
+        <x:v>41877</x:v>
       </x:c>
       <x:c r="M221" s="2">
-        <x:v>37151</x:v>
+        <x:v>41877</x:v>
+      </x:c>
+      <x:c r="N221" s="2">
+        <x:v>42608</x:v>
       </x:c>
       <x:c r="AL221" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:38">
       <x:c r="A222" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K222" s="2">
-        <x:v>40681</x:v>
+        <x:v>41682</x:v>
       </x:c>
       <x:c r="M222" s="2">
-        <x:v>40681</x:v>
+        <x:v>41682</x:v>
+      </x:c>
+      <x:c r="N222" s="2">
+        <x:v>42412</x:v>
       </x:c>
       <x:c r="AL222" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:38">
       <x:c r="A223" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
-        <x:v>1014</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="I223" s="0" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="J223" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K223" s="2">
-        <x:v>40646</x:v>
+        <x:v>41610</x:v>
       </x:c>
       <x:c r="M223" s="2">
-        <x:v>40646</x:v>
+        <x:v>41610</x:v>
+      </x:c>
+      <x:c r="N223" s="2">
+        <x:v>42330</x:v>
       </x:c>
       <x:c r="AL223" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:38">
       <x:c r="A224" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="H224" s="0" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="I224" s="0" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="J224" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K224" s="2">
-        <x:v>40135</x:v>
+        <x:v>41353</x:v>
       </x:c>
       <x:c r="M224" s="2">
-        <x:v>40135</x:v>
+        <x:v>41353</x:v>
+      </x:c>
+      <x:c r="N224" s="2">
+        <x:v>42095</x:v>
       </x:c>
       <x:c r="AL224" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:38">
       <x:c r="A225" s="0" t="s">
-        <x:v>1019</x:v>
-[...1 lines deleted...]
-      <x:c r="C225" s="1" t="s"/>
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="I225" s="0" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="J225" s="0" t="s">
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K225" s="2">
-        <x:v>37929</x:v>
+        <x:v>41220</x:v>
       </x:c>
       <x:c r="M225" s="2">
-        <x:v>37929</x:v>
+        <x:v>41220</x:v>
+      </x:c>
+      <x:c r="N225" s="2">
+        <x:v>41942</x:v>
       </x:c>
       <x:c r="AL225" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:38">
       <x:c r="A226" s="0" t="s">
-        <x:v>1021</x:v>
-[...1 lines deleted...]
-      <x:c r="C226" s="1" t="s"/>
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K226" s="2">
-        <x:v>36206</x:v>
-[...2 lines deleted...]
-        <x:v>37285</x:v>
+        <x:v>40625</x:v>
       </x:c>
       <x:c r="M226" s="2">
-        <x:v>36206</x:v>
+        <x:v>40625</x:v>
+      </x:c>
+      <x:c r="N226" s="2">
+        <x:v>41356</x:v>
+      </x:c>
+      <x:c r="AD226" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE226" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF226" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG226" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH226" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI226" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ226" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK226" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL226" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:38">
       <x:c r="A227" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s"/>
       <x:c r="D227" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K227" s="2">
-        <x:v>38160</x:v>
+        <x:v>40554</x:v>
       </x:c>
       <x:c r="M227" s="2">
-        <x:v>38160</x:v>
+        <x:v>40554</x:v>
+      </x:c>
+      <x:c r="N227" s="2">
+        <x:v>41285</x:v>
+      </x:c>
+      <x:c r="AD227" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE227" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF227" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG227" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH227" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI227" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ227" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK227" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL227" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:38">
       <x:c r="A228" s="0" t="s">
-        <x:v>1025</x:v>
-[...1 lines deleted...]
-      <x:c r="C228" s="1" t="s"/>
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
+        <x:v>958</x:v>
+      </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H228" s="0" t="s">
+        <x:v>960</x:v>
       </x:c>
       <x:c r="K228" s="2">
-        <x:v>37340</x:v>
+        <x:v>40408</x:v>
       </x:c>
       <x:c r="M228" s="2">
-        <x:v>37340</x:v>
+        <x:v>40408</x:v>
       </x:c>
       <x:c r="AL228" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:38">
       <x:c r="A229" s="0" t="s">
-        <x:v>1027</x:v>
-[...1 lines deleted...]
-      <x:c r="C229" s="1" t="s"/>
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
+        <x:v>962</x:v>
+      </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K229" s="2">
-        <x:v>38055</x:v>
+        <x:v>40403</x:v>
       </x:c>
       <x:c r="M229" s="2">
-        <x:v>38055</x:v>
+        <x:v>40403</x:v>
       </x:c>
       <x:c r="AL229" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:38">
       <x:c r="A230" s="0" t="s">
-        <x:v>1029</x:v>
-[...1 lines deleted...]
-      <x:c r="C230" s="1" t="s"/>
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
+        <x:v>964</x:v>
+      </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K230" s="2">
-        <x:v>36455</x:v>
-[...2 lines deleted...]
-        <x:v>37759</x:v>
+        <x:v>40317</x:v>
       </x:c>
       <x:c r="M230" s="2">
-        <x:v>36455</x:v>
+        <x:v>40317</x:v>
       </x:c>
       <x:c r="AL230" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:38">
       <x:c r="A231" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K231" s="2">
-        <x:v>40471</x:v>
+        <x:v>40303</x:v>
       </x:c>
       <x:c r="M231" s="2">
-        <x:v>40471</x:v>
+        <x:v>40303</x:v>
       </x:c>
       <x:c r="AL231" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:38">
       <x:c r="A232" s="0" t="s">
-        <x:v>1034</x:v>
-[...1 lines deleted...]
-      <x:c r="C232" s="1" t="s"/>
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>970</x:v>
+      </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K232" s="2">
-        <x:v>36803</x:v>
+        <x:v>40296</x:v>
       </x:c>
       <x:c r="M232" s="2">
-        <x:v>36803</x:v>
+        <x:v>40296</x:v>
       </x:c>
       <x:c r="AL232" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:38">
       <x:c r="A233" s="0" t="s">
-        <x:v>1036</x:v>
-[...1 lines deleted...]
-      <x:c r="C233" s="1" t="s"/>
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>973</x:v>
+      </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K233" s="2">
-        <x:v>37767</x:v>
+        <x:v>39939</x:v>
       </x:c>
       <x:c r="M233" s="2">
-        <x:v>37767</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>39939</x:v>
       </x:c>
       <x:c r="AL233" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:38">
       <x:c r="A234" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
-        <x:v>1039</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
-        <x:v>1042</x:v>
-[...5 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K234" s="2">
-        <x:v>41569</x:v>
+        <x:v>39932</x:v>
       </x:c>
       <x:c r="M234" s="2">
-        <x:v>41569</x:v>
-[...2 lines deleted...]
-        <x:v>42293</x:v>
+        <x:v>39932</x:v>
       </x:c>
       <x:c r="AL234" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:38">
       <x:c r="A235" s="0" t="s">
-        <x:v>1044</x:v>
-[...1 lines deleted...]
-      <x:c r="C235" s="1" t="s"/>
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>979</x:v>
+      </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K235" s="2">
-        <x:v>36205</x:v>
-[...2 lines deleted...]
-        <x:v>36646</x:v>
+        <x:v>39392</x:v>
       </x:c>
       <x:c r="M235" s="2">
-        <x:v>36205</x:v>
+        <x:v>39392</x:v>
       </x:c>
       <x:c r="AL235" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:38">
       <x:c r="A236" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
-        <x:v>1049</x:v>
-[...8 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K236" s="2">
-        <x:v>41514</x:v>
+        <x:v>39146</x:v>
       </x:c>
       <x:c r="M236" s="2">
-        <x:v>41514</x:v>
-[...2 lines deleted...]
-        <x:v>42242</x:v>
+        <x:v>39146</x:v>
       </x:c>
       <x:c r="AL236" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:38">
       <x:c r="A237" s="0" t="s">
-        <x:v>1052</x:v>
-[...1 lines deleted...]
-      <x:c r="C237" s="1" t="s"/>
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>985</x:v>
+      </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K237" s="2">
-        <x:v>35932</x:v>
-[...2 lines deleted...]
-        <x:v>37258</x:v>
+        <x:v>39246</x:v>
       </x:c>
       <x:c r="M237" s="2">
-        <x:v>35932</x:v>
+        <x:v>39246</x:v>
       </x:c>
       <x:c r="AL237" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:38">
       <x:c r="A238" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K238" s="2">
-        <x:v>40604</x:v>
+        <x:v>39021</x:v>
       </x:c>
       <x:c r="M238" s="2">
-        <x:v>40604</x:v>
+        <x:v>39021</x:v>
       </x:c>
       <x:c r="AL238" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:38">
       <x:c r="A239" s="0" t="s">
-        <x:v>1057</x:v>
-[...1 lines deleted...]
-      <x:c r="C239" s="1" t="s"/>
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>991</x:v>
+      </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K239" s="2">
-        <x:v>37557</x:v>
-[...2 lines deleted...]
-        <x:v>37767</x:v>
+        <x:v>38644</x:v>
       </x:c>
       <x:c r="M239" s="2">
-        <x:v>37557</x:v>
+        <x:v>38644</x:v>
       </x:c>
       <x:c r="AL239" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:38">
       <x:c r="A240" s="0" t="s">
-        <x:v>1059</x:v>
-[...1 lines deleted...]
-      <x:c r="C240" s="1" t="s"/>
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="C240" s="1" t="s">
+        <x:v>994</x:v>
+      </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K240" s="2">
-        <x:v>36076</x:v>
-[...2 lines deleted...]
-        <x:v>36758</x:v>
+        <x:v>38300</x:v>
       </x:c>
       <x:c r="M240" s="2">
-        <x:v>36076</x:v>
+        <x:v>38300</x:v>
       </x:c>
       <x:c r="AL240" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:38">
       <x:c r="A241" s="0" t="s">
-        <x:v>1061</x:v>
-[...1 lines deleted...]
-      <x:c r="C241" s="1" t="s"/>
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>997</x:v>
+      </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K241" s="2">
-        <x:v>35932</x:v>
-[...2 lines deleted...]
-        <x:v>36618</x:v>
+        <x:v>38274</x:v>
       </x:c>
       <x:c r="M241" s="2">
-        <x:v>35932</x:v>
+        <x:v>38274</x:v>
       </x:c>
       <x:c r="AL241" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:38">
       <x:c r="A242" s="0" t="s">
-        <x:v>1063</x:v>
-[...1 lines deleted...]
-      <x:c r="C242" s="1" t="s"/>
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1000</x:v>
+      </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K242" s="2">
-        <x:v>36902</x:v>
+        <x:v>38272</x:v>
+      </x:c>
+      <x:c r="L242" s="2">
+        <x:v>39174</x:v>
       </x:c>
       <x:c r="M242" s="2">
-        <x:v>36902</x:v>
+        <x:v>38272</x:v>
       </x:c>
       <x:c r="AL242" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:38">
       <x:c r="A243" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K243" s="2">
-        <x:v>38426</x:v>
+        <x:v>37944</x:v>
       </x:c>
       <x:c r="M243" s="2">
-        <x:v>38426</x:v>
+        <x:v>37944</x:v>
       </x:c>
       <x:c r="AL243" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:38">
       <x:c r="A244" s="0" t="s">
-        <x:v>1068</x:v>
-[...1 lines deleted...]
-      <x:c r="C244" s="1" t="s"/>
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="C244" s="1" t="s">
+        <x:v>1006</x:v>
+      </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K244" s="2">
-        <x:v>37417</x:v>
-[...2 lines deleted...]
-        <x:v>37563</x:v>
+        <x:v>32509</x:v>
       </x:c>
       <x:c r="M244" s="2">
-        <x:v>37417</x:v>
+        <x:v>32509</x:v>
       </x:c>
       <x:c r="AL244" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:38">
       <x:c r="A245" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K245" s="2">
-        <x:v>40800</x:v>
+        <x:v>33239</x:v>
       </x:c>
       <x:c r="M245" s="2">
-        <x:v>40800</x:v>
+        <x:v>33239</x:v>
       </x:c>
       <x:c r="AL245" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:38">
       <x:c r="A246" s="0" t="s">
-        <x:v>1073</x:v>
-[...1 lines deleted...]
-      <x:c r="C246" s="1" t="s"/>
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1012</x:v>
+      </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K246" s="2">
-        <x:v>37032</x:v>
+        <x:v>33239</x:v>
       </x:c>
       <x:c r="M246" s="2">
-        <x:v>37032</x:v>
+        <x:v>33239</x:v>
       </x:c>
       <x:c r="AL246" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:38">
       <x:c r="A247" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>1078</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K247" s="2">
-        <x:v>39771</x:v>
+        <x:v>33604</x:v>
       </x:c>
       <x:c r="M247" s="2">
-        <x:v>39771</x:v>
+        <x:v>33604</x:v>
       </x:c>
       <x:c r="AL247" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:38">
       <x:c r="A248" s="0" t="s">
-        <x:v>1079</x:v>
-[...1 lines deleted...]
-      <x:c r="C248" s="1" t="s"/>
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="C248" s="1" t="s">
+        <x:v>1018</x:v>
+      </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K248" s="2">
-        <x:v>37068</x:v>
+        <x:v>37621</x:v>
       </x:c>
       <x:c r="M248" s="2">
-        <x:v>37068</x:v>
+        <x:v>37621</x:v>
       </x:c>
       <x:c r="AL248" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:38">
       <x:c r="A249" s="0" t="s">
-        <x:v>1081</x:v>
-[...1 lines deleted...]
-      <x:c r="C249" s="1" t="s"/>
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="C249" s="1" t="s">
+        <x:v>1021</x:v>
+      </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K249" s="2">
-        <x:v>36315</x:v>
-[...2 lines deleted...]
-        <x:v>37608</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="M249" s="2">
-        <x:v>36315</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="AL249" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:38">
       <x:c r="A250" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K250" s="2">
-        <x:v>40632</x:v>
+        <x:v>37621</x:v>
       </x:c>
       <x:c r="M250" s="2">
-        <x:v>40632</x:v>
+        <x:v>37621</x:v>
       </x:c>
       <x:c r="AL250" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:38">
       <x:c r="A251" s="0" t="s">
-        <x:v>1086</x:v>
-[...1 lines deleted...]
-      <x:c r="C251" s="1" t="s"/>
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="C251" s="1" t="s">
+        <x:v>1027</x:v>
+      </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K251" s="2">
-        <x:v>36557</x:v>
-[...2 lines deleted...]
-        <x:v>36625</x:v>
+        <x:v>32509</x:v>
       </x:c>
       <x:c r="M251" s="2">
-        <x:v>36557</x:v>
+        <x:v>32509</x:v>
       </x:c>
       <x:c r="AL251" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:38">
       <x:c r="A252" s="0" t="s">
-        <x:v>1088</x:v>
-[...1 lines deleted...]
-      <x:c r="C252" s="1" t="s"/>
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="C252" s="1" t="s">
+        <x:v>1030</x:v>
+      </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K252" s="2">
-        <x:v>36557</x:v>
-[...2 lines deleted...]
-        <x:v>37136</x:v>
+        <x:v>33604</x:v>
       </x:c>
       <x:c r="M252" s="2">
-        <x:v>36557</x:v>
+        <x:v>33604</x:v>
       </x:c>
       <x:c r="AL252" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:38">
       <x:c r="A253" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K253" s="2">
-        <x:v>39589</x:v>
+        <x:v>33969</x:v>
       </x:c>
       <x:c r="M253" s="2">
-        <x:v>39589</x:v>
+        <x:v>33969</x:v>
       </x:c>
       <x:c r="AL253" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:38">
       <x:c r="A254" s="0" t="s">
-        <x:v>1093</x:v>
-[...1 lines deleted...]
-      <x:c r="C254" s="1" t="s"/>
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>1036</x:v>
+      </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K254" s="2">
-        <x:v>37136</x:v>
+        <x:v>34699</x:v>
       </x:c>
       <x:c r="M254" s="2">
-        <x:v>37136</x:v>
+        <x:v>34699</x:v>
       </x:c>
       <x:c r="AL254" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:38">
       <x:c r="A255" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1096</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K255" s="2">
-        <x:v>38887</x:v>
+        <x:v>34699</x:v>
       </x:c>
       <x:c r="M255" s="2">
-        <x:v>38887</x:v>
+        <x:v>34699</x:v>
       </x:c>
       <x:c r="AL255" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:38">
       <x:c r="A256" s="0" t="s">
-        <x:v>1098</x:v>
-[...1 lines deleted...]
-      <x:c r="C256" s="1" t="s"/>
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="C256" s="1" t="s">
+        <x:v>1041</x:v>
+      </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K256" s="2">
-        <x:v>37697</x:v>
-[...2 lines deleted...]
-        <x:v>38118</x:v>
+        <x:v>35064</x:v>
       </x:c>
       <x:c r="M256" s="2">
-        <x:v>37697</x:v>
+        <x:v>35064</x:v>
       </x:c>
       <x:c r="AL256" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:38">
       <x:c r="A257" s="0" t="s">
-        <x:v>1100</x:v>
-[...1 lines deleted...]
-      <x:c r="C257" s="1" t="s"/>
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C257" s="1" t="s">
+        <x:v>1044</x:v>
+      </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K257" s="2">
-        <x:v>37297</x:v>
-[...2 lines deleted...]
-        <x:v>37775</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="M257" s="2">
-        <x:v>37297</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="AL257" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:38">
       <x:c r="A258" s="0" t="s">
-        <x:v>1102</x:v>
-[...1 lines deleted...]
-      <x:c r="C258" s="1" t="s"/>
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="C258" s="1" t="s">
+        <x:v>1047</x:v>
+      </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K258" s="2">
-        <x:v>37901</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="M258" s="2">
-        <x:v>37901</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="AL258" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:38">
       <x:c r="A259" s="0" t="s">
-        <x:v>1104</x:v>
-[...1 lines deleted...]
-      <x:c r="C259" s="1" t="s"/>
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="C259" s="1" t="s">
+        <x:v>1050</x:v>
+      </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K259" s="2">
-        <x:v>37048</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="M259" s="2">
-        <x:v>37048</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="AL259" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:38">
       <x:c r="A260" s="0" t="s">
-        <x:v>1106</x:v>
-[...1 lines deleted...]
-      <x:c r="C260" s="1" t="s"/>
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="C260" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K260" s="2">
-        <x:v>36921</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="M260" s="2">
-        <x:v>36921</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="AL260" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:38">
       <x:c r="A261" s="0" t="s">
-        <x:v>1108</x:v>
-[...1 lines deleted...]
-      <x:c r="C261" s="1" t="s"/>
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="C261" s="1" t="s">
+        <x:v>1056</x:v>
+      </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K261" s="2">
-        <x:v>36461</x:v>
-[...2 lines deleted...]
-        <x:v>36613</x:v>
+        <x:v>35795</x:v>
       </x:c>
       <x:c r="M261" s="2">
-        <x:v>36461</x:v>
+        <x:v>35795</x:v>
       </x:c>
       <x:c r="AL261" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:38">
       <x:c r="A262" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
-        <x:v>1113</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K262" s="2">
-        <x:v>42162</x:v>
+        <x:v>35795</x:v>
       </x:c>
       <x:c r="M262" s="2">
-        <x:v>42167</x:v>
-[...2 lines deleted...]
-        <x:v>42898</x:v>
+        <x:v>35795</x:v>
       </x:c>
       <x:c r="AL262" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:38">
       <x:c r="A263" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K263" s="2">
-        <x:v>40849</x:v>
+        <x:v>36160</x:v>
       </x:c>
       <x:c r="M263" s="2">
-        <x:v>40849</x:v>
+        <x:v>36160</x:v>
       </x:c>
       <x:c r="AL263" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:38">
       <x:c r="A264" s="0" t="s">
-        <x:v>1119</x:v>
-[...1 lines deleted...]
-      <x:c r="C264" s="1" t="s"/>
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="C264" s="1" t="s">
+        <x:v>1065</x:v>
+      </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K264" s="2">
-        <x:v>36087</x:v>
-[...2 lines deleted...]
-        <x:v>36612</x:v>
+        <x:v>36160</x:v>
       </x:c>
       <x:c r="M264" s="2">
-        <x:v>36087</x:v>
+        <x:v>36160</x:v>
       </x:c>
       <x:c r="AL264" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:38">
       <x:c r="A265" s="0" t="s">
-        <x:v>1121</x:v>
-[...1 lines deleted...]
-      <x:c r="C265" s="1" t="s"/>
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="C265" s="1" t="s">
+        <x:v>1068</x:v>
+      </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K265" s="2">
-        <x:v>36244</x:v>
-[...2 lines deleted...]
-        <x:v>37234</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="M265" s="2">
-        <x:v>36244</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="AL265" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:38">
       <x:c r="A266" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
-        <x:v>1126</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K266" s="2">
-        <x:v>42240</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="M266" s="2">
-        <x:v>42248</x:v>
-[...26 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="AL266" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:38">
       <x:c r="A267" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K267" s="2">
-        <x:v>41663</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="M267" s="2">
-        <x:v>41663</x:v>
-[...2 lines deleted...]
-        <x:v>42393</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="AL267" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:38">
       <x:c r="A268" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K268" s="2">
-        <x:v>41659</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="M268" s="2">
-        <x:v>41659</x:v>
-[...2 lines deleted...]
-        <x:v>42389</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="AL268" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:38">
       <x:c r="A269" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K269" s="2">
-        <x:v>41220</x:v>
+        <x:v>36830</x:v>
       </x:c>
       <x:c r="M269" s="2">
-        <x:v>41220</x:v>
-[...2 lines deleted...]
-        <x:v>41950</x:v>
+        <x:v>36830</x:v>
       </x:c>
       <x:c r="AL269" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:38">
       <x:c r="A270" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K270" s="2">
-        <x:v>42003</x:v>
+        <x:v>36891</x:v>
       </x:c>
       <x:c r="M270" s="2">
-        <x:v>42003</x:v>
-[...2 lines deleted...]
-        <x:v>42734</x:v>
+        <x:v>36891</x:v>
       </x:c>
       <x:c r="AL270" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:38">
       <x:c r="A271" s="0" t="s">
-        <x:v>1144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="C271" s="1" t="s"/>
       <x:c r="D271" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K271" s="2">
-        <x:v>41986</x:v>
+        <x:v>41381</x:v>
       </x:c>
       <x:c r="M271" s="2">
-        <x:v>41986</x:v>
+        <x:v>41381</x:v>
       </x:c>
       <x:c r="N271" s="2">
-        <x:v>42717</x:v>
+        <x:v>42111</x:v>
       </x:c>
       <x:c r="AL271" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:38">
       <x:c r="A272" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K272" s="2">
-        <x:v>42176</x:v>
+        <x:v>33969</x:v>
       </x:c>
       <x:c r="M272" s="2">
-        <x:v>42176</x:v>
-[...2 lines deleted...]
-        <x:v>42907</x:v>
+        <x:v>33969</x:v>
       </x:c>
       <x:c r="AL272" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:38">
       <x:c r="A273" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>1154</x:v>
-[...2 lines deleted...]
-        <x:v>1155</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="K273" s="2">
-        <x:v>41911</x:v>
+        <x:v>39253</x:v>
       </x:c>
       <x:c r="M273" s="2">
-        <x:v>41911</x:v>
-[...2 lines deleted...]
-        <x:v>42642</x:v>
+        <x:v>39253</x:v>
       </x:c>
       <x:c r="AL273" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:38">
       <x:c r="A274" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E274" s="0" t="s">
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="H274" s="0" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="I274" s="0" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="J274" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K274" s="2">
-        <x:v>42023</x:v>
+        <x:v>42487</x:v>
       </x:c>
       <x:c r="M274" s="2">
-        <x:v>42023</x:v>
+        <x:v>42401</x:v>
       </x:c>
       <x:c r="N274" s="2">
-        <x:v>42754</x:v>
+        <x:v>43132</x:v>
+      </x:c>
+      <x:c r="AD274" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE274" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF274" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG274" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH274" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI274" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ274" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK274" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL274" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:38">
       <x:c r="A275" s="0" t="s">
-        <x:v>1159</x:v>
-[...2 lines deleted...]
-        <x:v>627</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="H275" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="I275" s="0" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="J275" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K275" s="2">
-        <x:v>45467</x:v>
+        <x:v>42404</x:v>
+      </x:c>
+      <x:c r="L275" s="2">
+        <x:v>42470</x:v>
       </x:c>
       <x:c r="M275" s="2">
-        <x:v>45467</x:v>
+        <x:v>42419</x:v>
       </x:c>
       <x:c r="N275" s="2">
-        <x:v>46197</x:v>
-[...32 lines deleted...]
-        <x:v>1169</x:v>
+        <x:v>43150</x:v>
       </x:c>
       <x:c r="AD275" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE275" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF275" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG275" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH275" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI275" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ275" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK275" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL275" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:38">
       <x:c r="A276" s="0" t="s">
-        <x:v>1170</x:v>
-[...2 lines deleted...]
-        <x:v>1171</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
-        <x:v>1172</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="H276" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="I276" s="0" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="J276" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K276" s="2">
-        <x:v>46079</x:v>
+        <x:v>42404</x:v>
+      </x:c>
+      <x:c r="L276" s="2">
+        <x:v>42470</x:v>
       </x:c>
       <x:c r="M276" s="2">
-        <x:v>46079</x:v>
+        <x:v>42419</x:v>
       </x:c>
       <x:c r="N276" s="2">
-        <x:v>46809</x:v>
-[...29 lines deleted...]
-        <x:v>1181</x:v>
+        <x:v>43150</x:v>
       </x:c>
       <x:c r="AD276" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE276" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF276" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG276" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH276" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI276" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ276" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK276" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL276" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:38">
       <x:c r="A277" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K277" s="2">
-        <x:v>43537</x:v>
+        <x:v>42481</x:v>
       </x:c>
       <x:c r="M277" s="2">
-        <x:v>43543</x:v>
+        <x:v>42486</x:v>
       </x:c>
       <x:c r="N277" s="2">
-        <x:v>44274</x:v>
+        <x:v>43216</x:v>
       </x:c>
       <x:c r="AD277" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE277" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF277" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG277" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH277" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI277" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ277" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK277" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL277" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:38">
       <x:c r="A278" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K278" s="2">
-        <x:v>42715</x:v>
+        <x:v>42530</x:v>
       </x:c>
       <x:c r="M278" s="2">
-        <x:v>42717</x:v>
+        <x:v>42534</x:v>
       </x:c>
       <x:c r="N278" s="2">
-        <x:v>43447</x:v>
+        <x:v>43264</x:v>
       </x:c>
       <x:c r="AD278" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE278" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF278" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG278" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH278" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI278" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ278" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK278" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL278" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:38">
       <x:c r="A279" s="0" t="s">
-        <x:v>1197</x:v>
-[...1 lines deleted...]
-      <x:c r="C279" s="1" t="s"/>
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="B279" s="0" t="s">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="C279" s="1" t="s">
+        <x:v>1130</x:v>
+      </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E279" s="0" t="s">
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="H279" s="0" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="I279" s="0" t="s">
+        <x:v>1135</x:v>
+      </x:c>
+      <x:c r="J279" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K279" s="2">
-        <x:v>41381</x:v>
+        <x:v>42715</x:v>
       </x:c>
       <x:c r="M279" s="2">
-        <x:v>41381</x:v>
+        <x:v>42717</x:v>
       </x:c>
       <x:c r="N279" s="2">
-        <x:v>42111</x:v>
+        <x:v>43447</x:v>
+      </x:c>
+      <x:c r="AD279" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE279" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF279" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG279" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH279" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI279" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ279" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK279" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL279" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:38">
       <x:c r="A280" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="B280" s="0" t="s">
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E280" s="0" t="s">
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="H280" s="0" t="s">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="I280" s="0" t="s">
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="J280" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K280" s="2">
-        <x:v>39146</x:v>
+        <x:v>42795</x:v>
       </x:c>
       <x:c r="M280" s="2">
-        <x:v>39146</x:v>
+        <x:v>42821</x:v>
+      </x:c>
+      <x:c r="N280" s="2">
+        <x:v>43551</x:v>
+      </x:c>
+      <x:c r="AD280" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE280" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF280" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG280" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH280" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI280" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ280" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK280" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL280" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:38">
       <x:c r="A281" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="K281" s="2">
-        <x:v>44376</x:v>
+        <x:v>42986</x:v>
       </x:c>
       <x:c r="M281" s="2">
-        <x:v>44376</x:v>
+        <x:v>42990</x:v>
       </x:c>
       <x:c r="N281" s="2">
-        <x:v>45106</x:v>
-[...35 lines deleted...]
-        <x:v>1217</x:v>
+        <x:v>43720</x:v>
       </x:c>
       <x:c r="AD281" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE281" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF281" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG281" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH281" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI281" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ281" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK281" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL281" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:38">
       <x:c r="A282" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="B282" s="0" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E282" s="0" t="s">
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="H282" s="0" t="s">
+        <x:v>1158</x:v>
+      </x:c>
+      <x:c r="I282" s="0" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="J282" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K282" s="2">
-        <x:v>36525</x:v>
+        <x:v>43150</x:v>
       </x:c>
       <x:c r="M282" s="2">
-        <x:v>36525</x:v>
+        <x:v>43153</x:v>
+      </x:c>
+      <x:c r="N282" s="2">
+        <x:v>43883</x:v>
+      </x:c>
+      <x:c r="AD282" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE282" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF282" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG282" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH282" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI282" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ282" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK282" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL282" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:38">
       <x:c r="A283" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
-        <x:v>1226</x:v>
-[...2 lines deleted...]
-        <x:v>1227</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="K283" s="2">
-        <x:v>42487</x:v>
+        <x:v>43226</x:v>
       </x:c>
       <x:c r="M283" s="2">
-        <x:v>42401</x:v>
+        <x:v>43226</x:v>
       </x:c>
       <x:c r="N283" s="2">
-        <x:v>43132</x:v>
+        <x:v>43957</x:v>
       </x:c>
       <x:c r="AD283" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE283" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF283" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG283" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH283" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI283" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ283" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK283" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL283" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:38">
       <x:c r="A284" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="B284" s="0" t="s">
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E284" s="0" t="s">
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="H284" s="0" t="s">
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K284" s="2">
-        <x:v>42110</x:v>
+        <x:v>43263</x:v>
       </x:c>
       <x:c r="M284" s="2">
-        <x:v>42033</x:v>
+        <x:v>43264</x:v>
       </x:c>
       <x:c r="N284" s="2">
-        <x:v>42764</x:v>
+        <x:v>43995</x:v>
+      </x:c>
+      <x:c r="AD284" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE284" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF284" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG284" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH284" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI284" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ284" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK284" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL284" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:38">
       <x:c r="A285" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="B285" s="0" t="s">
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E285" s="0" t="s">
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>42031</x:v>
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="H285" s="0" t="s">
+        <x:v>1180</x:v>
+      </x:c>
+      <x:c r="I285" s="0" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="J285" s="0" t="s">
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="M285" s="2">
-        <x:v>42031</x:v>
+        <x:v>43265</x:v>
       </x:c>
       <x:c r="N285" s="2">
-        <x:v>42762</x:v>
+        <x:v>43996</x:v>
+      </x:c>
+      <x:c r="AD285" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE285" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF285" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG285" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH285" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI285" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ285" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK285" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL285" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:38">
       <x:c r="A286" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1182</x:v>
+      </x:c>
+      <x:c r="B286" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E286" s="0" t="s">
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>39246</x:v>
+        <x:v>1186</x:v>
+      </x:c>
+      <x:c r="H286" s="0" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="I286" s="0" t="s">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="J286" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M286" s="2">
-        <x:v>39246</x:v>
+        <x:v>43268</x:v>
+      </x:c>
+      <x:c r="N286" s="2">
+        <x:v>43999</x:v>
+      </x:c>
+      <x:c r="AD286" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE286" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF286" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG286" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH286" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI286" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ286" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK286" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL286" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:38">
       <x:c r="A287" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="B287" s="0" t="s">
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E287" s="0" t="s">
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>39939</x:v>
+        <x:v>1194</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="I287" s="0" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="J287" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M287" s="2">
-        <x:v>39939</x:v>
+        <x:v>43268</x:v>
+      </x:c>
+      <x:c r="N287" s="2">
+        <x:v>43999</x:v>
+      </x:c>
+      <x:c r="AD287" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE287" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF287" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG287" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH287" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI287" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ287" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK287" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL287" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:38">
       <x:c r="A288" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="B288" s="0" t="s">
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E288" s="0" t="s">
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="H288" s="0" t="s">
+        <x:v>1202</x:v>
+      </x:c>
+      <x:c r="I288" s="0" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="J288" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K288" s="2">
-        <x:v>41948</x:v>
+        <x:v>43537</x:v>
       </x:c>
       <x:c r="M288" s="2">
-        <x:v>41948</x:v>
+        <x:v>43543</x:v>
       </x:c>
       <x:c r="N288" s="2">
-        <x:v>42679</x:v>
+        <x:v>44274</x:v>
+      </x:c>
+      <x:c r="AD288" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE288" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF288" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG288" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH288" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI288" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ288" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK288" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL288" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:38">
       <x:c r="A289" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="B289" s="0" t="s">
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E289" s="0" t="s">
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="H289" s="0" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="I289" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="J289" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K289" s="2">
-        <x:v>41877</x:v>
+        <x:v>43908</x:v>
       </x:c>
       <x:c r="M289" s="2">
-        <x:v>41877</x:v>
+        <x:v>43894</x:v>
       </x:c>
       <x:c r="N289" s="2">
-        <x:v>42608</x:v>
+        <x:v>44624</x:v>
+      </x:c>
+      <x:c r="AD289" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE289" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF289" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG289" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH289" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI289" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ289" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK289" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL289" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:38">
       <x:c r="A290" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="B290" s="0" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E290" s="0" t="s">
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="H290" s="0" t="s">
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="J290" s="0" t="s">
-        <x:v>342</x:v>
-[...2 lines deleted...]
-        <x:v>41610</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M290" s="2">
-        <x:v>41610</x:v>
+        <x:v>44076</x:v>
       </x:c>
       <x:c r="N290" s="2">
-        <x:v>42330</x:v>
+        <x:v>44806</x:v>
+      </x:c>
+      <x:c r="AD290" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE290" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF290" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG290" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH290" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI290" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ290" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK290" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL290" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:38">
       <x:c r="A291" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="B291" s="0" t="s">
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E291" s="0" t="s">
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>37256</x:v>
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="H291" s="0" t="s">
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="I291" s="0" t="s">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="J291" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M291" s="2">
-        <x:v>37256</x:v>
+        <x:v>44426</x:v>
+      </x:c>
+      <x:c r="N291" s="2">
+        <x:v>45156</x:v>
+      </x:c>
+      <x:c r="AD291" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE291" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF291" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG291" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH291" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI291" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ291" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK291" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL291" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:38">
       <x:c r="A292" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
-        <x:v>1258</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="H292" s="0" t="s">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="I292" s="0" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="J292" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K292" s="2">
-        <x:v>45965</x:v>
+        <x:v>44376</x:v>
       </x:c>
       <x:c r="M292" s="2">
-        <x:v>45965</x:v>
+        <x:v>44376</x:v>
       </x:c>
       <x:c r="N292" s="2">
-        <x:v>46695</x:v>
+        <x:v>45106</x:v>
       </x:c>
       <x:c r="O292" s="0" t="n">
-        <x:v>395</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P292" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="Q292" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R292" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="S292" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U292" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="V292" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="W292" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="Y292" s="0" t="s">
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="AA292" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="AB292" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="AC292" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="AD292" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE292" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF292" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG292" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH292" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI292" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ292" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK292" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL292" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:38">
       <x:c r="A293" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="B293" s="0" t="s">
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E293" s="0" t="s">
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="H293" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="I293" s="0" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="J293" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K293" s="2">
-        <x:v>41920</x:v>
+        <x:v>44507</x:v>
       </x:c>
       <x:c r="M293" s="2">
-        <x:v>41920</x:v>
+        <x:v>44507</x:v>
       </x:c>
       <x:c r="N293" s="2">
-        <x:v>42651</x:v>
+        <x:v>45237</x:v>
+      </x:c>
+      <x:c r="O293" s="0" t="n">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="P293" s="0" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="Q293" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="R293" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="S293" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="T293" s="2">
+        <x:v>41306</x:v>
+      </x:c>
+      <x:c r="U293" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="V293" s="0" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="W293" s="0" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="AA293" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="AB293" s="0" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="AC293" s="0" t="s">
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="AD293" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE293" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF293" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG293" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH293" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI293" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ293" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK293" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL293" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:38">
       <x:c r="A294" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
-        <x:v>46</x:v>
-[...2 lines deleted...]
-        <x:v>42795</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M294" s="2">
-        <x:v>42821</x:v>
+        <x:v>44614</x:v>
       </x:c>
       <x:c r="N294" s="2">
-        <x:v>43551</x:v>
+        <x:v>45344</x:v>
+      </x:c>
+      <x:c r="O294" s="0" t="n">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AD294" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE294" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF294" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG294" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH294" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI294" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ294" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK294" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL294" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:38">
       <x:c r="A295" s="0" t="s">
-        <x:v>1277</x:v>
-[...2 lines deleted...]
-        <x:v>594</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
-        <x:v>1278</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
-        <x:v>1283</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="M295" s="2">
-        <x:v>44732</x:v>
+        <x:v>44551</x:v>
       </x:c>
       <x:c r="N295" s="2">
-        <x:v>45463</x:v>
+        <x:v>45281</x:v>
       </x:c>
       <x:c r="AD295" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE295" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF295" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG295" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH295" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI295" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ295" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK295" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL295" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:38">
       <x:c r="A296" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
-        <x:v>1285</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
-        <x:v>1288</x:v>
-[...2 lines deleted...]
-        <x:v>45743</x:v>
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="H296" s="0" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="I296" s="0" t="s">
+        <x:v>1274</x:v>
+      </x:c>
+      <x:c r="J296" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M296" s="2">
-        <x:v>45743</x:v>
+        <x:v>44636</x:v>
       </x:c>
       <x:c r="N296" s="2">
-        <x:v>46473</x:v>
-[...32 lines deleted...]
-        <x:v>1296</x:v>
+        <x:v>45367</x:v>
       </x:c>
       <x:c r="AD296" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE296" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF296" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG296" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH296" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI296" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ296" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK296" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL296" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:38">
       <x:c r="A297" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>1301</x:v>
-[...2 lines deleted...]
-        <x:v>44917</x:v>
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="H297" s="0" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="I297" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="J297" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M297" s="2">
-        <x:v>44917</x:v>
+        <x:v>44732</x:v>
       </x:c>
       <x:c r="N297" s="2">
-        <x:v>45648</x:v>
-[...26 lines deleted...]
-        <x:v>1306</x:v>
+        <x:v>45463</x:v>
       </x:c>
       <x:c r="AD297" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE297" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF297" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG297" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH297" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI297" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ297" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK297" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL297" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:38">
       <x:c r="A298" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
-        <x:v>1308</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
-        <x:v>1311</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="M298" s="2">
-        <x:v>43268</x:v>
+        <x:v>44908</x:v>
       </x:c>
       <x:c r="N298" s="2">
-        <x:v>43999</x:v>
+        <x:v>45639</x:v>
+      </x:c>
+      <x:c r="P298" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="Q298" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="R298" s="0" t="s">
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="AD298" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE298" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF298" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG298" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH298" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI298" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ298" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK298" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL298" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:38">
       <x:c r="A299" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>1319</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="K299" s="2">
+        <x:v>44917</x:v>
       </x:c>
       <x:c r="M299" s="2">
-        <x:v>43268</x:v>
+        <x:v>44917</x:v>
       </x:c>
       <x:c r="N299" s="2">
-        <x:v>43999</x:v>
+        <x:v>45648</x:v>
+      </x:c>
+      <x:c r="O299" s="0" t="n">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="P299" s="0" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="Q299" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="R299" s="0" t="s">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="S299" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="U299" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="V299" s="0" t="s">
+        <x:v>1295</x:v>
+      </x:c>
+      <x:c r="AB299" s="0" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="AC299" s="0" t="s">
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="AD299" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE299" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF299" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG299" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH299" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="AI299" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ299" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK299" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL299" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:38">
       <x:c r="A300" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
-        <x:v>1323</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E300" s="0" t="s">
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="K300" s="2">
-        <x:v>35795</x:v>
+        <x:v>45055</x:v>
       </x:c>
       <x:c r="M300" s="2">
-        <x:v>35795</x:v>
+        <x:v>45055</x:v>
+      </x:c>
+      <x:c r="N300" s="2">
+        <x:v>45786</x:v>
+      </x:c>
+      <x:c r="O300" s="0" t="n">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="P300" s="0" t="s">
+        <x:v>1304</x:v>
+      </x:c>
+      <x:c r="Q300" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="R300" s="0" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="S300" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="U300" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="V300" s="0" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="W300" s="0" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="Y300" s="0" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="AA300" s="0" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="AB300" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="AC300" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="AD300" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="AE300" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="AF300" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="AG300" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="AH300" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="AI300" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AJ300" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="AK300" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL300" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:38">
       <x:c r="A301" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>1329</x:v>
-[...8 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="K301" s="2">
-        <x:v>43908</x:v>
+        <x:v>45467</x:v>
       </x:c>
       <x:c r="M301" s="2">
-        <x:v>43894</x:v>
+        <x:v>45467</x:v>
       </x:c>
       <x:c r="N301" s="2">
-        <x:v>44624</x:v>
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="O301" s="0" t="n">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="P301" s="0" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="Q301" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="R301" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="S301" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="U301" s="0" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="V301" s="0" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="W301" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="X301" s="0" t="s">
+        <x:v>1318</x:v>
+      </x:c>
+      <x:c r="AB301" s="0" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="AC301" s="0" t="s">
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="AD301" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE301" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF301" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG301" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH301" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI301" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ301" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK301" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL301" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:38">
       <x:c r="A302" s="0" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="B302" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C302" s="1" t="s">
+        <x:v>1322</x:v>
+      </x:c>
+      <x:c r="D302" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E302" s="0" t="s">
+        <x:v>1323</x:v>
+      </x:c>
+      <x:c r="F302" s="0" t="s">
+        <x:v>1324</x:v>
+      </x:c>
+      <x:c r="G302" s="0" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="K302" s="2">
+        <x:v>45743</x:v>
+      </x:c>
+      <x:c r="M302" s="2">
+        <x:v>45743</x:v>
+      </x:c>
+      <x:c r="N302" s="2">
+        <x:v>46473</x:v>
+      </x:c>
+      <x:c r="O302" s="0" t="n">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="P302" s="0" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="Q302" s="0" t="s">
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="R302" s="0" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="S302" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="U302" s="0" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="V302" s="0" t="s">
+        <x:v>1329</x:v>
+      </x:c>
+      <x:c r="W302" s="0" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="X302" s="0" t="s">
+        <x:v>1331</x:v>
+      </x:c>
+      <x:c r="AB302" s="0" t="s">
         <x:v>1332</x:v>
       </x:c>
-      <x:c r="B302" s="0" t="s">
+      <x:c r="AC302" s="0" t="s">
         <x:v>1333</x:v>
       </x:c>
-      <x:c r="C302" s="1" t="s">
-[...58 lines deleted...]
-      </x:c>
       <x:c r="AD302" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE302" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF302" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG302" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH302" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI302" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ302" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK302" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL302" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:38">
       <x:c r="A303" s="0" t="s">
+        <x:v>1334</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
+        <x:v>1335</x:v>
+      </x:c>
+      <x:c r="C303" s="1" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="D303" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E303" s="0" t="s">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c r="F303" s="0" t="s">
+        <x:v>1338</x:v>
+      </x:c>
+      <x:c r="G303" s="0" t="s">
+        <x:v>1339</x:v>
+      </x:c>
+      <x:c r="K303" s="2">
+        <x:v>45965</x:v>
+      </x:c>
+      <x:c r="M303" s="2">
+        <x:v>45965</x:v>
+      </x:c>
+      <x:c r="N303" s="2">
+        <x:v>46695</x:v>
+      </x:c>
+      <x:c r="O303" s="0" t="n">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="P303" s="0" t="s">
+        <x:v>1340</x:v>
+      </x:c>
+      <x:c r="Q303" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="R303" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="S303" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="U303" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="V303" s="0" t="s">
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="W303" s="0" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="AA303" s="0" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="AB303" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="AC303" s="0" t="s">
         <x:v>1344</x:v>
       </x:c>
-      <x:c r="C303" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="AD303" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE303" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF303" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG303" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH303" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI303" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ303" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK303" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL303" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:38">
       <x:c r="A304" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
-        <x:v>1352</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="K304" s="2">
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="M304" s="2">
-        <x:v>44908</x:v>
+        <x:v>46079</x:v>
       </x:c>
       <x:c r="N304" s="2">
-        <x:v>45639</x:v>
+        <x:v>46809</x:v>
+      </x:c>
+      <x:c r="O304" s="0" t="n">
+        <x:v>408</x:v>
       </x:c>
       <x:c r="P304" s="0" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="Q304" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R304" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="S304" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="U304" s="0" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="V304" s="0" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="W304" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="Z304" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="AC304" s="0" t="s">
         <x:v>1356</x:v>
       </x:c>
       <x:c r="AD304" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="AE304" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="AF304" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="AG304" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="AH304" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="AI304" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AJ304" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AK304" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="AL304" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>