--- v1 (2026-06-19)
+++ v2 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e7bae994fc84faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a085ed9bee024c55b639dd0ebe4a8241.psmdcp" Id="R8cc2100cea314d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313de7284d84405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/288ca8024bfc4cd288d80b39e3d4889f.psmdcp" Id="R05621c7f6ec74b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1357" uniqueCount="1357">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Underrubrik</x:t>
   </x:si>
   <x:si>