--- v2 (2026-06-19)
+++ v3 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313de7284d84405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/288ca8024bfc4cd288d80b39e3d4889f.psmdcp" Id="R05621c7f6ec74b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2295c2a4e3a54f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1053241f984440429161dc68c3c1b630.psmdcp" Id="R6e9c287a3c114e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1357" uniqueCount="1357">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Underrubrik</x:t>
   </x:si>
   <x:si>
@@ -121,66 +121,1427 @@
   <x:si>
     <x:t>Typ av dokument</x:t>
   </x:si>
   <x:si>
     <x:t>Dokumentformat</x:t>
   </x:si>
   <x:si>
     <x:t>Språk</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Författare</x:t>
   </x:si>
   <x:si>
     <x:t>Förvaltare</x:t>
   </x:si>
   <x:si>
     <x:t>Utgivare</x:t>
   </x:si>
   <x:si>
     <x:t>Webbarkiv</x:t>
   </x:si>
   <x:si>
+    <x:t>Behandling av mineraliseringsstörningar i emalj och dentin – en systematisk kartläggning av restaureringsmaterial för barn- och ungdomstandvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SoS 2014-10-31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU Utvärderar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-mineraliseringsstorningar-i-emalj-och-dentin--en-systematisk-kartlaggning-av-restaureringsmaterial-for-barn--och-ungdomstandvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ja</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitering av äldre personer med höftfrakturer – interdisciplinära team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/rehabilitering-av-aldre-personer-med-hoftfrakturer--interdisciplinara-team/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I rapporten bedöms hur väl interdisciplinära team som arbetsform fungerar vid rehabilitering av äldre personer som genomgått operation för höftfraktur.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pensionärsbostäder, Servicehus för äldre, Femurfrakturer, Lårbensbrott, Sjukgymnastik, Habilitering, Rehabiliteringsvård, Sluten vård, Behandlingsförlopp, Vårdteam, Team vård, Nursing home, Nursing homes, Care home, Care homes, Hip fractures, Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Äldre, Äldre, 80 och över, Sköra äldre, Geriatrik, Ålderdomshem, Äldreboende, Lårbensfrakturer, Fysioterapi, Rehabilitering, Kliniska vårdvägar, Omvårdnad vid rehabilitering, Sjukhusvistelse, Vårdlag, Aged, Aged, 80 and over, Frail Elderly, Geriatrics, Homes for the Aged, Housing for the Elderly, Femoral Fractures, Physical Therapy Modalities, Rehabilitation, Critical Pathways, Rehabilitation Nursing, Hospitalization, Patient Care Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt; HTA; Systematic review</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nytta och risk med läkemedel för äldre: perorala antikoagulantia och trombocythämmare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/nytta-och-risk-med-lakemedel-for-aldre-perorala-antikoagulantia-och-trombocythammare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU, Statens beredning för medicinsk och social utvärdering, har i uppdrag att utvärdera metoder och insatser som används i hälso- och sjukvården och socialtjänsten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyslexi hos barn och ungdomar – tester och insatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/dyslexi-hos-barn-och-ungdomar---tester-och-insatser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetsmiljöns betydelse för symtom på depression och utmattningssyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-symtom-pa-depression-och-utmattningssyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt som granskar forskningsläget för samband mellan en lång rad faktorer i arbetsmiljön och depressionssymtom, respektive symtom på utmattningssyndrom. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melankoli, Unipolar depression, Professionell utbrändhet, Utmattningsdepression, Arbetsbörda, Yrkeshygien, Yrkesskador, Lyftanordningar, Lyftteknik, Mekanisk vridning,  Kroppsbalans, Muskuloskeletal jämvikt, Promenad, Tillfrisknande, Återhämtning funktionell, Avslappning, Muskelrelaxation, Emotionell stress, Lidande Stress, psykologi, Livsstress, Psykosocialt stöd, Samhällsstöd, Sociala nätverk, Social jämlikhet, Social diskriminering, Sociala relationer, Miljöfarliga ämnen och bekämpningsmedel,  Överförbara sjukdomar, Epidemiska sjukdomar, Infektionssjukdomar, konflikter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Depression, Depressiv sjukdom, Utbrändhet, Arbete, Arbetsbelastning: Arbetsplats, Arbetarskydd, Yrkessjukdomar, Yrkesgrupper, Yrkesmässig exponering, Yrken, Yrkesarbetande kvinnor, Anställning, Mekanisk påfrestning, Lyft, Förflyttning och lyft av patienter, Viktbärande, Energiförbrukning, Vridning, mekanisk, Postural jämvikt, Gående, Funktionell återhämtning, Avkoppling, Psykologisk stress, Socialt stöd, Arbetstillfredsställelse, Skiftarbetestolerans, Arbetsprestationsbedömning, Klagomål om arbetsförhållanden, Social rättvisa, Personalnedskärning, Personalutveckling, Fördomar, Personliga relationer, Luftförorenande ämnen, Kroppsvätskor och sekret, Toxisk verkan, Strålning, Temperatur, Smittsamma sjukdomar, Buller, Vibration, Motorfordon, Bilkörning, Depression, Depressive Disorder, Burnout, Professional, Work, Workload, Workplace, Occupational Health, Occupational Diseases, Occupational Groups, Occupational Exposure, Occupations, Women, Working, Employment, Stress, Mechanical, Lifting, Moving and Lifting Patients, Weight-Bearing, Physical Exertion, Torsion, Mechanical, Postural Balance, Walking, Recovery of Function, Relaxation, Stress, Psychological, Social Support, Job Satisfaction, Work Schedule Tolerance, Employee Performance Appraisal, Employee Performance Appraisal, Employee Grievances, Social Justice, Personnel Downsizing, Staff Development, Organizational Culture, Prejudice, Interpersonal Relations, Communication, Air Pollutants, Fluids and Secretions, Toxic Actions, Radiation, Temperature, Communicable Diseases, Noise, Vibration, Motor Vehicles, Automobile Driving</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTA-rapport, systematisk litteraturöversikt, Systematic review, HTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stodjande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kunskapsstod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Möjligen föråldrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av urininkontinens hos äldre och sköra äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-urininkontinens-hos-aldre-och-skora-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Mat vid fetma </x:t>
+  </x:si>
+  <x:si>
+    <x:t>218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/mat-vid-fetma-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt som sammanställer den vetenskapliga litteraturen om råd om mat till, eller faktiskt intag av mat hos personer med fetma.Viktnedgång hos vuxna, barn- och ungdomar, bibehållande av lägre vikt. Insjuknande eller död i hjärt-kärlsjukdom, diabetes. Kunskapsluckor.Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCHF, medelhavskost</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Övervikt, Viktminskning, Bantning, Kost, Diet, Kostterapi, Lågkolhydratkost, Atkins diet, Fetma, Adipositas, Fasta, Kolhydrater i kosten, Kaloriintag, Dödlighet, Overweight, weight loss, Diet, Diet Therapy, Carbohydrate-Restricted Diet, Obesity, Fasting, Dietary Carbohydrates, Energy intake, mortality.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADHD – diagnostik och behandling, vårdens organisation och patientens delaktighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/adhd-diagnostik-och-behandling-vardens-organisation-och-patientens-delaktighet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt. Medicin vid ADHD har effekt på kort sikt men långtidsstudier behövs. Personer med ADHD och deras anhöriga känner ofta utanförskap och bristande socialt stöd. Skolan och vården måste arbeta för ökad delaktighet. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADHD, Adrenerga upptagshämmare, Centralstimulerande medel, Metylfenidat, Propylaminer, Attention Deficit Disorder with Hyperactivity, Autistic Disorder, Adrenergic Uptake Inhibitors, Central Nervous System Stimulants, Methylphenidate, Propylamines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetsmiljöns betydelse för sömnstörningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-somnstorningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt. Personer som har medmänskligt stöd på jobbet, möjlighet till kontroll över arbetet och som känner sig rättvist behandlade har mindre sömnstörningar. Personer som arbetar skift har mer sömnstörningar. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbete, Arbetsbelastning, Arbetsbörda, Arbetsplats, Arbetarskydd, Yrkeshygien, Yrkessjukdomar, Yrkesskador, Anställning, Arbetstillfredsställelse, Klagomål om arbetsförhållanden, Sömn, Sömnstörningar, Dygnsrytmstörningar, Work, Workload, Workplace, Occupational Health, Occupational Diseases, Employment, Job Satisfaction, Employee Grievances, Sleep Disorders, Sleep, Chronobiology Disorders, Icke organiska sömnstörningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Skattning av njurfunktion </x:t>
+  </x:si>
+  <x:si>
+    <x:t>214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/skattning-av-njurfunktion-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt som visar att det noggrannaste sättet att uppskatta njurfunktionen är att använda en kombination av två substanser, kreatinin och cystatin C. Metoden är särskilt användbar för barn och för vuxna med försämrad njurfunktion. Mätning av endogent kreatininclearance är inte tillförlitlig och bör ej användas.Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kreatinin, Inulin, Dietylentriaminpentaättiksyra,Johexol, Omnipaque, Jotalamsyra, Kontrastmedel, Cystatin C, Creatinine, Pentetic acid, Iohexol, Iothalamic acid, Contrast media, Onormala resultat av undersökningar av njurfunktionen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schizofreni – läkemedelsbehandling, patientens delaktighet och vårdens organisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/schizofreni-lakemedelsbehandling-patientens-delaktighet-och-vardens-organisation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt. Nyare läkemedel mot schizofreni har ofta bättre effekt än äldre preparat. Dagens rekommendationer bör ses över. Patientens och anhörigas inflytande i vården är mycket viktigt för återhämtning. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelsbehandling, patientens deltagande, Antipsykotiska läkemedel, klozapin, olanzapin, risperidon, Amisulprid, biverkningar, socialt stöd, minskad risk för självmord</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schizofreni och störningar med psykotiska drag, Livskvalitet, ADL, Dagliga livets aktiviteter, Antipsykosmedel, Neuroleptika, Klozapin, Leponex, Risperidon, Risperdal, Haldol, Serenase, Flufenazin, Perfenazin, Trilafon, Fluanxol, Klopentixol, Cisordinol, Klorpromazin, Schizotypa störningar och vanföreställningssyndrom, Schizophrenia and Disorders with Psychotic Features, Antipsychotic Agents, Clozapine, Risperidone, Haloperidol, Fluphenazine, Perphenazine, Flupenthixol, Clopenthixol, Chlorpromazine, Quality of Life, Activities of Daily Living</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementeringsstöd för psykiatrisk evidens i primärvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/implementeringsstod-for-psykiatrisk-evidens-i-primarvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systematisk litteraturöversikt granskar metoder för hur man bäst kan stödja primärvården att använda behandling som bygger på bästa tillgängliga kunskap för vård av personer med depression. Det finns vetenskapligt stöd för att en care manager kan förbättra situationen för patienter med depression. Patientnytta, etiska och hälsoekonomiska aspekter kommenteras.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Depression, Depressive Disorder, Anxiety Disorders, Alcohol Drinking, Hypnotics and Sedatives, Analgesics, nedstämdhet, depressiv sjukdom, melankoli, ångeststörningar, alkoholkonsumtion, , Hypnotika och sedativa, Sömnmedel, Analgetika, Smärtlindrande medel, Family Practice, Primary Health Care, Physicians, Family, Primärvård, Distriktsläkare, Husläkare, Medical Audit, Education, Medical, Continuing, 
+Feedback, medicinsk revision, vidareutbildning av läkare, handledning av läkare, återkoppling, Depressiv episod, förstämningssyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyme-sjukdom, Borreliainfektioner, antibakteriella medel, erythema chronicum migrans, ceftriaxon, cefotaxim, doxycyklin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetets betydelse för uppkomst av besvär och sjukdomar. Nacken och övre rörelseapparaten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetets-betydelse-for-uppkomst-av-besvar-och-sjukdomar-nacken-och-ovre-rorelseapparaten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godartad prostataförstoring med avflödeshinder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/godartad-prostataforstoring-med-avflodeshinder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blödande magsår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/blodande-magsar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tandförluster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk litteraturöversikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/tandforluster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av sömnbesvär hos vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-somnbesvar-hos-vuxna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triage och flödesprocesser på akutmottagningen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/triage-och-flodesprocesser-pa-akutmottagningen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intensiv glukossänkande behandling vid diabetes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/intensiv-blodglukoskontroll-vid-typ-1--och-typ-2-diabetes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diabetes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patientutbildning vid diabetes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/patientutbildning-vid-diabetes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transkraniell magnetstimulering vid depression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/transkraniell-magnetstimulering-vid-depression/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>depression, tms, transkraniell magnetstimulering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vacciner till barn – skyddseffekt och biverkningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/vacciner-till-barn---skyddseffekt-och-biverkningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnostik, uppföljning och behandling av öppenvinkelglaukom (grön starr)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/diagnostik-uppfoljning-och-behandling-av-oppenvinkelglaukom-gron-starr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rörbehandling vid inflammation i mellanörat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/rorbehandling-vid-inflammation-i-mellanorat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benartärsjukdom – diagnostik och behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/benartarsjukdom---diagnostik-och-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyttan av att berika mjöl med folsyra i syfte att minska risken för neuralrörsdefekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/nyttan-av-att-berika-mjol-med-folsyra-i-syfte-att-minska-risken-for-neuralrorsdefekter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Dyspepsi och reflux </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">185 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/dyspepsi-och-reflux-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demenssjukdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/demenssjukdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metoder för tidig fosterdiagnostik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/metoder-for-tidig-fosterdiagnostik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I denna rapport presenteras det vetenskapliga underlaget för de metoder som idag används, eller är på väg att tas i bruk, för att identifiera kromosomavvikelser och strukturella missbildningar hos foster under tidig graviditet. Medicinska, sociala, psykologiska, etiska och hälsoekonomiska aspekter samt kvalitetssäkrings- och säkerhetsaspekter har analyserats.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fosterdiagnostik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metoder för att främja fysisk aktivitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/metoder-for-att-framja-fysisk-aktivitet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metoder för behandling av långvarig smärta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177/1+2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/metoder-for-behandling-av-langvarig-smarta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riskbedömningar inom psykiatrin – kan våld i samhället förutsägas?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/riskbedomningar-inom-psykiatrin---kan-vald-i-samhallet-forutsagas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av ångestsyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-angestsyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ångest, ångestsyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av alkohol- och narkotikaproblem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156/1-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-alkohol-och-narkotikaproblem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osteoporos – prevention, diagnostik och behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165/1, 165/2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/osteoporos---prevention-diagnostik-och-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av depressionssjukdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166 (3 vol)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-depressionssjukdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>depression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gastroskopi – vid utredning av ont i magen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/gastroskopi---vid-utredning-av-ont-i-magen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ont i ryggen – orsaker, diagnostik och behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/ont-i-ryggen---orsaker-diagnostik-och-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kärlkirurgi vid åderförkalkning i benen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/karlkirurgi-vid-aderforkalkning-i-benen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trafikolycksfall (1994)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/trafikolycksfall-1994/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fetma – problem och åtgärder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fetma---problem-och-atgarder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blodpropp – förebyggande, diagnostik och behandling av venös tromboembolism</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158 (3 vol)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/blodpropp---forebyggande-diagnostik-och-behandling-av-venos-tromboembolism/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Att förebygga karies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/att-forebygga-karies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analsfinkterskador vid förlossning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av medicinska, hälsoekonomiska, sociala och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTV2015/253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/analsfinkterskador-vid-forlossning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt som visar att om vårdpersonalen gör en undersökning med ultraljud direkt efter förlossning kan dolda bristningar i ändtarmens ringmuskel upptäckas i tid.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förlossning, Förlossningsskador, Ultraljud, Förlossningsställning, Sfinkterskada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FÖrlossning, Förlossningsskador, Ultraljud, Diagnostiska fel, Episiotomi, Delivery, Obstetric, Obstetric Labor Complications, Ultrasonics, Diagnostic Errors, Episiotomy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetsmiljöns betydelse för artrosbesvär</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTV2014/601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arbetsmiljons-betydelse-for-artrosbesvar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har från år 2011 i uppdrag av regeringen att sammanställa kunskap om arbetsmiljöns betydelse för uppkomst av sjukdom och att särskilt beakta kvinnors arbetsmiljöer. Förebyggande av arbetsrelaterad ohälsa och rättssäker bedömning av arbetsskadeärenden kräver en tydlig vetenskaplig kunskapsbas. Syftet med detta projekt har varit att göra en systematisk granskning av den vetenskapliga litteraturen som beskriver arbetsmiljöns betydelse för artrosbesvär.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbete, Arbetsmiljö, Arbetsförhållanden, Artros, Knäartros, Höftatros</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artros, Osteoartros, Höftartros, Knäartros, Gonartos, Osteoarthritis, Osteoarthritis, Hip, Osteoarthritis, Knee, Arbetarskydd, Yrkeshygien, Yrkessjukdomar, Yrkesmässig exponering, Yrkesarbetande kvinnor, Arbetsplats, Occupational Health, Occupational Diseases, Occupational Exposure, Women, Working, Work, Workplace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skakvåld – triadens roll vid medicinsk utredning av misstänkt skakvåld</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTV2014/254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/skakvald--triadens-roll-vid-medicinsk-utredning-av-misstankt-skakvald/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vid misstänkta fall av skakvåld har kombinationen av subduralblödning (blödning under den hårda hjärnhinnan), ögonbottenblödning och olika former av hjärnpåverkan (encefalopati), med symtom som till exempel medvetandesänkning, kramper och andningsuppehåll, tillsammans kommit att kallas triaden. Utvärderingen syftar till att besvara med vilken säkerhet triaden eller dess delkomponenter kan förklaras av skakvåld hos barn under 1 års ålder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skakvåld, Spädbarn, Barnmisshandel, Triaden, Subduralblödning, Hjärnpåverkan, Ögonbottenblödning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spädbarn, Subduralblödning, Näthinneblödning, Hjärnödem, Benbrott, Revbensfrakturer, Barnmisshandel, Shaken baby-syndrom, Infant, Hematoma, Subdural, Retinal Hemorrhage, Brain Edema, Fractures, Bone, Rib Fractures, Child Abuse, Shaken Baby Syndrome</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Operation vid besvär av sten i gallblåsan och akut gallblåseinflammation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTV2014/567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/operation-vid-besvar-av-sten-i-gallblasan-och-akut-gallblaseinflammation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapporten utvärderar om man ska operera alla efter genomgånget gallstensanfall eller efter en akut gallblåseinflammation, när man så fall bäst gör det och med vilken teknik.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gallsten, Gallblåseinflammation, Operation, Budgetpåverkan, Gallblåsa, Galla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cholecystitis, Gallstones, Cholecystectomy, Gallblåseinflammation, Gallstenar, Gallblåseoperation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av armfraktur hos äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-armfraktur-hos-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med projektet är att utvärdera nyttan av och eventuella komplikationer efter olika behandlingar vid fraktur i armen (radius, ulna och humerus) hos personer med en medelålder på minst 60 år, ur ett medicinskt, ekonomiskt, etiskt och socialt perspektiv. I projektet undersöks även hur patienter med osteoporos upplever delaktighet och bemötande i vården. Utvärderingens huvuddel består av en systematisk kunskapsöversikt som ska omfatta en bedömning av det vetenskapliga underlagets tillförlitlighet, inklusive en gradering av evidensstyrkan för rapportens resultat.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armfrakturer, Icke-kirurgisk behandling, Kirurgi, Osteoporos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osteoporotic Fractures, Radius Fractures, Colles Fracture, Ulna Fractures, Humeral Fractures, Shoulder Fractures, Wrist Injuries, General Surgery, Surgery, Orthopedic Fixation Devices, External Fixators, Casts, Surgical, Internal Fixators, Bone Nails, Bone Plates, Bone Screws, Bone Wires, Arthroplasty, Economics, Medical, Professional-Patient Relations, Osteoporosfrakturer, Strålbensfrakturer, Colles fraktur, 
+Ulnafrakturer, Överarmsfrakturer, Skulderfrakturer, Handledsskador, Allmänkirurgi, Kirurgi, Ortopediska fixationsanordningar, Artroplastik, Externa fixatorer, Stödförband, Inre fixturer, Benspikar, Benplattor, Benskruvar, Frakturtrådar, Hälsoekonomi, Vårdare-patientrelationer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandlingsfamiljer för ungdomar med allvarliga beteendeproblem – Treatment Foster Care Oregon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering inklusive ekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandlingsfamiljer-for-ungdomar-med-allvarliga-beteendeproblem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varje år placeras cirka 2 000 ungdomar i Sverige på institution på grund av allvarliga beteendeproblem som kriminalitet och missbruk. I denna rapport granskas det vetenskapliga underlaget för en alternativ placeringsform för ungdomarna: behandlingsfamiljer, närmare bestämt Treatment Foster Care Oregon (TFCO).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandlingsfamilj, Behandlingsfamiljer, Beteendeproblem, Familjehem,
+Familjehemsplacerade barn, Familjehemsvård, Fosterbarn, MTFC, TFC, Tonåringar, Ungdomar, Ungdomsvård, Placerade barn, Adolecents, Foster care, Foster home care, Specialised foster care, Specialized foster care, Teenagers, Treatment foster care, Youth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjehemsvård, Fosterbarn, Fosterhemsvård, Foster home care, Foster parents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Öppenvårdsinsatser för familjer där barn utsätts för våld och försummelse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/oppenvardsinsatser-for-familjer-dar-barn-utsatts-for-vald-och-forsummelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapporten sammanställer det vetenskapliga underlaget om effekter och kostnadseffektivitet av öppenvårdsinsatser till familjer där det förekommer våld och försummelse mot barn, samt om hur föräldrar och barn upplever insatser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abusive parents, Child neglect, Parenting education, Family life education, Socialtjänst, Social barnavård, Barn som far illa, Barn som bevittnat våld, Vanvård, Rådgivning, Föräldraprogram, Föräldrautbildning, Familjeutbildning, Familjeprogram,
+Samverkan, Ekonomisk analys, Etik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Social Work, Child Welfare, Child Advocacy, Child Care, Child Custody, Infant Welfare, Child Abuse, Exposure to Violence, Domestic Violence, Physical Abuse, Program Evaluation, Family Therapy, Counseling, Behavior therapy, Cognitive Therapy, Psychotherapy, Reinforcement (psychology), House Calls, Community Integration, Interprofessional Relations, Patient Care Team, Cooperative Behavior, Internet, Social Media, Electronic Mail, Text Messaging, Audiovisual Aids, Telephone, Cell Phones, Wireless Technology, Socialt arbete, Barns välfärd, Barns rättigheter, Barnavård, Barnförmynderskap, Spädbarnsomsorg, Barnmisshandel, Fysisk misshandel, Exponering för våld, Våld i hemmet, Programevaluering, Familjeterapi, Rådgivning, Beteendeterapi, Kognitiv terapi, Psykoterapi, Förstärkning (Psykologi), Hembesök, Social integrering, Yrkesrelationer, Vårdlag, Samarbetsbeteende, Internet, Sociala medier, E-post, SMS, Mobiltelefon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endometrios – diagnostik, behandling och bemötande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/endometrios--diagnostik-behandling-och-bemotande/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endometrios är en kronisk sjukdom som beror på att livmoderslemhinnan växer utanför livmodern. Kvinnor med endometrios kan vara symtomfria eller ha smärtor i varierande grad. Sjukdomen kan ge stor negativ inverkan på livskvalitet och dagligt liv. Syftet med rapporten var att utvärdera det vetenskapliga underlaget för bilddiagnostiska metoders tillförlitlighet för att diagnostisera endometrios och olika behandlingars förmåga att minska smärtan eller öka möjligheten att få barn. Dessutom granskades kvalitativa studier för att få kunskap om kvinnornas upplevelser och erfarenheter av vården av endometrios.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endometriom, smärta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endometrios, Adenomyos, Bilddiagnostik, Gynekologiska kirurgiska tekniker, Laparoskopi, Bukoperation, Fruktsamhet, Hormonersättningsbehandling, Endometriosis, Adenomyosis, Diagnostic Imaging, Gynecologic Surgical Procedures, Laparoscopy, Laparotomy, Fertility, Hormone Replacement Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intraoperativ kolangiografi vid kolecystektomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/intraoperativ-kolangiografi-vid-kolecystektomi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rutinmässig kolangiografi under operation minskar möjligen risken för skador i de djupa gallgångarna jämfört med att undersökningen görs bara när kirurgen bedömer att det behövs. Kostnaden för varje vunnet kvalitetsjusterat levnadsår är närmare 300 000 kronor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cholecystectomy, Gallblåseoperation, Cholecystitis, Gallblåseinflammation, Peroperative cholangiography, Peroperativ kolangiografi, Intraoperative cholanghiography, Intraoperativ kolangiografi, Gallblader surgery, Gallblåseoperation, Gallstone surgery, Gallstensoperation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cholecystectomy, Gallblåseoperation, Intraoperative Care, Intraoperativ vård, Perioperative care, Perioperativ omhändertagande, Cholangiography, Röntgenkontrastundersökning av gallvägarna, Gallstones, Gallstenar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk- och behovsbedömning av ungdomar avseende återfall i våld och annan kriminalitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av ekonomiska, sociala och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/1022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/risk--och-behovsbedomning-av-ungdomar-avseende-aterfall-i-vald-och-annan-kriminalitet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utvärderingen utvärderar risk- och behovsbedömnings¬metoders förmåga att bedöma risk för återfall i våld och brott bland unga, 12 till 18 år, som begått kriminella handlingar, samt att utvärdera matchning av de bedömda riskerna och behoven i förhållande till tillsatta interventioner. Bedömningarnas effekt på återfall i brott och hur bedömningarna upplevs av de unga, närstående och andra inblandade, såväl som ekonomiska och etiska aspekter samt en praxisundersökning ingår. Även sedvanliga bedömningars förmåga att bedöma risk för återfall har utvärderats.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offenders, Teenagers, Youth, Brottslighet, Kriminalitet, Risk- och behovsbedömning, Unga, Ungdomskriminalitet, Återfall, Economic aspects, Ethical aspects,
+Ekonomiska aspekter, Etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adolescent, Crime, Criminals, Juvenile Delinquency,  Minors, Needs Assessment, Program Evaluation, Recidivism, Risk Assessment, Violence, Behovsbedömning, Programevaluering, Riskbedömning,  Brott, Kriminella personer,  
+Minderåriga, Ungdomar, Ungdomsbrottslighet, Våld</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitering för vuxna med traumatisk hjärnskada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av medicinska, ekonomiska, sociala och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/rehabilitering-for-vuxna-med-traumatisk-hjarnskada/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapporten utgör en utvärdering av rehabilitering som ges till vuxna efter en traumatisk hjärnskada från det tidiga till det sena skedet ur ett medicinskt, ekonomiskt, etiskt, socialt och samhälleligt perspektiv. Både kvantitativ och kvalitativ forskning ingår. Projektet initierades av SBU utifrån inkomna förslag från personer som arbetar inom hälso- och sjukvården.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TBI, Hjärnskaderehabilitering, Acquired brain injury, Boende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brain Injuries: Traumatic, Brain Concussion, Rehabilitation, Case management, Assisted Living Facilities, Group Homes, Employment: Supported, Rehabilitation: Vocational, Return to Work, Continuity of Patient Care, Aftercare, Traumatiska hjärnskador, Hjärnskakning, Rehabilitering, Patientutredning och uppföljning, Stödboende, Gruppboende, Arbetsmarknadsåtgärder för funktionshindrade, Yrkesinriktad rehabilitering, Återgång till arbete, Vårdkontinuitet, Eftervård</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Behandling av depression med transkraniell magnetstimulering med H-spole (dTMS) </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">En uppdatering  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-depression-med-transkraniell-magnetstimulering-med-h-spole-dtms/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">I denna rapport utvärderar SBU effekter och biverkningar av behandling av depression med djup transkraniell magnetstimulering (dTMS). Utvärderingen är en uppdatering av en tidigare rapport om behandling av depression med dTMS från år 2015 och har genomförts då flera nya randomiserade kontrollerade studier har tillkommit. Rapporten ingår i SBU:s regeringsuppdrag inom området psykisk ohälsa. Vid dTMS placeras en elektromagnetisk spole på patientens huvud som ger upprepade pulser för att stimulera delar av hjärnan som tros ha med depressionen att göra. dTMS är en variant på repetitiv transkraniell magnetstimulering (rTMS). Skillnaden är att olika elektromagnetiska spolar används. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adverse effects, Behandlingsresistent depression, Biverkningar, Etik, Deep transcranial magnetic stimulation, Djup transkraniell magnetstimulering, dTMS, Ethics, Etik, H-coil, H-spole, Svårbehandlad depression, TMS, Treatment-resistant depression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transcranial Magnetic Stimulation, Depression, Depressive Disorder, Depressive Disorder: Treatment-Resistant, Bipolar Disorder, Ethics: Medical, Transkraniell magnetstimulering, Depression, Depressiv sjukdom, Terapiresistent depressiv sjukdom, Bipolär sjukdom, Medicinsk etik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förlossningsrädsla, depression och ångest under graviditet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/forlossningsradsla-depression-och-angest-under-graviditet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapporten utvärderar metoder för att identifiera och behandla förlossningsrädsla samt metoder för att behandla mild till måttlig depression och ångestsjukdom under graviditet. Rapporten omfattar även hälsoekonomiska, etiska och sociala aspekter för frågeställningen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fear of childbirth, childbirth fear, tokophobia, förlossningsrädsla, depression, ångest, Wijma Delivery Expectancy/Experience Questionnaire, WDEQ, W-DEQ, WDE-Q, fear-of-birth scale, cognitive behavior therapy, CBT, kognitiv beteendeterapi, KBT, caesarean on-demand, kejsarsnitt on-demand, caseload, VAS, visual analogue scale, VAS-skalor, interpersonal therapy, interpersonell terapi, dialectic behavior therapy, DBT, dialektisk beteendeterapi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fear, Fruktan, Phobic Disorders, Fobier, Anxiety Disorders, Ångeststörningar, Depressive Disorder, Depressiv sjukdom, Pregnancy, Graviditet, Delivery: Obstetric, Förlossning, Pregnant Women, Gravida kvinnor, Parturition, Födande, Surveys and Questionnaires, Kartläggning och enkäter, Psychotherapy, Psykoterapi, Counseling, Rådgivning, Patient Education as Topic, Patientinformation som ämne, Doulas, Doulor, Midwifery, Förlossningsvård, Patient Care Planning, Vårdplanering, Continuity of Patient Care, Vårdkontinuitet, Prenatal Care, Prenatal vård, Exercise Movement Techniques, Motionsgrenar, Acupuncture therapy, Akupunktur, Mind-Body Therapies, Kropp-själ och avslappningstekniker, Cesarean Section, Kejsarsnitt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förlossningsbristningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/forlossningsbristningar--diagnostik-samt-erfarenheter-av-bemotande-och-information/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med projektet var att vetenskapligt utvärdera åtgärder som främjar diagnostik av bristningar vid vaginal förlossning. Vi har dessutom studerat vilka erfarenheter och upplevelser av vård personer har som vid förlossning får bristningar och hur har information och bemötande i vårdsammanhanget påverkat dessa erfarenheter och upplevelser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristningar, Förlossningsskador, Förlossningsbristningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perineum, Pelvic Floor, Lacerations, Delivery: Obstetric, Gynecological Examination, Mellangård, Bäckenbotten, Lacerationer, Förlossning, Gynekologisk undersökning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lipödem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av medicinska, hälsoekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lipodem---diagnostik-behandling-upplevelser-och-erfarenheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denna rapport utvärderar det vetenskapliga stödet avseende metoder för att diagnostisera och behandla lipödem, inklusive upplevelser och erfarenheter, hälsoekonomiska och etiska aspekter. Det saknas vetenskapliga studier av metoder för diagnostik av lipödem. Det saknas även vetenskapliga studier som tillsammans, på ett vetenskapligt tillförlitligt sätt, visar effekterna av olika metoder för att behandla lipödem respektive lindra symtomen. Även kvalitativa studier utifrån patienter och vårdpersonal saknas.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">fettansamling, fettvävnad, lipedema, lipo-lymphedema, lipodema, lipoedema, lipolymphedema, lipodem, lympholipedema, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lipedema, Lipödem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Program för att förebygga psykisk ohälsa hos barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/program-for-att-forebygga-psykisk-ohalsa-hos-barn2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I den här rapporten utvärderar vi program för att förebygga psykisk ohälsa hos barn upp till 18 års ålder. Vi har avgränsat psykisk ohälsa till dels utagerande dels inåtvända problem och beteenden. Programmen skulle syfta till att på kort sikt (minst sex månader) minska problemen på gruppnivå och på lång sikt att förebygga svåra problem och konsekvenser av psykisk ohälsa.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mental ill-health, psykisk ohälsa, prevention, skolprogram, skolbaserade program, föräldraskapsprogram</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mental Health, Child, Adolescent, Preventive Health Services, Primary Prevention, Health Promotion, Program Evaluation, Acting Out, Self-Injurious Behavior, Schools, Psykisk hälsa, Anxiety, Depression, Barn, Ungdomar, Förebyggande hälsovård, Primärprevention, Hälsofrämjande arbete, Programevaluering, Utagerande, Ångest, Depression, Självdestruktivt beteende, Skolor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nej</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Program för att förebygga suicid och suicidförsök hos barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt med utvärdering av effekter och hälsoekonomiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/program-for-att-forebygga-suicid-och-suicidforsok-hos-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapporten är en del av ett regeringsuppdrag om program för att förebygga psykisk ohälsa hos barn under 18 år. Med program avser vi standardiserade manualbaserade insatser. Rapporten är avgränsad till program som endera ges till alla barn (universell nivå) eller till barn som ingår i någon riskgrupp för att göra ett suicidförsök (selektiv nivå). Rapporten är en uppdatering och utvidgning av en tidigare SBU-rapport från år 2015 om skolbaserade program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>self-cut, self -harm, self-hurt, self-injury, self-mutilation, suicide, para-suicide, community-based programs, family-based programs, multi-modal, peer-based programs, school-based programs, självskadebeteende, parasuicid, förebyggande, prevention, familjeprogram, program, skolprogram, suicidprevention, selektiv prevention, universell prevention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Self-Injurious Behavior, Suicide, Primary Prevention, Secondary Prevention, Preventive Health Service, Program Evaluation, Självdestruktivt beteende, Självmord, Primärprevention, Sekundärprevention, Förebyggande hälsovård, Programevaluering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giltig</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling och rehabilitering vid fibromyalgi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av effekter på hälsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-och-rehabilitering-vid-fibromyalgi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multimodala och interdisciplinära behandlingar vid långvarig smärta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av effekter på hälsa och hälsoekonomiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/multimodala-och-interdisciplinara-behandlingar-vid-langvarig-smarta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapporten är ett regeringsuppdrag. I uppdraget ingick att utvärdera metoder som kombinerar flera behandlingsmodaliteter, som tillsammans förväntas bidra till verktyg som hjälper individen att hantera och leva med smärta och till bättre hälsa. Det handlar om metoder som används för rehabilitering av mer komplicerade långvariga smärttillstånd när enskilda insatser inte längre räcker, och som i svensk vård skulle ha kunnat erbjudas inom ramen för multimodal rehabilitering. SBU publicerade år 2010 en rapport om rehabilitering vid långvarig smärta som innehöll en utvärdering av multimodal rehabilitering vid långvarig ryggsmärta och vid fibromyalgi. I den här rapporten har vi undersökt rehabilitering i en bredare patientgrupp av personer med långvarig smärta och utvidgat kraven på behandlingarna till att de också ska vara interdisciplinära, det vill säga att fler än en klinisk profession ska ha ingått i behandlingsteamet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longstanding pain, Långvarig smärta, Neck pain, Nacksmärta, Chronic pain, Kronisk smärta, Whiplash injuries, Whiplashskador, Multimodal treatment, Multimodal behandling, Muldidisciplinary treatment, Multidisciplinär behandling, Biopsychosocial intervention, Biopsykosocial behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chronic Pain, Kronisk smärta, Musculoskeletal Pain, Muskuloskeletal smärta, Back Pain, Ryggsmärta, Whiplash Injuries, Pisksnärtskador, Combined Modality Therapy, Kombinationsterapi, Pain Management, Smärtbehandling, Models, Biopsychosocial, Biopsykosociala modelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av rektusdiastas hos kvinnor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-av-rektusdiastas-hos-kvinnor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I rapporten utvärderar SBU behandling av symtomgivande rektusdiastas. Rapporten är ett regeringsuppdrag om att utvärdera det vetenskapliga stödet avseende metoder för att behandla rektusdiastas. Utvärderingen omfattar positiva och negativa effekter av behandlingar, och även en utvärdering av kostnadseffektivitet. SBU belyser även etiska aspekter i rapporten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rektusdiastas, diastasis recti</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Muskeldiastas, Rak bukmuskel, Diastasis, Muscle, Rectus Abdominis </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rullstolar och tilläggsutrustning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utvärdering av effekt, upplevelser och erfarenheter samt kostnadseffektivitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/rullstolar-och-tillaggsutrustning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statens beredning för medicinsk och social utvärdering (SBU) har granskat och sammanställt kvalitativa studier av rullstolsanvändares upplevelser och erfarenheter av rullstolar och tilläggsutrustning, liksom kvantitativa studier som utvärderat effekt av bland annat olika varianter och kombinationer av rullstolar på individens aktivitet, delaktighet, handlingsfrihet, livskvalitet och hälsa. Utvärderingen gäller personer i alla åldrar som har varaktigt nedsatt rörelseförmåga och som använder rullstol och kör den själva. Studier med kvalitativ ansats visar att rullstolsanvändare upplever att den elektriska rullstolen bidrar till delaktighet och oberoende samt att dess användbarhet bidrar till aktivitet. För att rullstolen ska vara välfungerande är användarnas erfarenhet att det behövs praktisk träning, kunskap och information, tillgång till service samt att rullstolen ställs in utifrån individuella behov. Det kvantitativa vetenskapliga underlaget visar att det är möjligt att de praktiskt inriktade utbildnings- och träningsprogrammen i färdigheter att manövrera rullstolen WSTP, WheelSeeYou, och EpicWheels leder till bättre manövreringsförmåga hos vuxna användare. För rullstolsanvändande barn och ungdomar saknas det vetenskapliga studier om effekten på aktivitet och hälsa av sådana program. Det vetenskapliga kvantitativa underlaget räcker inte heller för att bedöma hur aktivitet, delaktighet, handlingsfrihet, livskvalitet och hälsa påverkas av: • olika varianter, kombinationer och individanpassningar av rullstolar, • tilläggsutrustning till manuella rullstolar, samt • frihet att själv kunna välja rullstol och tilläggsutrustning (valfrihet ) och • avgiftsfrihet. Det saknas även tillräckligt underlag för att beräkna kostnadseffektiviteten av att ha både elektrisk och manuell rullstol, i stället för enbart manuell rullstol. Majoriteten av de frågor som SBU utvärderat i denna rapport kan därför inte besvaras, vilket understryker behov av ytterligare forskning. För att prioritera framtida forskningsfrågor, lämpligen i samråd med dem som berörs av resultaten, kan James Lind Alliances metod användas. I en sådan arbetsprocess kan även ett urval av prioriterade utfall (Core Outcome Set) arbetas fram. Det faktum att det saknas forskning kring barn och unga bör adresseras särskilt liksom vikten av att framtida forskning omfattar både kvinnor och män.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cost Effectiveness, Powered wheelchairs, Wheelchair skills training, Wheeled mobility, Aktivitet, Delaktighet, Elektrisk rullstol, Funktionshinder, Funktionsnedsättning, Individanpassning, Kostnadseffektivitet, Manuell rullstol, Nedsatt rörelseförmåga, Praktisk utbildning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activities of Daily Living, Community Participation, Cost-Benefit Analysis, Disabled Persons, Equipment Design, Mobility Limitation, Motor Skills, Patient Education as Topic, Patient Satisfaction, Qualitative Research, Self Efficacy, Self-Help Devices, Social Participation, Wheelchairs, Aktiviteter i dagliga livet, Samhällsdeltagande, Kostnads-nyttoanalys, Personer med funktionsvariation, Utrustningsdesign, Gångsvårigheter, Motoriska färdigheter, Patientinformation som ämne, Patienttillfredsställelse, Kvalitativ forskning, Självförmåga, Hjälpmedel, Socialt deltagande, Rullstolar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rullstolar och tilläggsutrustning. Utvärdering av effekt, upplevelser och erfarenheter samt kostnadseffektivitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>funktionstillstand-hinder,halso-sjukvard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-chefer,profession</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kunskapslaget,val_av_atgard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med,ekonomisk_analys,aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activities of Daily Living ; Community Participation ; Cost-Benefit Analysis ; Disabled Persons ; Equipment Design ; Mobility Limitation ; Motor Skills ; Patient Education as Topic ; Patient Satisfaction ; Qualitative Research ; Self Efficacy ; Self-Help Devices ; Social Participation ; Wheelchairs ; Aktiviteter i dagliga livet ; Samhällsdeltagande ; Kostnads-nyttoanalys ; Personer med funktionsvariation ; Utrustningsdesign ; Gångsvårigheter ; Motoriska färdigheter ; Patientinformation som ämne ; Patienttillfredsställelse ; Kvalitativ forskning ; Självförmåga ; Hjälpmedel ; Socialt deltagande ; Rullstolar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insättning, utprovning och justering av andra specificerade hjälpmedel ; Sjukdomar i nervsystemet ; Cirkulationsorganens sjukdomar ; Andningsorganens sjukdomar ; Sjukdomar i muskuloskeletala systemet och bindväven ; Graviditet, förlossning och barnsängstid ; Medfödda missbildningar, deformiteter och kromosomavvikelser ; Diabetes ; Skador på huvudet ; Skador på halsen ; Skador i bröstregionen ; Skador i buken, nedre delen av ryggen, ländkotpelaren och bäckenet ; Skador på skuldra och överarm ; Skador på armbåge och underarm ; Skador på handled och hand ; Skador på höft och lår ; Skador på knä och underben ; Skador på fotled och fot ; Olycksfall ; Transportolyckor</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Att förflytta sig med hjälp av utrustning ; Stödjande produkter och stödjande teknik för personlig förflyttning och transport inomhus och utomhus ; Att gå och röra sig omkring ; Att gå ; Att gå uppför och nedför i trappor ; Att röra sig omkring på olika sätt ; Att röra sig omkring på olika platser ; Att gå och röra sig omkring, annat specificerat och ospecificerat </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utprovning och förskrivning av rullstol ; Träning i att använda hjälpmedel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fysikalisk och rehabiliteringsmedicin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Rullstolar och tilläggsutrustning: utvärdering av effekt, upplevelser och erfarenheter samt kostnadseffektivitet. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 347. Available from: https://www.sbu.se/347.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Främjande av psykiskt välbefinnande hos barn och ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt av universella programs effekter på psykiskt välbefinnande, upplevelser av dessa program samt hälsoekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/framjande-av-psykiskt-valbefinnande-hos-barn-och-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har utvärderat det vetenskapliga underlaget för olika typer av program och programgrupper som inriktas på att främja psykiskt välbefinnande för barn och ungdomar upp till 18 år. Vi inkluderade program som förmedlades till barnet självt i förskolan eller skolan, till föräldrarna eller hela familjen. Vi undersökte programmens effekt på barnens psykiska välbefinnande och om de kunde stärka förmågan till psykiskt välbefinnande. Vi tittade även på hur deltagarna upplevde programmen. Rapporten innehåller även aspekter kring kostnadseffektivitet, implementering och långtidseffekter samt etiska överväganden.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Främjande av psykiskt välbefinnande hos barn och ungdomar. En systematisk översikt av universella programs effekter på psykiskt välbefinnande, upplevelser av dessa program samt hälsoekonomiska och etiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>halso-sjukvard,socialtjanst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Health ; Mental Health ; Health Promotion ; Child ; Adolescent ; Program Evaluation ; Child Health ; Adolescent Health ; Parents ; Family ; Schools ; Folkhälsa ; Psykisk hälsa ; Hälsofrämjande arbete ; Barn ; Ungdomar ; Programevaluering ; Barns hälsa ; Ungdomars hälsa ; Föräldrar ; Familj ; Skolor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Folkhälsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Främjande av psykiskt välbefinnande hos barn och ungdomar. En systematisk översikt av universella programs effekter på psykiskt välbefinnande, upplevelser av dessa program samt hälsoekonomiska och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 350. Available from: https://www.sbu.se/350.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av arbetsmarknadsinsatser för personer med varaktigt försörjningsstöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/effekter-av-arbetsmarknadsinsatser-for-personer-med-varaktigt-forsorjningsstod/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med denna rapport har varit att utifrån befintlig forskning utvärdera effekter av olika arbetsmarknadsinsatser för personer med varaktigt försörjningsstöd (18 – 64 år).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av arbetsmarknadsinsatser för personer med varaktigt försörjningsstöd. En systematisk översikt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arbetsmiljo,socialtjanst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-chefer,beslutsfattare-politiker,statligamyndigheter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>val_av_atgard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med,ekonomisk_analys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Return to Work ; Employment; Public Assistance ; Workplace ; Återgång till arbete ; Anställning ; Ekonomiskt bistånd ; Arbetsplats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Försörjningsstöd (4 kap. 3 § SoL). Belopp på hushållsnivå ; Kommunala arbetsmarknadsinsatser ; Arbete och sysselsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Effekter av arbetsmarknadsinsatser för personer med varaktigt försörjningsstöd. En systematisk översikt. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 351. Available from: https://www.sbu.se/351.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av arbetsmarknadsinsatser för personer långvarigt sjukskrivna på grund av depression, ångest eller stressreaktion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/effekter-av-arbetsmarknadsinsatser-for-personer-langvarigt-sjukskrivna-pa-grund-av-depression-angest-eller-stressreaktion/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med denna rapport har varit att utifrån befintlig forskning utvärdera effekter av olika arbetsmarknadsinsatser för personer som är långtidssjukskrivna på grund av mild till måttlig depression, ångest eller reaktioner på svår stress.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av arbetsmarknadsinsatser för personer långvarigt sjukskrivna på grund av depression, ångest eller stressreaktion. En systematisk översikt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arbetsmiljo,halso-sjukvard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-politiker,profession,statligamyndigheter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Return to Work ; Sick Leave ; Depression ; Depressive Disorder ; Anxiety ; Anxiety Disorders ; Stress, Psychological ; Employment ; Workplace; Återgång till arbete ; Sjukfrånvaro ; Depression ; Depressiv sjukdom ; Ångest ; Ångeststörningar ; Psykologisk Stress ; Anställning ; Arbetsplats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Depressiv episod ; Recidiverande depressioner ; Kroniska förstämningssyndrom ; Fobiska syndrom ; Andra ångestsyndrom ; Tvångssyndrom ; Anpassningsstörningar och reaktion på svår stress</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Försörjningsstöd (4 kap. 3 § SoL). Belopp på hushållsnivå ; Arbete och sysselsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) ; Acceptance and Commitment Therapy (ACT) ; Beteendeterapi ; Individanpassat systematiskt psykosocialt stöd till arbete och studier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Effekter av arbetsmarknadsinsatser för personer långvarigt sjukskrivna på grund av depression, ångest eller stressreaktion. En systematisk översikt. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 352. Available from: https://www.sbu.se/352.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologisk behandling av postpartumdepression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt inklusive hälsoekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/psykologisk-behandling-av-postpartumdepression/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rapportens syfte var att utvärdera det vetenskapliga stödet för psykologiska och professionellt givna stödjande behandlingar vid postpartumdepression, inklusive hälsoekonomiska aspekter. Ett annat syfte var att undersöka vilka erfarenheter och upplevelser kvinnor har av sådana interventioner. Dessutom ingick en etisk diskussion av översiktens resultat.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologisk behandling av postpartumdepression. En systematisk översikt inklusive hälsoekonomiska och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>halso-sjukvard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Attitude to Health ; Cognitive Behavioral Therapy ; Cost-Benefit Analysis ; Counseling ; Depression, Postpartum ; Home Care Services ; Internet-Based Intervention ; Interpersonal Psychotherapy ; Patient Education as Topic ; Patient Satisfaction ; Psychotherapy ; Qualitative Research ; Self Care ; Self-Help Groups ; Social Support ; Attityder till hälsa ; Kognitiv beteendeterapi ; Kostnads-nyttoanalys ; Rådgivning ; Förlossningsdepression ; Hemsjukvård ; Internetbaserad intervention ; Interpersonell psykoterapi ; Patientinformation som ämne ; Patienttillfredsställelse ; Psykoterapi ; Egenvård ; Självhjälpsgrupper ; Socialt stöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiska störningar och beteendestörningar sammanhängande med barnsängstiden, vilka ej klassificeras på annan plats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling administrerad via internet ; Information och undervisning riktad till patient ; Kognitiv beteendeterapi (KBT) ; Rådgivande samtal ; Stöd för anknytning föräldrar-barn ; Stödjande samtal ; Systematisk psykologisk behandling, interpersonell (IPT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Psykologisk behandling av postpartumdepression: en systematisk översikt inklusive hälsoekonomiska och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2022. SBU Utvärderar 358. Available from: https://www.sbu.se/358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykosociala insatser för att förebygga och minska gängkriminalitet bland barn och unga vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU 2022/20 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/psykosociala-insatser-for-att-forebygga-och-minska-gangkriminalitet-bland-barn-och-unga-vuxna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>De senaste åren har skjutningar och sprängningar blivit alltmer uppmärksammade i Sverige. Den här översikten beskriver psykosociala insatser som kan förebygga och minska gängkriminalitet bland barn och unga vuxna.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>socialtjanst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med,aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">social work ; socialt arbete ; crime ;  brott ; gun violence ; skjutvapenvåld ; ungdomar ; adolescent </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Normbrytande beteenden ; Utreda och bedöma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Psykosociala insatser för att förebygga och minska gängkriminalitet bland barn och unga vuxna. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2023. SBU Utvärderar 369. Available from: https://www.sbu.se/369.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">En fördjupad analys av SEL-programmen </x:t>
+  </x:si>
+  <x:si>
+    <x:t>373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/framjande-av-psykiskt-valbefinnande-hos-barn-och-ungdomar2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I en tidigare rapport utvärderade SBU flera olika program som syftar till att främja barn och ungdomars psykiska välbefinnande. Där undersöktes både effekter och upplevelser av programmen, såväl som hälsoekonomiska och etiska aspekter. Programmen gavs till barn och ungdomar från förskoleåldern upp till om med motsvarande svenska gymnasiet. I denna rapport utfördes en fördjupad utvärdering av effekten av program för socioemotionellt lärande (SEL). SEL-program stärker socioemotionella färdigheter som i sin tur kan bidra till bättre psykiskt välbefinnande. Bristande psykiskt välbefinnande kan bland annat påverka barns skolprestationer negativt och ofullständiga betyg från grundskolan ökar i sin tur risken för framtida psykosociala problem. Vi har specifikt undersökt om barnen och ungdomarnas ålder, kön, socioekonomi och grad av psykiskt välbefinnande vid programstart spelar in på programmens effekt. Rapporten bygger på data från närmare 100 000 barn och ungdomar, från 70-talet studier utförda i samtliga världsdelar. Huvudresultaten är att SEL-program främst påverkar barn och ungdomars förmågor till psykiskt välbefinnande. Det är där det finns mest forskning, och den samlade bilden är att för flera av utfallen ger SEL-program positiva effekter. De förmågor som får starkast stöd i den sammanvägda analysen är barnens självkontroll, sociala medvetenhet, relationskompetens, resiliens och copingstrategier. Resultaten gäller oavsett de undersökta subgrupperna ålder, kön, socioekonomisk status eller grad av välbefinnande vid programstart. För de äldre barnen (12–18 år) ser vi också stöd för att SEL-programmen ökar det upplevda psykiska välbefinnandet. Vi ser inga negativa effekter av SEL-programmen i underlaget. Om de skulle förmedlas till alla barn och ungdomar via förskola och skola ökar möjligheten för fler unga att bibehålla eller förbättra sina förmågor till psykiskt välbefinnande.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Främjande av psykiskt välbefinnande hos barn och ungdomar: En fördjupad analys av SEL-programmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling och sociala stödinsatser vid samsjuklighet mellan beroende och andra psykiatriska tillstånd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt av behandlingsinsatser, hälsoekonomi och etik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/behandling-och-sociala-stodinsatser-vid-samsjuklighet-mellan-beroende-och-andra-psykiatriska-tillstand_/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU har utvärderat forskning om behandling och insatser för vuxna personer som har ett beroendetillstånd och samtidigt ett eller flera andra psykiatriska tillstånd. Psykologisk och psykosocial behandling, läkemedelsbehandling samt samordnande insatser och sociala stödinsatser har utvärderats. Rapporten innehåller även hälsoekonomiska aspekter och en diskussion om etik kring interventionsforsning vid samsjuklighet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling och sociala stödinsatser vid samsjuklighet mellan beroende och andra psykiatriska tillstånd.En systematisk översikt av behandlingsinsatser, hälsoekonomi och etik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-chefer,beslutsfattare-politiker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kunskapslaget</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anxiety Disorders ; Stress Disorders, Post-Traumatic ; Depressive Disorder ; Comorbidity ; Substance-Related Disorders ; Mental Disorders ; Alcohol-Related Disorders ; Ångeststörningar ; Posttraumatiskt stressyndrom ; Depressiv sjukdom ; Komorbiditet ; Missbruksrelaterade sjukdomar ; Psykiska störningar ; Alkoholmissbruk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blandade ångest- och depressionstillstånd ; Posttraumatiskt stressyndrom (PTSD) ; Andra ångestsyndrom ; Depressiv episod ; Alkoholberoende ; Psykiska störningar och beteendestörningar orsakade av psykoaktiva substanser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naltrexon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aktiviteter gällande beteenden och vanor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU. Behandling och sociala stödinsatser vid samsjuklighet mellan beroende och andra psykiatriska tillstånd: En systematisk översikt av behandlingsinsatser, hälsoekonomi och etik. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 372. [accessed date]. Available from: https://www.sbu.se/372. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Undersökning av avvikande antal kromosomer i embryot vid assisterad befruktning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och utvärdering av effekter, komplikationer, hälsoekonomiska och etiska aspekter av preimplantatorisk genetisk testning för aneuploidi (PGT-A) vid in vitro fertilisering (IVF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/undersokning-av-avvikande-antal-kromosomer-i-embryot-vid-assisterad-befruktning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syftet med projektet är att utvärdera om undersökning av avvikelser i embryots kromosomantal, med återföring av endast embryon som har ett normalt antal kromosomer, leder till att andelen förlossningar med levande barn ökar vid assisterad befruktning. Undersökning av avvikelser i embryots kromosomantal kallas för preimplantatorisk genetisk testning för aneuploidi (PGT-A) och det är ett test som kan göras i samband med in vitro-fertilisering (IVF) innan embryon förs in i kvinnans livmoder. I projektet utvärderas också vilka eventuella komplikationer IVF med PGT kan leda till samt hälsoekonomiska och etiska aspekter av IVF med PGT-A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Undersökning av avvikande antal kromosomer i embryot vid assisterad befruktning. En systematisk översikt och utvärdering av effekter, komplikationer, hälsoekonomiska och etiska aspekter av preimplantatorisk genetisk testning för aneuploidi (PGT-A) vid in vitro fertilisering (IVF).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sammanstallning_med,ekonomisk_analys,synpunkter,aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infertility; Reproductive Techniques, Assisted; Fertilization in Vitro; Embryo Transfer; Embryo Implantation; Aneuploidy; Chromosome Aberrations; Polymorphism, Single Nucleotide; Preimplantation Diagnosis; Genetic Testing; Genetic Techniques; Infertilitet; Tekniker för fortplantningshjälp; Provrörsbefruktning; Embryoöverföring; Embryoimplantation; Aneuploidi; Kromosomavvikelser; Polymorfism, enkelnukleotid; Preimplantatorisk diagnos; Gentester; Genetiska tekniker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fertilitetsfrämjande åtgärder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funktioner relaterade till fertilitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortplantningsmedicin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Undersökning av avvikande antal kromosomer i embryot vid assisterad befruktning: en systematisk översikt och utvärdering av effekter, komplikationer, hälsoekonomiska och etiska aspekter av preimplantatorisk genetisk testning för aneuploidi (PGT-A) vid in vitro fertilisering (IVF). Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 393. Available from: https://www.sbu.se/393.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelsbehandling av polycystiskt ovarialsyndrom – hälsa och livskvalitet på kort och lång sikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/lakemedelsbehandling-av-polycystiskt-ovarialsyndrom--halsa-och-livskvalitet-pa-kort-och-lang-sikt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU har systematiskt sammanställt studier om kombinerade p-piller, antiandrogena läkemedel, metformin och glukagonlik-peptid-1-analoger för att undersöka hur effektiva de är för många olika hälsoutfall vid diagnosen polycystiskt ovarialsyndrom (PCOS). SBU har undersökt hur dessa läkemedel påverkar hälsan hos kvinnor med PCOS på kort och lång sikt. Rapporten inkluderar även kapitel om hälsoekonomi och etik.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelsbehandling av polycystiskt ovarialsyndrom - hälsa och livskvalitet på kort och lång sikt. En systematisk översikt och utvärdering av medicinska, hälsoekonomiska och etiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycystic Ovary Syndrome; Androgen Antagonists; Metformin; Contraceptives, Oral, Combined; Estrogens; Glucagon-Like Peptides; Glucagon-Like Peptide Receptors; Glucagon-Like Peptide-1 Receptor Agonists; Polycystiskt ovariesyndrom; Androgenblockerare; Metformin; P-piller, kombinerade; Östrogener; Glukagonliknande peptider; Glucagonliknande peptidreceptorer; GLP-1-receptoragonister</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycystiska ovarier</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Gestagener och östrogener i fasta kombinationer; Gestagener och östrogener, sekvenspreparat; Antiandrogener; Spironlakton; Bikalutamid; Metformin; Glukagonlik peptid-1(GLP-1)analoger </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gynekologi; Endokrinologi; Allmänmedicin</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU. Läkemedelsbehandling av polycystiskt ovarialsyndrom - hälsa och livskvalitet på kort och lång sikt.  En systematisk översikt och utvärdering av medicinska, hälsoekonomiska och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 394. Available from: https://www.sbu.se/394.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interventioner för att förebygga och minska tvångsåtgärder inom psykiatrisk vård och institutionsvård av barn och unga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En systematisk översikt och etiska aspekter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/1016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/interventioner-for-att-forebygga-och-minska-tvangsatgarder-inom-psykiatrisk-vard-och-institutionsvard-av-barn-och-unga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interventioner för att förebygga och minska tvångsåtgärder inom psykiatrisk vård och institutionsvård av barn och unga. En systematisk översikt och etiska aspekter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beslutsfattare-politiker</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">involuntary treatment; Coercion; Restraint, Physical; Patient Isolation; minors; Hospitals, Psychiatric; Correctional Facilities; Mental Health Services; Tvångsvård;Tvång; Fysiskt tvång; Patientisolering; Minderåriga; Psykiatriska sjukhus; Kriminalvårdsinrättningar; Psykiatrisk vård
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastspänning av minderårig patient upp till och med 1 timme; Fastspänning av minderårig patient i mer än 1 och högst 4 timmar; Avskiljande av minderårig patient upp till och med 2 timmar; Avskiljande av minderårig patient i mer än 2 och högst 8 timmar; Läkemedelstillförsel utförd med stöd av fasthållande; Anläggning av sond och/eller sondmatning utförd med stöd av fasthållande; Inskränkande av elektronisk kommunikation vid tvångsvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychiatry; Psykiatri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU. Interventioner för att förebygga och minska tvångsåtgärder inom psykiatrisk vård och institutionsvård av barn och unga: en systematisk översikt och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 400. Available from: https://www.sbu.se/400.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Analys av foster-DNA i kvinnans blod: icke-invasiv fosterdiagnostik för blodgrupps- eller könsbestämning</x:t>
   </x:si>
   <x:si>
     <x:t>2011-07</x:t>
   </x:si>
   <x:si>
-    <x:t>SBU Utvärderar</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/analys-av-foster-dna-i-kvinnans-blod-icke-invasiv-fosterdiagnostik-for-blodgrupps--eller-konsbestamning/</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Ja</x:t>
   </x:si>
   <x:si>
     <x:t>Arginin för att förebygga karies</x:t>
   </x:si>
   <x:si>
     <x:t>2014-05</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/arginin-for-att-forebygga-karies/</x:t>
   </x:si>
   <x:si>
     <x:t>Dentala plack, tandkräm, fluortandkräm, fluorskölj, karies, kariesprevention, tandvårdsprodukter, caries, tooth paste, fluoride tooth paste, mouthwash, fluoride mouthwash</x:t>
   </x:si>
   <x:si>
     <x:t>Aromatashämmande läkemedel vid bröstcancer</x:t>
   </x:si>
   <x:si>
     <x:t>2005-03</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/aromatashammande-lakemedel-vid-brostcancer/</x:t>
   </x:si>
   <x:si>
     <x:t>Behandlingstid vid borreliainfektion</x:t>
   </x:si>
@@ -303,95 +1664,74 @@
   <x:si>
     <x:t>2008-02</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/eeg-baserad-anestesidjupsmonitorering-vid-kirurgi/</x:t>
   </x:si>
   <x:si>
     <x:t>Effekter av djup transkraniell magnetstimulering med H-spole</x:t>
   </x:si>
   <x:si>
     <x:t>2015-05</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/effekter-av-djup-transkraniell-magnetstimulering-med-h-spole/</x:t>
   </x:si>
   <x:si>
     <x:t>Systematisk översikt om behandling av depression med en ny metod, djup transkraniell magnetstimulering</x:t>
   </x:si>
   <x:si>
     <x:t>TMS, dTMS, Djup transkraniell magnetstimulering, Heselspole, Heselspolen, Behandlingsresistent depression, ECT, Elchockbehandling, Elektrokonvulsiv terapi</x:t>
   </x:si>
   <x:si>
     <x:t>Nedstämdhet, Transkraniell magnetstimulering, Elbehandling,  Depression, Transcranial Magnetic Stimulation, Electroconvulsive Therapy</x:t>
   </x:si>
   <x:si>
-    <x:t>Systematisk litteraturöversikt; HTA; Systematic review</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>EMDR – psykoterapi vid posttraumatiska stressyndrom hos unga</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/emdr-psykoterapi-vid-posttraumatiska-stressyndrom-hos-unga/</x:t>
   </x:si>
   <x:si>
     <x:t>Erfarenheter och upplevelser av bemötande och hjälp bland personer med självskadebeteende</x:t>
   </x:si>
   <x:si>
     <x:t>2015-04</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/erfarenheter-och-upplevelser-av-bemotande-och-hjalp-bland-personer-med-sjalvskadebeteende/</x:t>
   </x:si>
   <x:si>
     <x:t>En systematisk litteraturöversikt som visar att Vårdens omhändertagande av personer med självskadebeteende och attityderna bland vårdpersonal kan förbättras betydligt. God kontakt mellan vårdpersonal och vuxna personer med självskadebeteende, som också innehåller medinflytande, kontinuitet och respekt kan vara avgörande för det fortsatta omhändertagandet.</x:t>
   </x:si>
   <x:si>
     <x:t>Självskadebeteende, Parasuicid, Självskadande handlingar, Vårdsökningsbeteende, Självskador, Personal-patientrelationer, Tillgänglighet till hälso- och sjukvård, Hälso- och sjukvårdstillgänglighet, Kvalitativa studier, Uppfattning, Uppfattningar, Experiences, Experience, Perception, Perceptions, Self-harm, Self-harming, Cutting, Self-injury</x:t>
   </x:si>
   <x:si>
     <x:t>Självdestruktivt beteende, Självstympning, Patientacceptans av hälso- och sjukvård, Vårdare-patientrelationer, Tillgång till hälso- och sjukvård, Kvalitativ forskning, Self-Injurious Behavior, Self Mutilation, Patient Acceptance of Health Care, Professional-Patient Relations, Health Services Accessibility, Qualitative Research</x:t>
   </x:si>
   <x:si>
-    <x:t>stodjande</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ETS – endoskopisk transtorakal sympatektomi vid kärlkramp</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/ets-endoskopisk-transtorakal-sympatektomi-vid-karlkramp/</x:t>
   </x:si>
   <x:si>
     <x:t>Fotkirurgi vid sent utvecklad plattfothet</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fotkirurgi-vid-sent-utvecklad-plattfothet/</x:t>
   </x:si>
   <x:si>
     <x:t>Fotodynamisk behandling vid förändring i ögats gula fläck</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fotodynamisk-behandling-vid-forandring-i-ogats-gula-flack/</x:t>
   </x:si>
   <x:si>
     <x:t>Fotodynamisk behandling vid hudcancer</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fotodynamisk-behandling-vid-hudcancer/</x:t>
   </x:si>
   <x:si>
     <x:t>Hjärtpump vid kronisk hjärtsvikt</x:t>
@@ -841,1390 +2181,50 @@
     <x:t>Kartläggning av interventioner samt risk- och skyddsfaktorer vid våld mot äktenskapsinvandrade eller papperslösa kvinnor</x:t>
   </x:si>
   <x:si>
     <x:t>SoS 2014-1-12</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/kartlaggning-av-interventioner-samt-risk--och-skyddsfaktorer-vid-vald-mot-aktenskapsinvandrade-eller-papperslosa-kvinnor/</x:t>
   </x:si>
   <x:si>
     <x:t>Fortbildning för undersköterskor och vårdbiträden i äldreomsorgen – en systematisk översikt om vetenskapligt stöd och effekter för äldre och personal</x:t>
   </x:si>
   <x:si>
     <x:t>SoS 2014-2-24</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/fortbildning-for-underskoterskor-och-vardbitraden-i-aldreomsorgen--en-systematisk-oversikt-om-vetenskapligt-stod-och-effekter-for-aldre-och-personal/</x:t>
   </x:si>
   <x:si>
     <x:t>Effekter av stöd till anhöriga som vårdar äldre med demenssjukdom eller sköra äldre</x:t>
   </x:si>
   <x:si>
     <x:t>SoS 2012-12-17</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/effekter-av-stod-till-anhoriga-som-vardar-aldre-med-demenssjukdom-eller-skora-aldre/</x:t>
-  </x:si>
-[...1338 lines deleted...]
-    <x:t>SBU. Interventioner för att förebygga och minska tvångsåtgärder inom psykiatrisk vård och institutionsvård av barn och unga: en systematisk översikt och etiska aspekter. Stockholm: Statens beredning för medicinsk och social utvärdering (SBU); 2025. SBU Utvärderar 400. Available from: https://www.sbu.se/400.</x:t>
   </x:si>
   <x:si>
     <x:t>"Dialys" vid akut leversvikt</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/dialys-vid-akut-leversvikt/</x:t>
   </x:si>
   <x:si>
     <x:t>Abciximab vid behandling av kranskärlssjukdom</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/abciximab-vid-behandling-av-kranskarlssjukdom/</x:t>
   </x:si>
   <x:si>
     <x:t>Akupunktur efter stroke</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/SBU-utvarderar/akupunktur-efter-stroke/</x:t>
   </x:si>
   <x:si>
     <x:t>Allmän barnvaccination mot HPV 16 och 18 i syfte att förebygga livmoderhalscancer</x:t>
   </x:si>
   <x:si>
     <x:t>2008-01</x:t>
   </x:si>
@@ -4641,11804 +4641,11804 @@
         <x:v>33</x:v>
       </x:c>
       <x:c r="AJ1" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="AK1" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="AL1" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:38">
       <x:c r="A2" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C2" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="G2" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K2" s="2">
-        <x:v>40863</x:v>
+        <x:v>41942</x:v>
+      </x:c>
+      <x:c r="L2" s="2">
+        <x:v>42131</x:v>
       </x:c>
       <x:c r="M2" s="2">
-        <x:v>40863</x:v>
+        <x:v>41942</x:v>
       </x:c>
       <x:c r="AL2" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:38">
       <x:c r="A3" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C3" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C3" s="1" t="s">
+      <x:c r="D3" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F3" s="0" t="s">
+      <x:c r="G3" s="0" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
+      <x:c r="I3" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="J3" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K3" s="2">
-        <x:v>42089</x:v>
+        <x:v>42033</x:v>
       </x:c>
       <x:c r="M3" s="2">
-        <x:v>42089</x:v>
+        <x:v>42033</x:v>
+      </x:c>
+      <x:c r="N3" s="2">
+        <x:v>42764</x:v>
       </x:c>
       <x:c r="AL3" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:38">
       <x:c r="A4" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K4" s="2">
-        <x:v>38412</x:v>
+        <x:v>41969</x:v>
       </x:c>
       <x:c r="M4" s="2">
-        <x:v>38412</x:v>
+        <x:v>41969</x:v>
       </x:c>
       <x:c r="AL4" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:38">
       <x:c r="A5" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K5" s="2">
-        <x:v>41614</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="M5" s="2">
-        <x:v>41614</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="AL5" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:38">
       <x:c r="A6" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K6" s="2">
-        <x:v>41891</x:v>
+        <x:v>41689</x:v>
       </x:c>
       <x:c r="M6" s="2">
-        <x:v>41891</x:v>
+        <x:v>41689</x:v>
+      </x:c>
+      <x:c r="N6" s="2">
+        <x:v>42419</x:v>
+      </x:c>
+      <x:c r="AD6" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE6" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF6" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG6" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH6" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI6" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ6" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK6" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL6" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:38">
       <x:c r="A7" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>60</x:v>
-[...8 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K7" s="2">
-        <x:v>41255</x:v>
+        <x:v>41555</x:v>
       </x:c>
       <x:c r="M7" s="2">
-        <x:v>41255</x:v>
-[...2 lines deleted...]
-        <x:v>41983</x:v>
+        <x:v>41555</x:v>
       </x:c>
       <x:c r="AL7" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:38">
       <x:c r="A8" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I8" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K8" s="2">
+        <x:v>41540</x:v>
+      </x:c>
+      <x:c r="M8" s="2">
+        <x:v>41540</x:v>
+      </x:c>
+      <x:c r="N8" s="2">
+        <x:v>42270</x:v>
+      </x:c>
+      <x:c r="AD8" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE8" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s"/>
-[...3 lines deleted...]
-      <x:c r="F8" s="0" t="s">
+      <x:c r="AF8" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="G8" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>36860</x:v>
+      <x:c r="AG8" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH8" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI8" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ8" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK8" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL8" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:38">
       <x:c r="A9" s="0" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="C9" s="1" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K9" s="2">
-        <x:v>36327</x:v>
-[...2 lines deleted...]
-        <x:v>36618</x:v>
+        <x:v>41436</x:v>
       </x:c>
       <x:c r="M9" s="2">
-        <x:v>36327</x:v>
+        <x:v>41436</x:v>
+      </x:c>
+      <x:c r="N9" s="2">
+        <x:v>42166</x:v>
       </x:c>
       <x:c r="AL9" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:38">
       <x:c r="A10" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K10" s="2">
-        <x:v>40233</x:v>
+        <x:v>41381</x:v>
       </x:c>
       <x:c r="M10" s="2">
-        <x:v>40233</x:v>
+        <x:v>41381</x:v>
+      </x:c>
+      <x:c r="N10" s="2">
+        <x:v>42111</x:v>
+      </x:c>
+      <x:c r="AD10" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE10" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF10" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG10" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH10" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI10" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ10" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK10" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL10" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:38">
       <x:c r="A11" s="0" t="s">
-        <x:v>71</x:v>
-[...1 lines deleted...]
-      <x:c r="C11" s="1" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K11" s="2">
-        <x:v>37676</x:v>
+        <x:v>41248</x:v>
       </x:c>
       <x:c r="M11" s="2">
-        <x:v>37676</x:v>
+        <x:v>41248</x:v>
+      </x:c>
+      <x:c r="N11" s="2">
+        <x:v>41977</x:v>
       </x:c>
       <x:c r="AL11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:38">
       <x:c r="A12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K12" s="2">
-        <x:v>40667</x:v>
+        <x:v>41234</x:v>
       </x:c>
       <x:c r="M12" s="2">
-        <x:v>40667</x:v>
+        <x:v>41234</x:v>
+      </x:c>
+      <x:c r="N12" s="2">
+        <x:v>41957</x:v>
       </x:c>
       <x:c r="AL12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:38">
       <x:c r="A13" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K13" s="2">
-        <x:v>39253</x:v>
+        <x:v>41163</x:v>
       </x:c>
       <x:c r="M13" s="2">
-        <x:v>39253</x:v>
+        <x:v>41163</x:v>
+      </x:c>
+      <x:c r="N13" s="2">
+        <x:v>42250</x:v>
       </x:c>
       <x:c r="AL13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:38">
       <x:c r="A14" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K14" s="2">
-        <x:v>40149</x:v>
+        <x:v>40976</x:v>
       </x:c>
       <x:c r="M14" s="2">
-        <x:v>40149</x:v>
+        <x:v>40976</x:v>
+      </x:c>
+      <x:c r="N14" s="2">
+        <x:v>41706</x:v>
+      </x:c>
+      <x:c r="AD14" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE14" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF14" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG14" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH14" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI14" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ14" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK14" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:38">
       <x:c r="A15" s="0" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="C15" s="1" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K15" s="2">
-        <x:v>38300</x:v>
+        <x:v>40807</x:v>
       </x:c>
       <x:c r="M15" s="2">
-        <x:v>38300</x:v>
+        <x:v>40807</x:v>
       </x:c>
       <x:c r="AL15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:38">
       <x:c r="A16" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K16" s="2">
-        <x:v>38650</x:v>
+        <x:v>40674</x:v>
       </x:c>
       <x:c r="M16" s="2">
-        <x:v>38650</x:v>
+        <x:v>40674</x:v>
       </x:c>
       <x:c r="AL16" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:38">
       <x:c r="A17" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K17" s="2">
-        <x:v>39582</x:v>
+        <x:v>40403</x:v>
       </x:c>
       <x:c r="M17" s="2">
-        <x:v>39582</x:v>
-[...2 lines deleted...]
-        <x:v>40312</x:v>
+        <x:v>40403</x:v>
       </x:c>
       <x:c r="AL17" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:38">
       <x:c r="A18" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>94</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K18" s="2">
-        <x:v>42276</x:v>
+        <x:v>40310</x:v>
       </x:c>
       <x:c r="M18" s="2">
-        <x:v>42278</x:v>
-[...2 lines deleted...]
-        <x:v>43009</x:v>
+        <x:v>40310</x:v>
       </x:c>
       <x:c r="AL18" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:38">
       <x:c r="A19" s="0" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="C19" s="1" t="s"/>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K19" s="2">
-        <x:v>36997</x:v>
+        <x:v>40261</x:v>
       </x:c>
       <x:c r="M19" s="2">
-        <x:v>36997</x:v>
+        <x:v>40261</x:v>
       </x:c>
       <x:c r="AL19" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:38">
       <x:c r="A20" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
-        <x:v>104</x:v>
-[...5 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K20" s="2">
-        <x:v>42243</x:v>
+        <x:v>40079</x:v>
       </x:c>
       <x:c r="M20" s="2">
-        <x:v>42248</x:v>
+        <x:v>40079</x:v>
       </x:c>
       <x:c r="N20" s="2">
-        <x:v>42979</x:v>
+        <x:v>40809</x:v>
       </x:c>
       <x:c r="AD20" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE20" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF20" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG20" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH20" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI20" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ20" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK20" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL20" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:38">
       <x:c r="A21" s="0" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="C21" s="1" t="s"/>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K21" s="2">
-        <x:v>36401</x:v>
-[...2 lines deleted...]
-        <x:v>37528</x:v>
+        <x:v>39932</x:v>
       </x:c>
       <x:c r="M21" s="2">
-        <x:v>36401</x:v>
+        <x:v>39932</x:v>
       </x:c>
       <x:c r="AL21" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:38">
       <x:c r="A22" s="0" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="C22" s="1" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="s">
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K22" s="2">
-        <x:v>37312</x:v>
+        <x:v>39897</x:v>
       </x:c>
       <x:c r="M22" s="2">
-        <x:v>37312</x:v>
+        <x:v>39897</x:v>
+      </x:c>
+      <x:c r="N22" s="2">
+        <x:v>40627</x:v>
       </x:c>
       <x:c r="AL22" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:38">
       <x:c r="A23" s="0" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="C23" s="1" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K23" s="2">
-        <x:v>36947</x:v>
+        <x:v>39855</x:v>
       </x:c>
       <x:c r="M23" s="2">
-        <x:v>36947</x:v>
+        <x:v>39855</x:v>
+      </x:c>
+      <x:c r="N23" s="2">
+        <x:v>40585</x:v>
       </x:c>
       <x:c r="AL23" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:38">
       <x:c r="A24" s="0" t="s">
-        <x:v>118</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="1" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K24" s="2">
-        <x:v>36969</x:v>
+        <x:v>39610</x:v>
       </x:c>
       <x:c r="M24" s="2">
-        <x:v>36969</x:v>
+        <x:v>39610</x:v>
+      </x:c>
+      <x:c r="N24" s="2">
+        <x:v>40340</x:v>
       </x:c>
       <x:c r="AL24" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:38">
       <x:c r="A25" s="0" t="s">
-        <x:v>120</x:v>
-[...1 lines deleted...]
-      <x:c r="C25" s="1" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K25" s="2">
-        <x:v>36332</x:v>
-[...2 lines deleted...]
-        <x:v>37243</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="M25" s="2">
-        <x:v>36332</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="AL25" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:38">
       <x:c r="A26" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K26" s="2">
-        <x:v>37670</x:v>
-[...2 lines deleted...]
-        <x:v>38986</x:v>
+        <x:v>39337</x:v>
       </x:c>
       <x:c r="M26" s="2">
-        <x:v>37670</x:v>
+        <x:v>39337</x:v>
       </x:c>
       <x:c r="AL26" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:38">
       <x:c r="A27" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K27" s="2">
-        <x:v>38874</x:v>
+        <x:v>39147</x:v>
       </x:c>
       <x:c r="M27" s="2">
-        <x:v>38874</x:v>
+        <x:v>39147</x:v>
       </x:c>
       <x:c r="AL27" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:38">
       <x:c r="A28" s="0" t="s">
-        <x:v>128</x:v>
-[...1 lines deleted...]
-      <x:c r="C28" s="1" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K28" s="2">
-        <x:v>36921</x:v>
-[...2 lines deleted...]
-        <x:v>37644</x:v>
+        <x:v>39204</x:v>
       </x:c>
       <x:c r="M28" s="2">
-        <x:v>36921</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>39204</x:v>
       </x:c>
       <x:c r="AL28" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:38">
       <x:c r="A29" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K29" s="2">
-        <x:v>40527</x:v>
+        <x:v>38750</x:v>
       </x:c>
       <x:c r="M29" s="2">
-        <x:v>40527</x:v>
+        <x:v>38750</x:v>
       </x:c>
       <x:c r="AL29" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:38">
       <x:c r="A30" s="0" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="C30" s="1" t="s"/>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K30" s="2">
-        <x:v>36860</x:v>
+        <x:v>39047</x:v>
       </x:c>
       <x:c r="M30" s="2">
-        <x:v>36860</x:v>
+        <x:v>39047</x:v>
+      </x:c>
+      <x:c r="N30" s="2">
+        <x:v>39778</x:v>
       </x:c>
       <x:c r="AL30" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:38">
       <x:c r="A31" s="0" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="C31" s="1" t="s"/>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K31" s="2">
-        <x:v>36692</x:v>
-[...2 lines deleted...]
-        <x:v>37194</x:v>
+        <x:v>39141</x:v>
       </x:c>
       <x:c r="M31" s="2">
-        <x:v>36692</x:v>
+        <x:v>39141</x:v>
+      </x:c>
+      <x:c r="N31" s="2">
+        <x:v>39872</x:v>
+      </x:c>
+      <x:c r="AD31" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE31" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF31" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG31" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH31" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI31" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ31" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK31" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL31" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:38">
       <x:c r="A32" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>140</x:v>
-[...8 lines deleted...]
-        <x:v>143</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K32" s="2">
-        <x:v>41569</x:v>
+        <x:v>38807</x:v>
       </x:c>
       <x:c r="M32" s="2">
-        <x:v>41569</x:v>
-[...2 lines deleted...]
-        <x:v>42293</x:v>
+        <x:v>38807</x:v>
       </x:c>
       <x:c r="AL32" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:38">
       <x:c r="A33" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K33" s="2">
-        <x:v>39869</x:v>
+        <x:v>38656</x:v>
       </x:c>
       <x:c r="M33" s="2">
-        <x:v>39869</x:v>
-[...2 lines deleted...]
-        <x:v>40599</x:v>
+        <x:v>38656</x:v>
       </x:c>
       <x:c r="AL33" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:38">
       <x:c r="A34" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="s">
+        <x:v>174</x:v>
       </x:c>
       <x:c r="K34" s="2">
-        <x:v>39960</x:v>
+        <x:v>38615</x:v>
       </x:c>
       <x:c r="M34" s="2">
-        <x:v>39960</x:v>
+        <x:v>38615</x:v>
       </x:c>
       <x:c r="AL34" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:38">
       <x:c r="A35" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>153</x:v>
-[...8 lines deleted...]
-        <x:v>156</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K35" s="2">
-        <x:v>41779</x:v>
+        <x:v>36891</x:v>
       </x:c>
       <x:c r="M35" s="2">
-        <x:v>41779</x:v>
-[...2 lines deleted...]
-        <x:v>42498</x:v>
+        <x:v>36891</x:v>
       </x:c>
       <x:c r="AL35" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:38">
       <x:c r="A36" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K36" s="2">
-        <x:v>39953</x:v>
+        <x:v>37907</x:v>
       </x:c>
       <x:c r="M36" s="2">
-        <x:v>39953</x:v>
+        <x:v>37907</x:v>
       </x:c>
       <x:c r="AL36" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:38">
       <x:c r="A37" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K37" s="2">
-        <x:v>38062</x:v>
-[...2 lines deleted...]
-        <x:v>41991</x:v>
+        <x:v>37986</x:v>
       </x:c>
       <x:c r="M37" s="2">
-        <x:v>38062</x:v>
+        <x:v>37986</x:v>
+      </x:c>
+      <x:c r="N37" s="2">
+        <x:v>38717</x:v>
+      </x:c>
+      <x:c r="AD37" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE37" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF37" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG37" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH37" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI37" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ37" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK37" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL37" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:38">
       <x:c r="A38" s="0" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C38" s="1" t="s"/>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K38" s="2">
-        <x:v>36608</x:v>
+        <x:v>32874</x:v>
       </x:c>
       <x:c r="M38" s="2">
-        <x:v>36608</x:v>
+        <x:v>32874</x:v>
       </x:c>
       <x:c r="AL38" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:38">
       <x:c r="A39" s="0" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="C39" s="1" t="s"/>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K39" s="2">
-        <x:v>37494</x:v>
+        <x:v>33239</x:v>
       </x:c>
       <x:c r="M39" s="2">
-        <x:v>37494</x:v>
+        <x:v>33239</x:v>
       </x:c>
       <x:c r="AL39" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:38">
       <x:c r="A40" s="0" t="s">
-        <x:v>167</x:v>
-[...1 lines deleted...]
-      <x:c r="C40" s="1" t="s"/>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K40" s="2">
-        <x:v>37382</x:v>
+        <x:v>32509</x:v>
       </x:c>
       <x:c r="M40" s="2">
-        <x:v>37382</x:v>
+        <x:v>32509</x:v>
       </x:c>
       <x:c r="AL40" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:38">
       <x:c r="A41" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K41" s="2">
-        <x:v>38372</x:v>
-[...2 lines deleted...]
-        <x:v>38985</x:v>
+        <x:v>34334</x:v>
       </x:c>
       <x:c r="M41" s="2">
-        <x:v>38372</x:v>
+        <x:v>34334</x:v>
       </x:c>
       <x:c r="AL41" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:38">
       <x:c r="A42" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K42" s="2">
-        <x:v>38517</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="M42" s="2">
-        <x:v>38517</x:v>
+        <x:v>37256</x:v>
+      </x:c>
+      <x:c r="N42" s="2">
+        <x:v>37986</x:v>
+      </x:c>
+      <x:c r="AD42" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE42" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF42" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG42" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH42" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI42" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ42" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK42" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL42" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:38">
       <x:c r="A43" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K43" s="2">
-        <x:v>39042</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="M43" s="2">
-        <x:v>39042</x:v>
+        <x:v>37256</x:v>
+      </x:c>
+      <x:c r="N43" s="2">
+        <x:v>37986</x:v>
+      </x:c>
+      <x:c r="AD43" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE43" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF43" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG43" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH43" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI43" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ43" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK43" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL43" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:38">
       <x:c r="A44" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K44" s="2">
-        <x:v>39420</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="M44" s="2">
-        <x:v>39420</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="AL44" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:38">
       <x:c r="A45" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I45" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K45" s="2">
-        <x:v>37936</x:v>
-[...2 lines deleted...]
-        <x:v>39182</x:v>
+        <x:v>42506</x:v>
       </x:c>
       <x:c r="M45" s="2">
-        <x:v>37936</x:v>
+        <x:v>42489</x:v>
+      </x:c>
+      <x:c r="N45" s="2">
+        <x:v>43219</x:v>
+      </x:c>
+      <x:c r="AD45" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE45" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF45" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG45" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH45" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI45" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ45" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK45" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL45" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:38">
       <x:c r="A46" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H46" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="I46" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="J46" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K46" s="2">
-        <x:v>40842</x:v>
+        <x:v>42508</x:v>
       </x:c>
       <x:c r="M46" s="2">
-        <x:v>40842</x:v>
+        <x:v>42613</x:v>
+      </x:c>
+      <x:c r="N46" s="2">
+        <x:v>43343</x:v>
+      </x:c>
+      <x:c r="AD46" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE46" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF46" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG46" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH46" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI46" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ46" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK46" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL46" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:38">
       <x:c r="A47" s="0" t="s">
-        <x:v>187</x:v>
-[...1 lines deleted...]
-      <x:c r="C47" s="1" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="I47" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K47" s="2">
-        <x:v>37922</x:v>
-[...2 lines deleted...]
-        <x:v>38160</x:v>
+        <x:v>42652</x:v>
       </x:c>
       <x:c r="M47" s="2">
-        <x:v>37922</x:v>
+        <x:v>42668</x:v>
+      </x:c>
+      <x:c r="N47" s="2">
+        <x:v>43398</x:v>
+      </x:c>
+      <x:c r="AD47" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE47" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF47" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG47" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH47" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI47" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ47" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK47" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL47" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:38">
       <x:c r="A48" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I48" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J48" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K48" s="2">
-        <x:v>38504</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="M48" s="2">
-        <x:v>38504</x:v>
+        <x:v>42719</x:v>
+      </x:c>
+      <x:c r="N48" s="2">
+        <x:v>43449</x:v>
+      </x:c>
+      <x:c r="AD48" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE48" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF48" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG48" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH48" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI48" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ48" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK48" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL48" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:38">
       <x:c r="A49" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I49" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J49" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K49" s="2">
-        <x:v>37972</x:v>
-[...2 lines deleted...]
-        <x:v>39708</x:v>
+        <x:v>42871</x:v>
       </x:c>
       <x:c r="M49" s="2">
-        <x:v>37972</x:v>
+        <x:v>42968</x:v>
+      </x:c>
+      <x:c r="N49" s="2">
+        <x:v>43698</x:v>
+      </x:c>
+      <x:c r="AD49" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE49" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF49" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG49" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH49" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI49" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ49" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK49" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL49" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:38">
       <x:c r="A50" s="0" t="s">
-        <x:v>197</x:v>
-[...1 lines deleted...]
-      <x:c r="C50" s="1" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H50" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="I50" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="J50" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K50" s="2">
-        <x:v>36626</x:v>
-[...2 lines deleted...]
-        <x:v>37340</x:v>
+        <x:v>43192</x:v>
       </x:c>
       <x:c r="M50" s="2">
-        <x:v>36626</x:v>
+        <x:v>43200</x:v>
+      </x:c>
+      <x:c r="N50" s="2">
+        <x:v>43931</x:v>
+      </x:c>
+      <x:c r="AD50" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE50" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF50" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG50" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH50" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI50" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ50" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK50" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL50" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:38">
       <x:c r="A51" s="0" t="s">
-        <x:v>199</x:v>
-[...1 lines deleted...]
-      <x:c r="C51" s="1" t="s"/>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="I51" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K51" s="2">
-        <x:v>36682</x:v>
-[...2 lines deleted...]
-        <x:v>37424</x:v>
+        <x:v>43192</x:v>
       </x:c>
       <x:c r="M51" s="2">
-        <x:v>36682</x:v>
+        <x:v>43200</x:v>
+      </x:c>
+      <x:c r="N51" s="2">
+        <x:v>43931</x:v>
+      </x:c>
+      <x:c r="AD51" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE51" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF51" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG51" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH51" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI51" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ51" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK51" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL51" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:38">
       <x:c r="A52" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H52" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="I52" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J52" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K52" s="2">
-        <x:v>40240</x:v>
+        <x:v>43223</x:v>
       </x:c>
       <x:c r="M52" s="2">
-        <x:v>40240</x:v>
+        <x:v>43224</x:v>
+      </x:c>
+      <x:c r="N52" s="2">
+        <x:v>43955</x:v>
+      </x:c>
+      <x:c r="AD52" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE52" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF52" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG52" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH52" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI52" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ52" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK52" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL52" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:38">
       <x:c r="A53" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="I53" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K53" s="2">
-        <x:v>39435</x:v>
+        <x:v>43269</x:v>
       </x:c>
       <x:c r="M53" s="2">
-        <x:v>39435</x:v>
+        <x:v>43328</x:v>
+      </x:c>
+      <x:c r="N53" s="2">
+        <x:v>44059</x:v>
+      </x:c>
+      <x:c r="AD53" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE53" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF53" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG53" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH53" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI53" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ53" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK53" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL53" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:38">
       <x:c r="A54" s="0" t="s">
-        <x:v>207</x:v>
-[...1 lines deleted...]
-      <x:c r="C54" s="1" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="I54" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="J54" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K54" s="2">
-        <x:v>37165</x:v>
+        <x:v>43773</x:v>
       </x:c>
       <x:c r="M54" s="2">
-        <x:v>37165</x:v>
+        <x:v>43788</x:v>
+      </x:c>
+      <x:c r="N54" s="2">
+        <x:v>44519</x:v>
+      </x:c>
+      <x:c r="AD54" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE54" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF54" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG54" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH54" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI54" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ54" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK54" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL54" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:38">
       <x:c r="A55" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="I55" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="J55" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K55" s="2">
-        <x:v>38762</x:v>
+        <x:v>43814</x:v>
       </x:c>
       <x:c r="M55" s="2">
-        <x:v>38762</x:v>
+        <x:v>43815</x:v>
+      </x:c>
+      <x:c r="N55" s="2">
+        <x:v>44546</x:v>
+      </x:c>
+      <x:c r="AD55" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE55" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF55" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG55" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH55" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI55" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ55" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK55" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL55" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:38">
       <x:c r="A56" s="0" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="C56" s="1" t="s"/>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H56" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="I56" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="J56" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K56" s="2">
-        <x:v>37508</x:v>
+        <x:v>44145</x:v>
       </x:c>
       <x:c r="M56" s="2">
-        <x:v>37508</x:v>
+        <x:v>44161</x:v>
+      </x:c>
+      <x:c r="N56" s="2">
+        <x:v>44891</x:v>
+      </x:c>
+      <x:c r="AD56" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE56" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF56" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG56" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH56" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI56" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ56" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK56" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL56" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:38">
       <x:c r="A57" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>40345</x:v>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="I57" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M57" s="2">
-        <x:v>40345</x:v>
+        <x:v>44251</x:v>
+      </x:c>
+      <x:c r="N57" s="2">
+        <x:v>44981</x:v>
+      </x:c>
+      <x:c r="AD57" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE57" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF57" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG57" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH57" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI57" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ57" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK57" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL57" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:38">
       <x:c r="A58" s="0" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="C58" s="1" t="s"/>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H58" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="I58" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="J58" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K58" s="2">
-        <x:v>36062</x:v>
-[...2 lines deleted...]
-        <x:v>37908</x:v>
+        <x:v>44242</x:v>
       </x:c>
       <x:c r="M58" s="2">
-        <x:v>36062</x:v>
+        <x:v>44255</x:v>
+      </x:c>
+      <x:c r="N58" s="2">
+        <x:v>44985</x:v>
+      </x:c>
+      <x:c r="AD58" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE58" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF58" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG58" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH58" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI58" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ58" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK58" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL58" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:38">
       <x:c r="A59" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K59" s="2">
-        <x:v>41346</x:v>
+        <x:v>44356</x:v>
       </x:c>
       <x:c r="M59" s="2">
-        <x:v>41346</x:v>
+        <x:v>44378</x:v>
       </x:c>
       <x:c r="N59" s="2">
-        <x:v>42076</x:v>
+        <x:v>45108</x:v>
+      </x:c>
+      <x:c r="AD59" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE59" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF59" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG59" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH59" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI59" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ59" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK59" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL59" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:38">
       <x:c r="A60" s="0" t="s">
-        <x:v>225</x:v>
-[...1 lines deleted...]
-      <x:c r="C60" s="1" t="s"/>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>41</x:v>
-[...5 lines deleted...]
-        <x:v>37945</x:v>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H60" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="I60" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="J60" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M60" s="2">
-        <x:v>35925</x:v>
+        <x:v>44518</x:v>
+      </x:c>
+      <x:c r="N60" s="2">
+        <x:v>45248</x:v>
+      </x:c>
+      <x:c r="AD60" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE60" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF60" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG60" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH60" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI60" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ60" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK60" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL60" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:38">
       <x:c r="A61" s="0" t="s">
-        <x:v>227</x:v>
-[...1 lines deleted...]
-      <x:c r="C61" s="1" t="s"/>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>37634</x:v>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="I61" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M61" s="2">
-        <x:v>37634</x:v>
+        <x:v>44518</x:v>
+      </x:c>
+      <x:c r="N61" s="2">
+        <x:v>45248</x:v>
+      </x:c>
+      <x:c r="AD61" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE61" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF61" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG61" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH61" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="AI61" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ61" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK61" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL61" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:38">
       <x:c r="A62" s="0" t="s">
-        <x:v>229</x:v>
-[...1 lines deleted...]
-      <x:c r="C62" s="1" t="s"/>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>230</x:v>
-[...8 lines deleted...]
-        <x:v>37966</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="M62" s="2">
-        <x:v>36557</x:v>
+        <x:v>44545</x:v>
+      </x:c>
+      <x:c r="N62" s="2">
+        <x:v>45275</x:v>
+      </x:c>
+      <x:c r="AD62" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE62" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF62" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG62" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH62" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="AI62" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ62" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK62" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL62" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:38">
       <x:c r="A63" s="0" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="C63" s="1" t="s"/>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I63" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="J63" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K63" s="2">
-        <x:v>37354</x:v>
+        <x:v>44573</x:v>
       </x:c>
       <x:c r="M63" s="2">
-        <x:v>37354</x:v>
+        <x:v>44545</x:v>
+      </x:c>
+      <x:c r="N63" s="2">
+        <x:v>45275</x:v>
+      </x:c>
+      <x:c r="AD63" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE63" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF63" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG63" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH63" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI63" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ63" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK63" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL63" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:38">
       <x:c r="A64" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>40485</x:v>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H64" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="I64" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="J64" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M64" s="2">
-        <x:v>40485</x:v>
+        <x:v>44634</x:v>
+      </x:c>
+      <x:c r="N64" s="2">
+        <x:v>45365</x:v>
+      </x:c>
+      <x:c r="AD64" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE64" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF64" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG64" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH64" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="AI64" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ64" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK64" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL64" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:38">
       <x:c r="A65" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K65" s="2">
-        <x:v>42317</x:v>
-[...2 lines deleted...]
-        <x:v>42467</x:v>
+        <x:v>44686</x:v>
       </x:c>
       <x:c r="M65" s="2">
-        <x:v>42319</x:v>
+        <x:v>44686</x:v>
       </x:c>
       <x:c r="N65" s="2">
-        <x:v>43050</x:v>
+        <x:v>45417</x:v>
+      </x:c>
+      <x:c r="O65" s="0" t="n">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="P65" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="Q65" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="R65" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="S65" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="U65" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="V65" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="W65" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="X65" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="AA65" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="AB65" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="AC65" s="0" t="s">
+        <x:v>373</x:v>
       </x:c>
       <x:c r="AD65" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE65" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF65" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG65" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH65" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="AI65" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ65" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK65" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL65" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:38">
       <x:c r="A66" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>245</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="K66" s="2">
-        <x:v>42262</x:v>
+        <x:v>44836</x:v>
       </x:c>
       <x:c r="M66" s="2">
-        <x:v>42270</x:v>
+        <x:v>44836</x:v>
       </x:c>
       <x:c r="N66" s="2">
-        <x:v>43001</x:v>
+        <x:v>45567</x:v>
+      </x:c>
+      <x:c r="O66" s="0" t="n">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="P66" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="Q66" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="R66" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="S66" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="U66" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="V66" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="AB66" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="AC66" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="AD66" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE66" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF66" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG66" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH66" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI66" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ66" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK66" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL66" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:38">
       <x:c r="A67" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>251</x:v>
-[...5 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="K67" s="2">
-        <x:v>42232</x:v>
+        <x:v>44837</x:v>
       </x:c>
       <x:c r="M67" s="2">
-        <x:v>42242</x:v>
+        <x:v>44837</x:v>
       </x:c>
       <x:c r="N67" s="2">
-        <x:v>42973</x:v>
+        <x:v>45568</x:v>
+      </x:c>
+      <x:c r="O67" s="0" t="n">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="P67" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="Q67" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="R67" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="S67" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="U67" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="V67" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Z67" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="AC67" s="0" t="s">
+        <x:v>397</x:v>
       </x:c>
       <x:c r="AD67" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE67" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF67" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG67" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH67" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI67" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ67" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK67" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL67" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:38">
       <x:c r="A68" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="K68" s="2">
-        <x:v>42170</x:v>
+        <x:v>44837</x:v>
       </x:c>
       <x:c r="M68" s="2">
-        <x:v>42170</x:v>
+        <x:v>44837</x:v>
       </x:c>
       <x:c r="N68" s="2">
-        <x:v>42901</x:v>
+        <x:v>45568</x:v>
+      </x:c>
+      <x:c r="O68" s="0" t="n">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="P68" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="Q68" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="R68" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="S68" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="U68" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="V68" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="W68" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="Z68" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="AA68" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="AC68" s="0" t="s">
+        <x:v>410</x:v>
       </x:c>
       <x:c r="AD68" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE68" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF68" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG68" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH68" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI68" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ68" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK68" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL68" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:38">
       <x:c r="A69" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="K69" s="2">
-        <x:v>41660</x:v>
+        <x:v>44913</x:v>
       </x:c>
       <x:c r="M69" s="2">
-        <x:v>41660</x:v>
+        <x:v>44913</x:v>
+      </x:c>
+      <x:c r="N69" s="2">
+        <x:v>45644</x:v>
+      </x:c>
+      <x:c r="O69" s="0" t="n">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="P69" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="Q69" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="R69" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="S69" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="U69" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="V69" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="W69" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="AA69" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="AB69" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="AC69" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="AD69" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE69" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF69" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG69" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH69" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI69" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ69" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK69" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL69" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:38">
       <x:c r="A70" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="K70" s="2">
-        <x:v>41653</x:v>
+        <x:v>45261</x:v>
       </x:c>
       <x:c r="M70" s="2">
-        <x:v>41653</x:v>
+        <x:v>45261</x:v>
+      </x:c>
+      <x:c r="N70" s="2">
+        <x:v>45992</x:v>
+      </x:c>
+      <x:c r="O70" s="0" t="n">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="P70" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="Q70" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="R70" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="S70" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="U70" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="V70" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="Z70" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="AC70" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="AD70" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE70" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF70" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG70" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH70" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="AI70" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ70" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK70" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL70" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:38">
       <x:c r="A71" s="0" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="C71" s="1" t="s"/>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K71" s="2">
-        <x:v>41394</x:v>
+        <x:v>45350</x:v>
       </x:c>
       <x:c r="M71" s="2">
-        <x:v>41394</x:v>
+        <x:v>45350</x:v>
+      </x:c>
+      <x:c r="N71" s="2">
+        <x:v>46081</x:v>
+      </x:c>
+      <x:c r="O71" s="0" t="n">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="P71" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="Q71" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="R71" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="S71" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="T71" s="0" t="n">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="U71" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="V71" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="AD71" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE71" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF71" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG71" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH71" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="AI71" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ71" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK71" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL71" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:38">
       <x:c r="A72" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>41668</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="M72" s="2">
-        <x:v>41668</x:v>
+        <x:v>45803</x:v>
+      </x:c>
+      <x:c r="N72" s="2">
+        <x:v>46533</x:v>
+      </x:c>
+      <x:c r="O72" s="0" t="n">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="P72" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="Q72" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="R72" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="S72" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="U72" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="V72" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="W72" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="Y72" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="Z72" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="AA72" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="AB72" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="AC72" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="AD72" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE72" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF72" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG72" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH72" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="AI72" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ72" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK72" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL72" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:38">
       <x:c r="A73" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="K73" s="2">
-        <x:v>41650</x:v>
+        <x:v>45832</x:v>
       </x:c>
       <x:c r="M73" s="2">
-        <x:v>41650</x:v>
+        <x:v>45832</x:v>
+      </x:c>
+      <x:c r="N73" s="2">
+        <x:v>46562</x:v>
+      </x:c>
+      <x:c r="O73" s="0" t="n">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="P73" s="0" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="Q73" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="R73" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="S73" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="U73" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="V73" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="W73" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="X73" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="AB73" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="AC73" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="AD73" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE73" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF73" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG73" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH73" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="AI73" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ73" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK73" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL73" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:38">
       <x:c r="A74" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="K74" s="2">
-        <x:v>41693</x:v>
+        <x:v>45890</x:v>
       </x:c>
       <x:c r="M74" s="2">
-        <x:v>41693</x:v>
+        <x:v>45890</x:v>
+      </x:c>
+      <x:c r="N74" s="2">
+        <x:v>46620</x:v>
+      </x:c>
+      <x:c r="O74" s="0" t="n">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="P74" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="Q74" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="R74" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="S74" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="U74" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="V74" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="W74" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="Y74" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="AB74" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="AC74" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="AD74" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE74" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF74" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG74" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH74" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="AI74" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ74" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK74" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL74" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:38">
       <x:c r="A75" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>276</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="K75" s="2">
-        <x:v>41259</x:v>
+        <x:v>46002</x:v>
       </x:c>
       <x:c r="M75" s="2">
-        <x:v>41259</x:v>
+        <x:v>46002</x:v>
+      </x:c>
+      <x:c r="N75" s="2">
+        <x:v>46732</x:v>
+      </x:c>
+      <x:c r="O75" s="0" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="P75" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="Q75" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="R75" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="S75" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="V75" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="AA75" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="AB75" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="AC75" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="AD75" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE75" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF75" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG75" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH75" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="AI75" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ75" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK75" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL75" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:38">
       <x:c r="A76" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="G76" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K76" s="2">
-        <x:v>41942</x:v>
-[...2 lines deleted...]
-        <x:v>42131</x:v>
+        <x:v>40863</x:v>
       </x:c>
       <x:c r="M76" s="2">
-        <x:v>41942</x:v>
+        <x:v>40863</x:v>
       </x:c>
       <x:c r="AL76" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:38">
       <x:c r="A77" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>284</x:v>
-[...5 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="K77" s="2">
-        <x:v>42033</x:v>
+        <x:v>42089</x:v>
       </x:c>
       <x:c r="M77" s="2">
-        <x:v>42033</x:v>
-[...2 lines deleted...]
-        <x:v>42764</x:v>
+        <x:v>42089</x:v>
       </x:c>
       <x:c r="AL77" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:38">
       <x:c r="A78" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K78" s="2">
-        <x:v>41969</x:v>
+        <x:v>38412</x:v>
       </x:c>
       <x:c r="M78" s="2">
-        <x:v>41969</x:v>
+        <x:v>38412</x:v>
       </x:c>
       <x:c r="AL78" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:38">
       <x:c r="A79" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K79" s="2">
-        <x:v>41864</x:v>
+        <x:v>41614</x:v>
       </x:c>
       <x:c r="M79" s="2">
-        <x:v>41864</x:v>
+        <x:v>41614</x:v>
       </x:c>
       <x:c r="AL79" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:38">
       <x:c r="A80" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>295</x:v>
-[...8 lines deleted...]
-        <x:v>298</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K80" s="2">
-        <x:v>41689</x:v>
+        <x:v>41891</x:v>
       </x:c>
       <x:c r="M80" s="2">
-        <x:v>41689</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>41891</x:v>
       </x:c>
       <x:c r="AL80" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:38">
       <x:c r="A81" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="I81" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="J81" s="0" t="s">
+        <x:v>514</x:v>
       </x:c>
       <x:c r="K81" s="2">
-        <x:v>41555</x:v>
+        <x:v>41255</x:v>
       </x:c>
       <x:c r="M81" s="2">
-        <x:v>41555</x:v>
+        <x:v>41255</x:v>
+      </x:c>
+      <x:c r="N81" s="2">
+        <x:v>41983</x:v>
       </x:c>
       <x:c r="AL81" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:38">
       <x:c r="A82" s="0" t="s">
-        <x:v>302</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s"/>
       <x:c r="D82" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>305</x:v>
-[...8 lines deleted...]
-        <x:v>298</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K82" s="2">
-        <x:v>41540</x:v>
+        <x:v>36860</x:v>
       </x:c>
       <x:c r="M82" s="2">
-        <x:v>41540</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>36860</x:v>
       </x:c>
       <x:c r="AL82" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:38">
       <x:c r="A83" s="0" t="s">
-        <x:v>308</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s"/>
       <x:c r="D83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>311</x:v>
-[...8 lines deleted...]
-        <x:v>298</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K83" s="2">
-        <x:v>41436</x:v>
+        <x:v>36327</x:v>
+      </x:c>
+      <x:c r="L83" s="2">
+        <x:v>36618</x:v>
       </x:c>
       <x:c r="M83" s="2">
-        <x:v>41436</x:v>
-[...2 lines deleted...]
-        <x:v>42166</x:v>
+        <x:v>36327</x:v>
       </x:c>
       <x:c r="AL83" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:38">
       <x:c r="A84" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
-        <x:v>317</x:v>
-[...5 lines deleted...]
-        <x:v>298</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K84" s="2">
-        <x:v>41381</x:v>
+        <x:v>40233</x:v>
       </x:c>
       <x:c r="M84" s="2">
-        <x:v>41381</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>40233</x:v>
       </x:c>
       <x:c r="AL84" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:38">
       <x:c r="A85" s="0" t="s">
-        <x:v>319</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s"/>
       <x:c r="D85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>322</x:v>
-[...5 lines deleted...]
-        <x:v>298</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K85" s="2">
-        <x:v>41248</x:v>
+        <x:v>37676</x:v>
       </x:c>
       <x:c r="M85" s="2">
-        <x:v>41248</x:v>
-[...2 lines deleted...]
-        <x:v>41977</x:v>
+        <x:v>37676</x:v>
       </x:c>
       <x:c r="AL85" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:38">
       <x:c r="A86" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>327</x:v>
-[...8 lines deleted...]
-        <x:v>298</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K86" s="2">
-        <x:v>41234</x:v>
+        <x:v>40667</x:v>
       </x:c>
       <x:c r="M86" s="2">
-        <x:v>41234</x:v>
-[...2 lines deleted...]
-        <x:v>41957</x:v>
+        <x:v>40667</x:v>
       </x:c>
       <x:c r="AL86" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:38">
       <x:c r="A87" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>334</x:v>
-[...5 lines deleted...]
-        <x:v>298</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="K87" s="2">
-        <x:v>41163</x:v>
+        <x:v>39253</x:v>
       </x:c>
       <x:c r="M87" s="2">
-        <x:v>41163</x:v>
-[...2 lines deleted...]
-        <x:v>42250</x:v>
+        <x:v>39253</x:v>
       </x:c>
       <x:c r="AL87" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:38">
       <x:c r="A88" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K88" s="2">
-        <x:v>40976</x:v>
+        <x:v>40149</x:v>
       </x:c>
       <x:c r="M88" s="2">
-        <x:v>40976</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>40149</x:v>
       </x:c>
       <x:c r="AL88" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:38">
       <x:c r="A89" s="0" t="s">
-        <x:v>339</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s"/>
       <x:c r="D89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K89" s="2">
-        <x:v>40807</x:v>
+        <x:v>38300</x:v>
       </x:c>
       <x:c r="M89" s="2">
-        <x:v>40807</x:v>
+        <x:v>38300</x:v>
       </x:c>
       <x:c r="AL89" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:38">
       <x:c r="A90" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K90" s="2">
-        <x:v>40674</x:v>
+        <x:v>38650</x:v>
       </x:c>
       <x:c r="M90" s="2">
-        <x:v>40674</x:v>
+        <x:v>38650</x:v>
       </x:c>
       <x:c r="AL90" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:38">
       <x:c r="A91" s="0" t="s">
-        <x:v>345</x:v>
-[...2 lines deleted...]
-        <x:v>346</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="G91" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K91" s="2">
-        <x:v>40403</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="M91" s="2">
-        <x:v>40403</x:v>
+        <x:v>39582</x:v>
+      </x:c>
+      <x:c r="N91" s="2">
+        <x:v>40312</x:v>
       </x:c>
       <x:c r="AL91" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:38">
       <x:c r="A92" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="H92" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="I92" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="J92" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K92" s="2">
-        <x:v>40310</x:v>
+        <x:v>42276</x:v>
       </x:c>
       <x:c r="M92" s="2">
-        <x:v>40310</x:v>
+        <x:v>42278</x:v>
+      </x:c>
+      <x:c r="N92" s="2">
+        <x:v>43009</x:v>
       </x:c>
       <x:c r="AL92" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:38">
       <x:c r="A93" s="0" t="s">
-        <x:v>352</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s"/>
       <x:c r="D93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K93" s="2">
-        <x:v>40261</x:v>
+        <x:v>36997</x:v>
       </x:c>
       <x:c r="M93" s="2">
-        <x:v>40261</x:v>
+        <x:v>36997</x:v>
       </x:c>
       <x:c r="AL93" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:38">
       <x:c r="A94" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="I94" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="J94" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K94" s="2">
-        <x:v>40079</x:v>
+        <x:v>42243</x:v>
       </x:c>
       <x:c r="M94" s="2">
-        <x:v>40079</x:v>
+        <x:v>42248</x:v>
       </x:c>
       <x:c r="N94" s="2">
-        <x:v>40809</x:v>
+        <x:v>42979</x:v>
       </x:c>
       <x:c r="AD94" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE94" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF94" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG94" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH94" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI94" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ94" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK94" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL94" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:38">
       <x:c r="A95" s="0" t="s">
-        <x:v>359</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s"/>
       <x:c r="D95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>358</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K95" s="2">
-        <x:v>39932</x:v>
+        <x:v>36401</x:v>
+      </x:c>
+      <x:c r="L95" s="2">
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="M95" s="2">
-        <x:v>39932</x:v>
+        <x:v>36401</x:v>
       </x:c>
       <x:c r="AL95" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:38">
       <x:c r="A96" s="0" t="s">
-        <x:v>362</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s"/>
       <x:c r="D96" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>365</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K96" s="2">
-        <x:v>39897</x:v>
+        <x:v>37312</x:v>
       </x:c>
       <x:c r="M96" s="2">
-        <x:v>39897</x:v>
-[...2 lines deleted...]
-        <x:v>40627</x:v>
+        <x:v>37312</x:v>
       </x:c>
       <x:c r="AL96" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:38">
       <x:c r="A97" s="0" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s"/>
       <x:c r="D97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K97" s="2">
-        <x:v>39855</x:v>
+        <x:v>36947</x:v>
       </x:c>
       <x:c r="M97" s="2">
-        <x:v>39855</x:v>
-[...2 lines deleted...]
-        <x:v>40585</x:v>
+        <x:v>36947</x:v>
       </x:c>
       <x:c r="AL97" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:38">
       <x:c r="A98" s="0" t="s">
-        <x:v>369</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s"/>
       <x:c r="D98" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K98" s="2">
-        <x:v>39610</x:v>
+        <x:v>36969</x:v>
       </x:c>
       <x:c r="M98" s="2">
-        <x:v>39610</x:v>
-[...2 lines deleted...]
-        <x:v>40340</x:v>
+        <x:v>36969</x:v>
       </x:c>
       <x:c r="AL98" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:38">
       <x:c r="A99" s="0" t="s">
-        <x:v>372</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s"/>
       <x:c r="D99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K99" s="2">
-        <x:v>39539</x:v>
+        <x:v>36332</x:v>
+      </x:c>
+      <x:c r="L99" s="2">
+        <x:v>37243</x:v>
       </x:c>
       <x:c r="M99" s="2">
-        <x:v>39539</x:v>
+        <x:v>36332</x:v>
       </x:c>
       <x:c r="AL99" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:38">
       <x:c r="A100" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K100" s="2">
-        <x:v>39337</x:v>
+        <x:v>37670</x:v>
+      </x:c>
+      <x:c r="L100" s="2">
+        <x:v>38986</x:v>
       </x:c>
       <x:c r="M100" s="2">
-        <x:v>39337</x:v>
+        <x:v>37670</x:v>
       </x:c>
       <x:c r="AL100" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:38">
       <x:c r="A101" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K101" s="2">
-        <x:v>39147</x:v>
+        <x:v>38874</x:v>
       </x:c>
       <x:c r="M101" s="2">
-        <x:v>39147</x:v>
+        <x:v>38874</x:v>
       </x:c>
       <x:c r="AL101" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:38">
       <x:c r="A102" s="0" t="s">
-        <x:v>381</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s"/>
       <x:c r="D102" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K102" s="2">
-        <x:v>39204</x:v>
+        <x:v>36921</x:v>
+      </x:c>
+      <x:c r="L102" s="2">
+        <x:v>37644</x:v>
       </x:c>
       <x:c r="M102" s="2">
-        <x:v>39204</x:v>
+        <x:v>36921</x:v>
+      </x:c>
+      <x:c r="N102" s="2">
+        <x:v>37651</x:v>
+      </x:c>
+      <x:c r="AD102" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AE102" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="AF102" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AG102" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AH102" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="AI102" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AJ102" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AK102" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL102" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:38">
       <x:c r="A103" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K103" s="2">
-        <x:v>38750</x:v>
+        <x:v>40527</x:v>
       </x:c>
       <x:c r="M103" s="2">
-        <x:v>38750</x:v>
+        <x:v>40527</x:v>
       </x:c>
       <x:c r="AL103" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:38">
       <x:c r="A104" s="0" t="s">
-        <x:v>387</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s"/>
       <x:c r="D104" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>390</x:v>
-[...2 lines deleted...]
-        <x:v>391</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K104" s="2">
-        <x:v>39047</x:v>
+        <x:v>36860</x:v>
       </x:c>
       <x:c r="M104" s="2">
-        <x:v>39047</x:v>
-[...2 lines deleted...]
-        <x:v>39778</x:v>
+        <x:v>36860</x:v>
       </x:c>
       <x:c r="AL104" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:38">
       <x:c r="A105" s="0" t="s">
-        <x:v>392</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s"/>
       <x:c r="D105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K105" s="2">
-        <x:v>39141</x:v>
+        <x:v>36692</x:v>
+      </x:c>
+      <x:c r="L105" s="2">
+        <x:v>37194</x:v>
       </x:c>
       <x:c r="M105" s="2">
-        <x:v>39141</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>36692</x:v>
       </x:c>
       <x:c r="AL105" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:38">
       <x:c r="A106" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="H106" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="I106" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="J106" s="0" t="s">
+        <x:v>587</x:v>
       </x:c>
       <x:c r="K106" s="2">
-        <x:v>38807</x:v>
+        <x:v>41569</x:v>
       </x:c>
       <x:c r="M106" s="2">
-        <x:v>38807</x:v>
+        <x:v>41569</x:v>
+      </x:c>
+      <x:c r="N106" s="2">
+        <x:v>42293</x:v>
       </x:c>
       <x:c r="AL106" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:38">
       <x:c r="A107" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K107" s="2">
-        <x:v>38656</x:v>
+        <x:v>39869</x:v>
       </x:c>
       <x:c r="M107" s="2">
-        <x:v>38656</x:v>
+        <x:v>39869</x:v>
+      </x:c>
+      <x:c r="N107" s="2">
+        <x:v>40599</x:v>
       </x:c>
       <x:c r="AL107" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:38">
       <x:c r="A108" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>404</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K108" s="2">
-        <x:v>38615</x:v>
+        <x:v>39960</x:v>
       </x:c>
       <x:c r="M108" s="2">
-        <x:v>38615</x:v>
+        <x:v>39960</x:v>
       </x:c>
       <x:c r="AL108" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:38">
       <x:c r="A109" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="I109" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="J109" s="0" t="s">
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K109" s="2">
-        <x:v>36891</x:v>
+        <x:v>41779</x:v>
       </x:c>
       <x:c r="M109" s="2">
-        <x:v>36891</x:v>
+        <x:v>41779</x:v>
+      </x:c>
+      <x:c r="N109" s="2">
+        <x:v>42498</x:v>
       </x:c>
       <x:c r="AL109" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:38">
       <x:c r="A110" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K110" s="2">
-        <x:v>37907</x:v>
+        <x:v>39953</x:v>
       </x:c>
       <x:c r="M110" s="2">
-        <x:v>37907</x:v>
+        <x:v>39953</x:v>
       </x:c>
       <x:c r="AL110" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:38">
       <x:c r="A111" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>414</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K111" s="2">
-        <x:v>37986</x:v>
+        <x:v>38062</x:v>
+      </x:c>
+      <x:c r="L111" s="2">
+        <x:v>41991</x:v>
       </x:c>
       <x:c r="M111" s="2">
-        <x:v>37986</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>38062</x:v>
       </x:c>
       <x:c r="AL111" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:38">
       <x:c r="A112" s="0" t="s">
-        <x:v>415</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s"/>
       <x:c r="D112" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K112" s="2">
-        <x:v>32874</x:v>
+        <x:v>36608</x:v>
       </x:c>
       <x:c r="M112" s="2">
-        <x:v>32874</x:v>
+        <x:v>36608</x:v>
       </x:c>
       <x:c r="AL112" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:38">
       <x:c r="A113" s="0" t="s">
-        <x:v>418</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s"/>
       <x:c r="D113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K113" s="2">
-        <x:v>33239</x:v>
+        <x:v>37494</x:v>
       </x:c>
       <x:c r="M113" s="2">
-        <x:v>33239</x:v>
+        <x:v>37494</x:v>
       </x:c>
       <x:c r="AL113" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:38">
       <x:c r="A114" s="0" t="s">
-        <x:v>421</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s"/>
       <x:c r="D114" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K114" s="2">
-        <x:v>32509</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="M114" s="2">
-        <x:v>32509</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="AL114" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:38">
       <x:c r="A115" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K115" s="2">
-        <x:v>34334</x:v>
+        <x:v>38372</x:v>
+      </x:c>
+      <x:c r="L115" s="2">
+        <x:v>38985</x:v>
       </x:c>
       <x:c r="M115" s="2">
-        <x:v>34334</x:v>
+        <x:v>38372</x:v>
       </x:c>
       <x:c r="AL115" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:38">
       <x:c r="A116" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K116" s="2">
-        <x:v>37256</x:v>
+        <x:v>38517</x:v>
       </x:c>
       <x:c r="M116" s="2">
-        <x:v>37256</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>38517</x:v>
       </x:c>
       <x:c r="AL116" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:38">
       <x:c r="A117" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K117" s="2">
-        <x:v>37256</x:v>
+        <x:v>39042</x:v>
       </x:c>
       <x:c r="M117" s="2">
-        <x:v>37256</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>39042</x:v>
       </x:c>
       <x:c r="AL117" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:38">
       <x:c r="A118" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K118" s="2">
-        <x:v>37256</x:v>
+        <x:v>39420</x:v>
       </x:c>
       <x:c r="M118" s="2">
-        <x:v>37256</x:v>
+        <x:v>39420</x:v>
       </x:c>
       <x:c r="AL118" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:38">
       <x:c r="A119" s="0" t="s">
-        <x:v>436</x:v>
-[...2 lines deleted...]
-        <x:v>437</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>441</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K119" s="2">
-        <x:v>42506</x:v>
+        <x:v>37936</x:v>
+      </x:c>
+      <x:c r="L119" s="2">
+        <x:v>39182</x:v>
       </x:c>
       <x:c r="M119" s="2">
-        <x:v>42489</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>37936</x:v>
       </x:c>
       <x:c r="AL119" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:38">
       <x:c r="A120" s="0" t="s">
-        <x:v>444</x:v>
-[...2 lines deleted...]
-        <x:v>437</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>448</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K120" s="2">
-        <x:v>42508</x:v>
+        <x:v>40842</x:v>
       </x:c>
       <x:c r="M120" s="2">
-        <x:v>42613</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>40842</x:v>
       </x:c>
       <x:c r="AL120" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:38">
       <x:c r="A121" s="0" t="s">
-        <x:v>451</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s"/>
       <x:c r="D121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>456</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K121" s="2">
-        <x:v>42652</x:v>
+        <x:v>37922</x:v>
+      </x:c>
+      <x:c r="L121" s="2">
+        <x:v>38160</x:v>
       </x:c>
       <x:c r="M121" s="2">
-        <x:v>42668</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>37922</x:v>
       </x:c>
       <x:c r="AL121" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:38">
       <x:c r="A122" s="0" t="s">
-        <x:v>459</x:v>
-[...2 lines deleted...]
-        <x:v>437</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
-        <x:v>464</x:v>
-[...5 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="K122" s="2">
-        <x:v>42716</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="M122" s="2">
-        <x:v>42719</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="AL122" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:38">
       <x:c r="A123" s="0" t="s">
-        <x:v>466</x:v>
-[...2 lines deleted...]
-        <x:v>437</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>471</x:v>
-[...5 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="K123" s="2">
-        <x:v>42871</x:v>
+        <x:v>37972</x:v>
+      </x:c>
+      <x:c r="L123" s="2">
+        <x:v>39708</x:v>
       </x:c>
       <x:c r="M123" s="2">
-        <x:v>42968</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>37972</x:v>
       </x:c>
       <x:c r="AL123" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:38">
       <x:c r="A124" s="0" t="s">
-        <x:v>473</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s"/>
       <x:c r="D124" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E124" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>478</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K124" s="2">
-        <x:v>43192</x:v>
+        <x:v>36626</x:v>
+      </x:c>
+      <x:c r="L124" s="2">
+        <x:v>37340</x:v>
       </x:c>
       <x:c r="M124" s="2">
-        <x:v>43200</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>36626</x:v>
       </x:c>
       <x:c r="AL124" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:38">
       <x:c r="A125" s="0" t="s">
-        <x:v>481</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s"/>
       <x:c r="D125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>485</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K125" s="2">
-        <x:v>43192</x:v>
+        <x:v>36682</x:v>
+      </x:c>
+      <x:c r="L125" s="2">
+        <x:v>37424</x:v>
       </x:c>
       <x:c r="M125" s="2">
-        <x:v>43200</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>36682</x:v>
       </x:c>
       <x:c r="AL125" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:38">
       <x:c r="A126" s="0" t="s">
-        <x:v>488</x:v>
-[...2 lines deleted...]
-        <x:v>437</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E126" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>492</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K126" s="2">
-        <x:v>43223</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="M126" s="2">
-        <x:v>43224</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="AL126" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:38">
       <x:c r="A127" s="0" t="s">
-        <x:v>495</x:v>
-[...2 lines deleted...]
-        <x:v>437</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>499</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K127" s="2">
-        <x:v>43269</x:v>
+        <x:v>39435</x:v>
       </x:c>
       <x:c r="M127" s="2">
-        <x:v>43328</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>39435</x:v>
       </x:c>
       <x:c r="AL127" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:38">
       <x:c r="A128" s="0" t="s">
-        <x:v>502</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s"/>
       <x:c r="D128" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
-        <x:v>507</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K128" s="2">
-        <x:v>43773</x:v>
+        <x:v>37165</x:v>
       </x:c>
       <x:c r="M128" s="2">
-        <x:v>43788</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>37165</x:v>
       </x:c>
       <x:c r="AL128" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:38">
       <x:c r="A129" s="0" t="s">
-        <x:v>510</x:v>
-[...2 lines deleted...]
-        <x:v>511</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>515</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K129" s="2">
-        <x:v>43814</x:v>
+        <x:v>38762</x:v>
       </x:c>
       <x:c r="M129" s="2">
-        <x:v>43815</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>38762</x:v>
       </x:c>
       <x:c r="AL129" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:38">
       <x:c r="A130" s="0" t="s">
-        <x:v>518</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s"/>
       <x:c r="D130" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E130" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>523</x:v>
-[...8 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K130" s="2">
-        <x:v>44145</x:v>
+        <x:v>37508</x:v>
       </x:c>
       <x:c r="M130" s="2">
-        <x:v>44161</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>37508</x:v>
       </x:c>
       <x:c r="AL130" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:38">
       <x:c r="A131" s="0" t="s">
-        <x:v>526</x:v>
-[...2 lines deleted...]
-        <x:v>437</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E131" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>530</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K131" s="2">
+        <x:v>40345</x:v>
       </x:c>
       <x:c r="M131" s="2">
-        <x:v>44251</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>40345</x:v>
       </x:c>
       <x:c r="AL131" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:38">
       <x:c r="A132" s="0" t="s">
-        <x:v>533</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s"/>
       <x:c r="D132" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>537</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K132" s="2">
-        <x:v>44242</x:v>
+        <x:v>36062</x:v>
+      </x:c>
+      <x:c r="L132" s="2">
+        <x:v>37908</x:v>
       </x:c>
       <x:c r="M132" s="2">
-        <x:v>44255</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>36062</x:v>
       </x:c>
       <x:c r="AL132" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:38">
       <x:c r="A133" s="0" t="s">
-        <x:v>540</x:v>
-[...2 lines deleted...]
-        <x:v>541</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K133" s="2">
-        <x:v>44356</x:v>
+        <x:v>41346</x:v>
       </x:c>
       <x:c r="M133" s="2">
-        <x:v>44378</x:v>
+        <x:v>41346</x:v>
       </x:c>
       <x:c r="N133" s="2">
-        <x:v>45108</x:v>
-[...23 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>42076</x:v>
       </x:c>
       <x:c r="AL133" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:38">
       <x:c r="A134" s="0" t="s">
-        <x:v>549</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s"/>
       <x:c r="D134" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>553</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K134" s="2">
+        <x:v>35925</x:v>
+      </x:c>
+      <x:c r="L134" s="2">
+        <x:v>37945</x:v>
       </x:c>
       <x:c r="M134" s="2">
-        <x:v>44518</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>35925</x:v>
       </x:c>
       <x:c r="AL134" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:38">
       <x:c r="A135" s="0" t="s">
-        <x:v>556</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s"/>
       <x:c r="D135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E135" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>561</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K135" s="2">
+        <x:v>37634</x:v>
       </x:c>
       <x:c r="M135" s="2">
-        <x:v>44518</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>37634</x:v>
       </x:c>
       <x:c r="AL135" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:38">
       <x:c r="A136" s="0" t="s">
-        <x:v>565</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s"/>
       <x:c r="D136" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E136" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="G136" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K136" s="2">
+        <x:v>36557</x:v>
+      </x:c>
+      <x:c r="L136" s="2">
+        <x:v>37966</x:v>
       </x:c>
       <x:c r="M136" s="2">
-        <x:v>44545</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>36557</x:v>
       </x:c>
       <x:c r="AL136" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:38">
       <x:c r="A137" s="0" t="s">
-        <x:v>570</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s"/>
       <x:c r="D137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E137" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>575</x:v>
-[...8 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K137" s="2">
-        <x:v>44573</x:v>
+        <x:v>37354</x:v>
       </x:c>
       <x:c r="M137" s="2">
-        <x:v>44545</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>37354</x:v>
       </x:c>
       <x:c r="AL137" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:38">
       <x:c r="A138" s="0" t="s">
-        <x:v>578</x:v>
-[...2 lines deleted...]
-        <x:v>437</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E138" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>582</x:v>
-[...8 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K138" s="2">
+        <x:v>40485</x:v>
       </x:c>
       <x:c r="M138" s="2">
-        <x:v>44634</x:v>
-[...26 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>40485</x:v>
       </x:c>
       <x:c r="AL138" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:38">
       <x:c r="A139" s="0" t="s">
-        <x:v>585</x:v>
-[...2 lines deleted...]
-        <x:v>586</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K139" s="2">
-        <x:v>44686</x:v>
+        <x:v>42317</x:v>
+      </x:c>
+      <x:c r="L139" s="2">
+        <x:v>42467</x:v>
       </x:c>
       <x:c r="M139" s="2">
-        <x:v>44686</x:v>
+        <x:v>42319</x:v>
       </x:c>
       <x:c r="N139" s="2">
-        <x:v>45417</x:v>
-[...35 lines deleted...]
-        <x:v>603</x:v>
+        <x:v>43050</x:v>
       </x:c>
       <x:c r="AD139" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE139" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF139" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG139" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH139" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI139" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ139" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK139" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL139" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:38">
       <x:c r="A140" s="0" t="s">
-        <x:v>604</x:v>
-[...2 lines deleted...]
-        <x:v>605</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="H140" s="0" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="I140" s="0" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="J140" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K140" s="2">
-        <x:v>44836</x:v>
+        <x:v>42262</x:v>
       </x:c>
       <x:c r="M140" s="2">
-        <x:v>44836</x:v>
+        <x:v>42270</x:v>
       </x:c>
       <x:c r="N140" s="2">
-        <x:v>45567</x:v>
-[...50 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>43001</x:v>
       </x:c>
       <x:c r="AL140" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:38">
       <x:c r="A141" s="0" t="s">
-        <x:v>615</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="I141" s="0" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K141" s="2">
-        <x:v>44837</x:v>
+        <x:v>42232</x:v>
       </x:c>
       <x:c r="M141" s="2">
-        <x:v>44837</x:v>
+        <x:v>42242</x:v>
       </x:c>
       <x:c r="N141" s="2">
-        <x:v>45568</x:v>
-[...26 lines deleted...]
-        <x:v>627</x:v>
+        <x:v>42973</x:v>
       </x:c>
       <x:c r="AD141" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE141" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF141" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG141" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH141" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI141" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ141" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK141" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL141" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:38">
       <x:c r="A142" s="0" t="s">
-        <x:v>628</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K142" s="2">
-        <x:v>44837</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="M142" s="2">
-        <x:v>44837</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="N142" s="2">
-        <x:v>45568</x:v>
-[...32 lines deleted...]
-        <x:v>640</x:v>
+        <x:v>42901</x:v>
       </x:c>
       <x:c r="AD142" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE142" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF142" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG142" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH142" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI142" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ142" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK142" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL142" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:38">
       <x:c r="A143" s="0" t="s">
-        <x:v>641</x:v>
-[...2 lines deleted...]
-        <x:v>642</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K143" s="2">
-        <x:v>44913</x:v>
+        <x:v>41660</x:v>
       </x:c>
       <x:c r="M143" s="2">
-        <x:v>44913</x:v>
-[...59 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>41660</x:v>
       </x:c>
       <x:c r="AL143" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:38">
       <x:c r="A144" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K144" s="2">
-        <x:v>45261</x:v>
+        <x:v>41653</x:v>
       </x:c>
       <x:c r="M144" s="2">
-        <x:v>45261</x:v>
-[...53 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>41653</x:v>
       </x:c>
       <x:c r="AL144" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:38">
       <x:c r="A145" s="0" t="s">
-        <x:v>604</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s"/>
       <x:c r="D145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="K145" s="2">
-        <x:v>45350</x:v>
+        <x:v>41394</x:v>
       </x:c>
       <x:c r="M145" s="2">
-        <x:v>45350</x:v>
-[...50 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>41394</x:v>
       </x:c>
       <x:c r="AL145" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:38">
       <x:c r="A146" s="0" t="s">
-        <x:v>671</x:v>
-[...2 lines deleted...]
-        <x:v>672</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E146" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K146" s="2">
+        <x:v>41668</x:v>
       </x:c>
       <x:c r="M146" s="2">
-        <x:v>45803</x:v>
-[...65 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>41668</x:v>
       </x:c>
       <x:c r="AL146" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:38">
       <x:c r="A147" s="0" t="s">
-        <x:v>686</x:v>
-[...2 lines deleted...]
-        <x:v>687</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K147" s="2">
-        <x:v>45832</x:v>
+        <x:v>41650</x:v>
       </x:c>
       <x:c r="M147" s="2">
-        <x:v>45832</x:v>
-[...59 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>41650</x:v>
       </x:c>
       <x:c r="AL147" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:38">
       <x:c r="A148" s="0" t="s">
-        <x:v>699</x:v>
-[...2 lines deleted...]
-        <x:v>541</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E148" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K148" s="2">
-        <x:v>45890</x:v>
+        <x:v>41693</x:v>
       </x:c>
       <x:c r="M148" s="2">
-        <x:v>45890</x:v>
-[...59 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>41693</x:v>
       </x:c>
       <x:c r="AL148" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:38">
       <x:c r="A149" s="0" t="s">
-        <x:v>710</x:v>
-[...2 lines deleted...]
-        <x:v>711</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K149" s="2">
-        <x:v>46002</x:v>
+        <x:v>41259</x:v>
       </x:c>
       <x:c r="M149" s="2">
-        <x:v>46002</x:v>
-[...53 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>41259</x:v>
       </x:c>
       <x:c r="AL149" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:38">
       <x:c r="A150" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s"/>
       <x:c r="D150" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K150" s="2">
         <x:v>36643</x:v>
       </x:c>
       <x:c r="L150" s="2">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="M150" s="2">
         <x:v>36643</x:v>
       </x:c>
       <x:c r="AL150" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:38">
       <x:c r="A151" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s"/>
       <x:c r="D151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K151" s="2">
         <x:v>36857</x:v>
       </x:c>
       <x:c r="M151" s="2">
         <x:v>36857</x:v>
       </x:c>
       <x:c r="AL151" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:38">
       <x:c r="A152" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s"/>
       <x:c r="D152" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K152" s="2">
         <x:v>36605</x:v>
       </x:c>
       <x:c r="L152" s="2">
         <x:v>37945</x:v>
       </x:c>
       <x:c r="M152" s="2">
         <x:v>36605</x:v>
       </x:c>
       <x:c r="AL152" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:38">
       <x:c r="A153" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K153" s="2">
         <x:v>39478</x:v>
       </x:c>
       <x:c r="M153" s="2">
         <x:v>39478</x:v>
       </x:c>
       <x:c r="AL153" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:38">
       <x:c r="A154" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s"/>
       <x:c r="D154" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K154" s="2">
         <x:v>38076</x:v>
       </x:c>
       <x:c r="M154" s="2">
         <x:v>38076</x:v>
       </x:c>
       <x:c r="AL154" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:38">
       <x:c r="A155" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K155" s="2">
         <x:v>42178</x:v>
       </x:c>
       <x:c r="M155" s="2">
         <x:v>42178</x:v>
       </x:c>
       <x:c r="N155" s="2">
         <x:v>43008</x:v>
       </x:c>
       <x:c r="AL155" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:38">
       <x:c r="A156" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K156" s="2">
         <x:v>41610</x:v>
       </x:c>
       <x:c r="M156" s="2">
         <x:v>41702</x:v>
       </x:c>
       <x:c r="N156" s="2">
         <x:v>42428</x:v>
       </x:c>
       <x:c r="AL156" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:38">
       <x:c r="A157" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K157" s="2">
         <x:v>38741</x:v>
       </x:c>
       <x:c r="M157" s="2">
         <x:v>38741</x:v>
       </x:c>
       <x:c r="AL157" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:38">
       <x:c r="A158" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K158" s="2">
         <x:v>42109</x:v>
       </x:c>
       <x:c r="M158" s="2">
         <x:v>42109</x:v>
       </x:c>
       <x:c r="N158" s="2">
         <x:v>42840</x:v>
       </x:c>
       <x:c r="AL158" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:38">
       <x:c r="A159" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K159" s="2">
         <x:v>41675</x:v>
       </x:c>
       <x:c r="M159" s="2">
         <x:v>41675</x:v>
       </x:c>
       <x:c r="N159" s="2">
         <x:v>42397</x:v>
       </x:c>
       <x:c r="AL159" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:38">
       <x:c r="A160" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s"/>
       <x:c r="D160" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K160" s="2">
         <x:v>37158</x:v>
       </x:c>
       <x:c r="M160" s="2">
         <x:v>37158</x:v>
       </x:c>
       <x:c r="AL160" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:38">
       <x:c r="A161" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s"/>
       <x:c r="D161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K161" s="2">
         <x:v>36557</x:v>
       </x:c>
       <x:c r="L161" s="2">
         <x:v>36621</x:v>
       </x:c>
       <x:c r="M161" s="2">
         <x:v>36557</x:v>
       </x:c>
       <x:c r="AL161" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:38">
       <x:c r="A162" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s"/>
       <x:c r="D162" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K162" s="2">
         <x:v>37284</x:v>
       </x:c>
       <x:c r="L162" s="2">
         <x:v>37410</x:v>
       </x:c>
       <x:c r="M162" s="2">
         <x:v>37284</x:v>
       </x:c>
       <x:c r="AL162" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:38">
       <x:c r="A163" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s"/>
       <x:c r="D163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K163" s="2">
         <x:v>37151</x:v>
       </x:c>
       <x:c r="L163" s="2">
         <x:v>37931</x:v>
       </x:c>
       <x:c r="M163" s="2">
         <x:v>37151</x:v>
       </x:c>
       <x:c r="AL163" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:38">
       <x:c r="A164" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K164" s="2">
         <x:v>40681</x:v>
       </x:c>
       <x:c r="M164" s="2">
         <x:v>40681</x:v>
       </x:c>
       <x:c r="AL164" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:38">
       <x:c r="A165" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K165" s="2">
         <x:v>40646</x:v>
       </x:c>
       <x:c r="M165" s="2">
         <x:v>40646</x:v>
       </x:c>
       <x:c r="AL165" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:38">
       <x:c r="A166" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K166" s="2">
         <x:v>40135</x:v>
       </x:c>
       <x:c r="M166" s="2">
         <x:v>40135</x:v>
       </x:c>
       <x:c r="AL166" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:38">
       <x:c r="A167" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s"/>
       <x:c r="D167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K167" s="2">
         <x:v>37929</x:v>
       </x:c>
       <x:c r="M167" s="2">
         <x:v>37929</x:v>
       </x:c>
       <x:c r="AL167" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:38">
       <x:c r="A168" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s"/>
       <x:c r="D168" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K168" s="2">
         <x:v>36206</x:v>
       </x:c>
       <x:c r="L168" s="2">
         <x:v>37285</x:v>
       </x:c>
       <x:c r="M168" s="2">
         <x:v>36206</x:v>
       </x:c>
       <x:c r="AL168" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:38">
       <x:c r="A169" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s"/>
       <x:c r="D169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K169" s="2">
         <x:v>38160</x:v>
       </x:c>
       <x:c r="M169" s="2">
         <x:v>38160</x:v>
       </x:c>
       <x:c r="AL169" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:38">
       <x:c r="A170" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s"/>
       <x:c r="D170" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K170" s="2">
         <x:v>37340</x:v>
       </x:c>
       <x:c r="M170" s="2">
         <x:v>37340</x:v>
       </x:c>
       <x:c r="AL170" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:38">
       <x:c r="A171" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s"/>
       <x:c r="D171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K171" s="2">
         <x:v>38055</x:v>
       </x:c>
       <x:c r="M171" s="2">
         <x:v>38055</x:v>
       </x:c>
       <x:c r="AL171" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:38">
       <x:c r="A172" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s"/>
       <x:c r="D172" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K172" s="2">
         <x:v>36455</x:v>
       </x:c>
       <x:c r="L172" s="2">
         <x:v>37759</x:v>
       </x:c>
       <x:c r="M172" s="2">
         <x:v>36455</x:v>
       </x:c>
       <x:c r="AL172" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:38">
       <x:c r="A173" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K173" s="2">
         <x:v>40471</x:v>
       </x:c>
       <x:c r="M173" s="2">
         <x:v>40471</x:v>
       </x:c>
       <x:c r="AL173" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:38">
       <x:c r="A174" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s"/>
       <x:c r="D174" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K174" s="2">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="M174" s="2">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="AL174" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:38">
       <x:c r="A175" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s"/>
       <x:c r="D175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K175" s="2">
         <x:v>37767</x:v>
       </x:c>
       <x:c r="M175" s="2">
         <x:v>37767</x:v>
       </x:c>
       <x:c r="N175" s="2">
         <x:v>38498</x:v>
       </x:c>
       <x:c r="AD175" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE175" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF175" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG175" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH175" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI175" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ175" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK175" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL175" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:38">
       <x:c r="A176" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K176" s="2">
         <x:v>41569</x:v>
       </x:c>
       <x:c r="M176" s="2">
         <x:v>41569</x:v>
       </x:c>
       <x:c r="N176" s="2">
         <x:v>42293</x:v>
       </x:c>
       <x:c r="AL176" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:38">
       <x:c r="A177" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s"/>
       <x:c r="D177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K177" s="2">
         <x:v>36205</x:v>
       </x:c>
       <x:c r="L177" s="2">
         <x:v>36646</x:v>
       </x:c>
       <x:c r="M177" s="2">
         <x:v>36205</x:v>
       </x:c>
       <x:c r="AL177" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:38">
       <x:c r="A178" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K178" s="2">
         <x:v>41514</x:v>
       </x:c>
       <x:c r="M178" s="2">
         <x:v>41514</x:v>
       </x:c>
       <x:c r="N178" s="2">
         <x:v>42242</x:v>
       </x:c>
       <x:c r="AL178" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:38">
       <x:c r="A179" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s"/>
       <x:c r="D179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K179" s="2">
         <x:v>35932</x:v>
       </x:c>
       <x:c r="L179" s="2">
         <x:v>37258</x:v>
       </x:c>
       <x:c r="M179" s="2">
         <x:v>35932</x:v>
       </x:c>
       <x:c r="AL179" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:38">
       <x:c r="A180" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K180" s="2">
         <x:v>40604</x:v>
       </x:c>
       <x:c r="M180" s="2">
         <x:v>40604</x:v>
       </x:c>
       <x:c r="AL180" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:38">
       <x:c r="A181" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s"/>
       <x:c r="D181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K181" s="2">
         <x:v>37557</x:v>
       </x:c>
       <x:c r="L181" s="2">
         <x:v>37767</x:v>
       </x:c>
       <x:c r="M181" s="2">
         <x:v>37557</x:v>
       </x:c>
       <x:c r="AL181" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:38">
       <x:c r="A182" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s"/>
       <x:c r="D182" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K182" s="2">
         <x:v>36076</x:v>
       </x:c>
       <x:c r="L182" s="2">
         <x:v>36758</x:v>
       </x:c>
       <x:c r="M182" s="2">
         <x:v>36076</x:v>
       </x:c>
       <x:c r="AL182" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:38">
       <x:c r="A183" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s"/>
       <x:c r="D183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K183" s="2">
         <x:v>35932</x:v>
       </x:c>
       <x:c r="L183" s="2">
         <x:v>36618</x:v>
       </x:c>
       <x:c r="M183" s="2">
         <x:v>35932</x:v>
       </x:c>
       <x:c r="AL183" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:38">
       <x:c r="A184" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s"/>
       <x:c r="D184" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K184" s="2">
         <x:v>36902</x:v>
       </x:c>
       <x:c r="M184" s="2">
         <x:v>36902</x:v>
       </x:c>
       <x:c r="AL184" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:38">
       <x:c r="A185" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K185" s="2">
         <x:v>38426</x:v>
       </x:c>
       <x:c r="M185" s="2">
         <x:v>38426</x:v>
       </x:c>
       <x:c r="AL185" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:38">
       <x:c r="A186" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s"/>
       <x:c r="D186" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K186" s="2">
         <x:v>37417</x:v>
       </x:c>
       <x:c r="L186" s="2">
         <x:v>37563</x:v>
       </x:c>
       <x:c r="M186" s="2">
         <x:v>37417</x:v>
       </x:c>
       <x:c r="AL186" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:38">
       <x:c r="A187" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K187" s="2">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="M187" s="2">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="AL187" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:38">
       <x:c r="A188" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s"/>
       <x:c r="D188" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K188" s="2">
         <x:v>37032</x:v>
       </x:c>
       <x:c r="M188" s="2">
         <x:v>37032</x:v>
       </x:c>
       <x:c r="AL188" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:38">
       <x:c r="A189" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="K189" s="2">
         <x:v>39771</x:v>
       </x:c>
       <x:c r="M189" s="2">
         <x:v>39771</x:v>
       </x:c>
       <x:c r="AL189" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:38">
       <x:c r="A190" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s"/>
       <x:c r="D190" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K190" s="2">
         <x:v>37068</x:v>
       </x:c>
       <x:c r="M190" s="2">
         <x:v>37068</x:v>
       </x:c>
       <x:c r="AL190" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:38">
       <x:c r="A191" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s"/>
       <x:c r="D191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K191" s="2">
         <x:v>36315</x:v>
       </x:c>
       <x:c r="L191" s="2">
         <x:v>37608</x:v>
       </x:c>
       <x:c r="M191" s="2">
         <x:v>36315</x:v>
       </x:c>
       <x:c r="AL191" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:38">
       <x:c r="A192" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K192" s="2">
         <x:v>40632</x:v>
       </x:c>
       <x:c r="M192" s="2">
         <x:v>40632</x:v>
       </x:c>
       <x:c r="AL192" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:38">
       <x:c r="A193" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s"/>
       <x:c r="D193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K193" s="2">
         <x:v>36557</x:v>
       </x:c>
       <x:c r="L193" s="2">
         <x:v>36625</x:v>
       </x:c>
       <x:c r="M193" s="2">
         <x:v>36557</x:v>
       </x:c>
       <x:c r="AL193" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:38">
       <x:c r="A194" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s"/>
       <x:c r="D194" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K194" s="2">
         <x:v>36557</x:v>
       </x:c>
       <x:c r="L194" s="2">
         <x:v>37136</x:v>
       </x:c>
       <x:c r="M194" s="2">
         <x:v>36557</x:v>
       </x:c>
       <x:c r="AL194" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:38">
       <x:c r="A195" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K195" s="2">
         <x:v>39589</x:v>
       </x:c>
       <x:c r="M195" s="2">
         <x:v>39589</x:v>
       </x:c>
       <x:c r="AL195" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:38">
       <x:c r="A196" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s"/>
       <x:c r="D196" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K196" s="2">
         <x:v>37136</x:v>
       </x:c>
       <x:c r="M196" s="2">
         <x:v>37136</x:v>
       </x:c>
       <x:c r="AL196" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:38">
       <x:c r="A197" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K197" s="2">
         <x:v>38887</x:v>
       </x:c>
       <x:c r="M197" s="2">
         <x:v>38887</x:v>
       </x:c>
       <x:c r="AL197" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:38">
       <x:c r="A198" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s"/>
       <x:c r="D198" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K198" s="2">
         <x:v>37697</x:v>
       </x:c>
       <x:c r="L198" s="2">
         <x:v>38118</x:v>
       </x:c>
       <x:c r="M198" s="2">
         <x:v>37697</x:v>
       </x:c>
       <x:c r="AL198" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:38">
       <x:c r="A199" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s"/>
       <x:c r="D199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K199" s="2">
         <x:v>37297</x:v>
       </x:c>
       <x:c r="L199" s="2">
         <x:v>37775</x:v>
       </x:c>
       <x:c r="M199" s="2">
         <x:v>37297</x:v>
       </x:c>
       <x:c r="AL199" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:38">
       <x:c r="A200" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s"/>
       <x:c r="D200" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K200" s="2">
         <x:v>37901</x:v>
       </x:c>
       <x:c r="M200" s="2">
         <x:v>37901</x:v>
       </x:c>
       <x:c r="AL200" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:38">
       <x:c r="A201" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s"/>
       <x:c r="D201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K201" s="2">
         <x:v>37048</x:v>
       </x:c>
       <x:c r="M201" s="2">
         <x:v>37048</x:v>
       </x:c>
       <x:c r="AL201" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:38">
       <x:c r="A202" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s"/>
       <x:c r="D202" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K202" s="2">
         <x:v>36921</x:v>
       </x:c>
       <x:c r="M202" s="2">
         <x:v>36921</x:v>
       </x:c>
       <x:c r="AL202" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:38">
       <x:c r="A203" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s"/>
       <x:c r="D203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K203" s="2">
         <x:v>36461</x:v>
       </x:c>
       <x:c r="L203" s="2">
         <x:v>36613</x:v>
       </x:c>
       <x:c r="M203" s="2">
         <x:v>36461</x:v>
       </x:c>
       <x:c r="AL203" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:38">
       <x:c r="A204" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K204" s="2">
         <x:v>42162</x:v>
       </x:c>
       <x:c r="M204" s="2">
         <x:v>42167</x:v>
       </x:c>
       <x:c r="N204" s="2">
         <x:v>42898</x:v>
       </x:c>
       <x:c r="AL204" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:38">
       <x:c r="A205" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K205" s="2">
         <x:v>40849</x:v>
       </x:c>
       <x:c r="M205" s="2">
         <x:v>40849</x:v>
       </x:c>
       <x:c r="AL205" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:38">
       <x:c r="A206" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s"/>
       <x:c r="D206" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K206" s="2">
         <x:v>36087</x:v>
       </x:c>
       <x:c r="L206" s="2">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="M206" s="2">
         <x:v>36087</x:v>
       </x:c>
       <x:c r="AL206" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:38">
       <x:c r="A207" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s"/>
       <x:c r="D207" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K207" s="2">
         <x:v>36244</x:v>
       </x:c>
       <x:c r="L207" s="2">
         <x:v>37234</x:v>
       </x:c>
       <x:c r="M207" s="2">
         <x:v>36244</x:v>
       </x:c>
       <x:c r="AL207" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:38">
       <x:c r="A208" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K208" s="2">
         <x:v>42240</x:v>
       </x:c>
       <x:c r="M208" s="2">
         <x:v>42248</x:v>
       </x:c>
       <x:c r="N208" s="2">
         <x:v>42979</x:v>
       </x:c>
       <x:c r="AD208" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE208" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF208" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG208" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH208" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI208" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ208" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK208" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL208" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:38">
       <x:c r="A209" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K209" s="2">
         <x:v>41663</x:v>
       </x:c>
       <x:c r="M209" s="2">
         <x:v>41663</x:v>
       </x:c>
       <x:c r="N209" s="2">
         <x:v>42393</x:v>
       </x:c>
       <x:c r="AL209" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:38">
       <x:c r="A210" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="K210" s="2">
         <x:v>41659</x:v>
       </x:c>
       <x:c r="M210" s="2">
         <x:v>41659</x:v>
       </x:c>
       <x:c r="N210" s="2">
         <x:v>42389</x:v>
       </x:c>
       <x:c r="AL210" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:38">
       <x:c r="A211" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="K211" s="2">
         <x:v>41220</x:v>
       </x:c>
       <x:c r="M211" s="2">
         <x:v>41220</x:v>
       </x:c>
       <x:c r="N211" s="2">
         <x:v>41950</x:v>
       </x:c>
       <x:c r="AL211" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:38">
       <x:c r="A212" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="K212" s="2">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="M212" s="2">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="N212" s="2">
         <x:v>42734</x:v>
       </x:c>
       <x:c r="AL212" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:38">
       <x:c r="A213" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="K213" s="2">
         <x:v>41986</x:v>
       </x:c>
       <x:c r="M213" s="2">
         <x:v>41986</x:v>
       </x:c>
       <x:c r="N213" s="2">
         <x:v>42717</x:v>
       </x:c>
       <x:c r="AL213" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:38">
       <x:c r="A214" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="K214" s="2">
         <x:v>42176</x:v>
       </x:c>
       <x:c r="M214" s="2">
         <x:v>42176</x:v>
       </x:c>
       <x:c r="N214" s="2">
         <x:v>42907</x:v>
       </x:c>
       <x:c r="AL214" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:38">
       <x:c r="A215" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="K215" s="2">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="M215" s="2">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="N215" s="2">
         <x:v>42642</x:v>
       </x:c>
       <x:c r="AL215" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:38">
       <x:c r="A216" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K216" s="2">
         <x:v>42023</x:v>
       </x:c>
       <x:c r="M216" s="2">
         <x:v>42023</x:v>
       </x:c>
       <x:c r="N216" s="2">
         <x:v>42754</x:v>
       </x:c>
       <x:c r="AL216" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:38">
       <x:c r="A217" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K217" s="2">
         <x:v>42110</x:v>
       </x:c>
       <x:c r="M217" s="2">
         <x:v>42033</x:v>
       </x:c>
       <x:c r="N217" s="2">
         <x:v>42764</x:v>
       </x:c>
       <x:c r="AL217" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:38">
       <x:c r="A218" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K218" s="2">
         <x:v>42031</x:v>
       </x:c>
       <x:c r="M218" s="2">
         <x:v>42031</x:v>
       </x:c>
       <x:c r="N218" s="2">
         <x:v>42762</x:v>
       </x:c>
       <x:c r="AL218" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:38">
       <x:c r="A219" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K219" s="2">
         <x:v>41948</x:v>
       </x:c>
       <x:c r="M219" s="2">
         <x:v>41948</x:v>
       </x:c>
       <x:c r="N219" s="2">
         <x:v>42679</x:v>
       </x:c>
       <x:c r="AL219" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:38">
       <x:c r="A220" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K220" s="2">
         <x:v>41920</x:v>
       </x:c>
       <x:c r="M220" s="2">
         <x:v>41920</x:v>
       </x:c>
       <x:c r="N220" s="2">
         <x:v>42651</x:v>
       </x:c>
       <x:c r="AD220" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE220" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF220" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG220" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH220" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI220" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ220" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK220" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL220" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:38">
       <x:c r="A221" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K221" s="2">
         <x:v>41877</x:v>
       </x:c>
       <x:c r="M221" s="2">
         <x:v>41877</x:v>
       </x:c>
       <x:c r="N221" s="2">
         <x:v>42608</x:v>
       </x:c>
       <x:c r="AL221" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:38">
       <x:c r="A222" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K222" s="2">
         <x:v>41682</x:v>
       </x:c>
       <x:c r="M222" s="2">
         <x:v>41682</x:v>
       </x:c>
       <x:c r="N222" s="2">
         <x:v>42412</x:v>
       </x:c>
       <x:c r="AL222" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:38">
       <x:c r="A223" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K223" s="2">
         <x:v>41610</x:v>
       </x:c>
       <x:c r="M223" s="2">
         <x:v>41610</x:v>
       </x:c>
       <x:c r="N223" s="2">
         <x:v>42330</x:v>
       </x:c>
       <x:c r="AL223" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:38">
       <x:c r="A224" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K224" s="2">
         <x:v>41353</x:v>
       </x:c>
       <x:c r="M224" s="2">
         <x:v>41353</x:v>
       </x:c>
       <x:c r="N224" s="2">
         <x:v>42095</x:v>
       </x:c>
       <x:c r="AL224" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:38">
       <x:c r="A225" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K225" s="2">
         <x:v>41220</x:v>
       </x:c>
       <x:c r="M225" s="2">
         <x:v>41220</x:v>
       </x:c>
       <x:c r="N225" s="2">
         <x:v>41942</x:v>
       </x:c>
       <x:c r="AL225" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:38">
       <x:c r="A226" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K226" s="2">
         <x:v>40625</x:v>
       </x:c>
       <x:c r="M226" s="2">
         <x:v>40625</x:v>
       </x:c>
       <x:c r="N226" s="2">
         <x:v>41356</x:v>
       </x:c>
       <x:c r="AD226" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE226" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF226" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG226" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH226" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI226" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ226" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK226" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL226" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:38">
       <x:c r="A227" s="0" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s"/>
       <x:c r="D227" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K227" s="2">
         <x:v>40554</x:v>
       </x:c>
       <x:c r="M227" s="2">
         <x:v>40554</x:v>
       </x:c>
       <x:c r="N227" s="2">
         <x:v>41285</x:v>
       </x:c>
       <x:c r="AD227" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE227" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF227" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG227" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH227" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI227" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ227" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK227" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL227" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:38">
       <x:c r="A228" s="0" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="K228" s="2">
         <x:v>40408</x:v>
       </x:c>
       <x:c r="M228" s="2">
         <x:v>40408</x:v>
       </x:c>
       <x:c r="AL228" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:38">
       <x:c r="A229" s="0" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K229" s="2">
         <x:v>40403</x:v>
       </x:c>
       <x:c r="M229" s="2">
         <x:v>40403</x:v>
       </x:c>
       <x:c r="AL229" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:38">
       <x:c r="A230" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K230" s="2">
         <x:v>40317</x:v>
       </x:c>
       <x:c r="M230" s="2">
         <x:v>40317</x:v>
       </x:c>
       <x:c r="AL230" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:38">
       <x:c r="A231" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K231" s="2">
         <x:v>40303</x:v>
       </x:c>
       <x:c r="M231" s="2">
         <x:v>40303</x:v>
       </x:c>
       <x:c r="AL231" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:38">
       <x:c r="A232" s="0" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K232" s="2">
         <x:v>40296</x:v>
       </x:c>
       <x:c r="M232" s="2">
         <x:v>40296</x:v>
       </x:c>
       <x:c r="AL232" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:38">
       <x:c r="A233" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K233" s="2">
         <x:v>39939</x:v>
       </x:c>
       <x:c r="M233" s="2">
         <x:v>39939</x:v>
       </x:c>
       <x:c r="AL233" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:38">
       <x:c r="A234" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K234" s="2">
         <x:v>39932</x:v>
       </x:c>
       <x:c r="M234" s="2">
         <x:v>39932</x:v>
       </x:c>
       <x:c r="AL234" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:38">
       <x:c r="A235" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K235" s="2">
         <x:v>39392</x:v>
       </x:c>
       <x:c r="M235" s="2">
         <x:v>39392</x:v>
       </x:c>
       <x:c r="AL235" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:38">
       <x:c r="A236" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K236" s="2">
         <x:v>39146</x:v>
       </x:c>
       <x:c r="M236" s="2">
         <x:v>39146</x:v>
       </x:c>
       <x:c r="AL236" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:38">
       <x:c r="A237" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K237" s="2">
         <x:v>39246</x:v>
       </x:c>
       <x:c r="M237" s="2">
         <x:v>39246</x:v>
       </x:c>
       <x:c r="AL237" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:38">
       <x:c r="A238" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K238" s="2">
         <x:v>39021</x:v>
       </x:c>
       <x:c r="M238" s="2">
         <x:v>39021</x:v>
       </x:c>
       <x:c r="AL238" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:38">
       <x:c r="A239" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K239" s="2">
         <x:v>38644</x:v>
       </x:c>
       <x:c r="M239" s="2">
         <x:v>38644</x:v>
       </x:c>
       <x:c r="AL239" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:38">
       <x:c r="A240" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K240" s="2">
         <x:v>38300</x:v>
       </x:c>
       <x:c r="M240" s="2">
         <x:v>38300</x:v>
       </x:c>
       <x:c r="AL240" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:38">
       <x:c r="A241" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K241" s="2">
         <x:v>38274</x:v>
       </x:c>
       <x:c r="M241" s="2">
         <x:v>38274</x:v>
       </x:c>
       <x:c r="AL241" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:38">
       <x:c r="A242" s="0" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K242" s="2">
         <x:v>38272</x:v>
       </x:c>
       <x:c r="L242" s="2">
         <x:v>39174</x:v>
       </x:c>
       <x:c r="M242" s="2">
         <x:v>38272</x:v>
       </x:c>
       <x:c r="AL242" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:38">
       <x:c r="A243" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K243" s="2">
         <x:v>37944</x:v>
       </x:c>
       <x:c r="M243" s="2">
         <x:v>37944</x:v>
       </x:c>
       <x:c r="AL243" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:38">
       <x:c r="A244" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K244" s="2">
         <x:v>32509</x:v>
       </x:c>
       <x:c r="M244" s="2">
         <x:v>32509</x:v>
       </x:c>
       <x:c r="AL244" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:38">
       <x:c r="A245" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K245" s="2">
         <x:v>33239</x:v>
       </x:c>
       <x:c r="M245" s="2">
         <x:v>33239</x:v>
       </x:c>
       <x:c r="AL245" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:38">
       <x:c r="A246" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K246" s="2">
         <x:v>33239</x:v>
       </x:c>
       <x:c r="M246" s="2">
         <x:v>33239</x:v>
       </x:c>
       <x:c r="AL246" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:38">
       <x:c r="A247" s="0" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K247" s="2">
         <x:v>33604</x:v>
       </x:c>
       <x:c r="M247" s="2">
         <x:v>33604</x:v>
       </x:c>
       <x:c r="AL247" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:38">
       <x:c r="A248" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K248" s="2">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="M248" s="2">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="AL248" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:38">
       <x:c r="A249" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K249" s="2">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="M249" s="2">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="AL249" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:38">
       <x:c r="A250" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K250" s="2">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="M250" s="2">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="AL250" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:38">
       <x:c r="A251" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K251" s="2">
         <x:v>32509</x:v>
       </x:c>
       <x:c r="M251" s="2">
         <x:v>32509</x:v>
       </x:c>
       <x:c r="AL251" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:38">
       <x:c r="A252" s="0" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K252" s="2">
         <x:v>33604</x:v>
       </x:c>
       <x:c r="M252" s="2">
         <x:v>33604</x:v>
       </x:c>
       <x:c r="AL252" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:38">
       <x:c r="A253" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K253" s="2">
         <x:v>33969</x:v>
       </x:c>
       <x:c r="M253" s="2">
         <x:v>33969</x:v>
       </x:c>
       <x:c r="AL253" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:38">
       <x:c r="A254" s="0" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K254" s="2">
         <x:v>34699</x:v>
       </x:c>
       <x:c r="M254" s="2">
         <x:v>34699</x:v>
       </x:c>
       <x:c r="AL254" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:38">
       <x:c r="A255" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K255" s="2">
         <x:v>34699</x:v>
       </x:c>
       <x:c r="M255" s="2">
         <x:v>34699</x:v>
       </x:c>
       <x:c r="AL255" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:38">
       <x:c r="A256" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K256" s="2">
         <x:v>35064</x:v>
       </x:c>
       <x:c r="M256" s="2">
         <x:v>35064</x:v>
       </x:c>
       <x:c r="AL256" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:38">
       <x:c r="A257" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K257" s="2">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="M257" s="2">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="AL257" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:38">
       <x:c r="A258" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K258" s="2">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="M258" s="2">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="AL258" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:38">
       <x:c r="A259" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K259" s="2">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="M259" s="2">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="AL259" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:38">
       <x:c r="A260" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K260" s="2">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="M260" s="2">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="AL260" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:38">
       <x:c r="A261" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K261" s="2">
         <x:v>35795</x:v>
       </x:c>
       <x:c r="M261" s="2">
         <x:v>35795</x:v>
       </x:c>
       <x:c r="AL261" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:38">
       <x:c r="A262" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K262" s="2">
         <x:v>35795</x:v>
       </x:c>
       <x:c r="M262" s="2">
         <x:v>35795</x:v>
       </x:c>
       <x:c r="AL262" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:38">
       <x:c r="A263" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K263" s="2">
         <x:v>36160</x:v>
       </x:c>
       <x:c r="M263" s="2">
         <x:v>36160</x:v>
       </x:c>
       <x:c r="AL263" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:38">
       <x:c r="A264" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K264" s="2">
         <x:v>36160</x:v>
       </x:c>
       <x:c r="M264" s="2">
         <x:v>36160</x:v>
       </x:c>
       <x:c r="AL264" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:38">
       <x:c r="A265" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K265" s="2">
         <x:v>36525</x:v>
       </x:c>
       <x:c r="M265" s="2">
         <x:v>36525</x:v>
       </x:c>
       <x:c r="AL265" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:38">
       <x:c r="A266" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K266" s="2">
         <x:v>36525</x:v>
       </x:c>
       <x:c r="M266" s="2">
         <x:v>36525</x:v>
       </x:c>
       <x:c r="AL266" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:38">
       <x:c r="A267" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K267" s="2">
         <x:v>36525</x:v>
       </x:c>
       <x:c r="M267" s="2">
         <x:v>36525</x:v>
       </x:c>
       <x:c r="AL267" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:38">
       <x:c r="A268" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K268" s="2">
         <x:v>36525</x:v>
       </x:c>
       <x:c r="M268" s="2">
         <x:v>36525</x:v>
       </x:c>
       <x:c r="AL268" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:38">
       <x:c r="A269" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K269" s="2">
         <x:v>36830</x:v>
       </x:c>
       <x:c r="M269" s="2">
         <x:v>36830</x:v>
       </x:c>
       <x:c r="AL269" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:38">
       <x:c r="A270" s="0" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K270" s="2">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="M270" s="2">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="AL270" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:38">
       <x:c r="A271" s="0" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s"/>
       <x:c r="D271" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K271" s="2">
         <x:v>41381</x:v>
       </x:c>
       <x:c r="M271" s="2">
         <x:v>41381</x:v>
       </x:c>
       <x:c r="N271" s="2">
         <x:v>42111</x:v>
       </x:c>
       <x:c r="AL271" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:38">
       <x:c r="A272" s="0" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K272" s="2">
         <x:v>33969</x:v>
       </x:c>
       <x:c r="M272" s="2">
         <x:v>33969</x:v>
       </x:c>
       <x:c r="AL272" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:38">
       <x:c r="A273" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="K273" s="2">
         <x:v>39253</x:v>
       </x:c>
       <x:c r="M273" s="2">
         <x:v>39253</x:v>
       </x:c>
       <x:c r="AL273" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:38">
       <x:c r="A274" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K274" s="2">
         <x:v>42487</x:v>
       </x:c>
       <x:c r="M274" s="2">
         <x:v>42401</x:v>
       </x:c>
       <x:c r="N274" s="2">
         <x:v>43132</x:v>
       </x:c>
       <x:c r="AD274" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE274" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF274" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG274" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH274" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI274" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ274" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK274" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL274" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:38">
       <x:c r="A275" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K275" s="2">
         <x:v>42404</x:v>
       </x:c>
       <x:c r="L275" s="2">
         <x:v>42470</x:v>
       </x:c>
       <x:c r="M275" s="2">
         <x:v>42419</x:v>
       </x:c>
       <x:c r="N275" s="2">
         <x:v>43150</x:v>
       </x:c>
       <x:c r="AD275" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE275" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF275" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG275" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH275" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI275" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ275" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK275" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL275" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:38">
       <x:c r="A276" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K276" s="2">
         <x:v>42404</x:v>
       </x:c>
       <x:c r="L276" s="2">
         <x:v>42470</x:v>
       </x:c>
       <x:c r="M276" s="2">
         <x:v>42419</x:v>
       </x:c>
       <x:c r="N276" s="2">
         <x:v>43150</x:v>
       </x:c>
       <x:c r="AD276" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE276" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF276" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG276" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH276" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI276" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ276" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK276" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL276" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:38">
       <x:c r="A277" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K277" s="2">
         <x:v>42481</x:v>
       </x:c>
       <x:c r="M277" s="2">
         <x:v>42486</x:v>
       </x:c>
       <x:c r="N277" s="2">
         <x:v>43216</x:v>
       </x:c>
       <x:c r="AD277" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE277" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF277" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG277" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH277" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI277" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ277" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK277" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL277" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:38">
       <x:c r="A278" s="0" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K278" s="2">
         <x:v>42530</x:v>
       </x:c>
       <x:c r="M278" s="2">
         <x:v>42534</x:v>
       </x:c>
       <x:c r="N278" s="2">
         <x:v>43264</x:v>
       </x:c>
       <x:c r="AD278" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE278" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF278" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG278" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH278" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI278" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ278" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK278" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL278" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:38">
       <x:c r="A279" s="0" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K279" s="2">
         <x:v>42715</x:v>
       </x:c>
       <x:c r="M279" s="2">
         <x:v>42717</x:v>
       </x:c>
       <x:c r="N279" s="2">
         <x:v>43447</x:v>
       </x:c>
       <x:c r="AD279" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE279" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF279" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG279" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH279" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI279" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ279" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK279" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL279" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:38">
       <x:c r="A280" s="0" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="J280" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K280" s="2">
         <x:v>42795</x:v>
       </x:c>
       <x:c r="M280" s="2">
         <x:v>42821</x:v>
       </x:c>
       <x:c r="N280" s="2">
         <x:v>43551</x:v>
       </x:c>
       <x:c r="AD280" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE280" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF280" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG280" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH280" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI280" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ280" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK280" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL280" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:38">
       <x:c r="A281" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="K281" s="2">
         <x:v>42986</x:v>
       </x:c>
       <x:c r="M281" s="2">
         <x:v>42990</x:v>
       </x:c>
       <x:c r="N281" s="2">
         <x:v>43720</x:v>
       </x:c>
       <x:c r="AD281" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE281" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF281" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG281" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH281" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI281" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ281" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK281" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL281" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:38">
       <x:c r="A282" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="H282" s="0" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="J282" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K282" s="2">
         <x:v>43150</x:v>
       </x:c>
       <x:c r="M282" s="2">
         <x:v>43153</x:v>
       </x:c>
       <x:c r="N282" s="2">
         <x:v>43883</x:v>
       </x:c>
       <x:c r="AD282" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE282" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF282" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG282" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH282" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI282" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ282" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK282" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL282" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:38">
       <x:c r="A283" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="K283" s="2">
         <x:v>43226</x:v>
       </x:c>
       <x:c r="M283" s="2">
         <x:v>43226</x:v>
       </x:c>
       <x:c r="N283" s="2">
         <x:v>43957</x:v>
       </x:c>
       <x:c r="AD283" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE283" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF283" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG283" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH283" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI283" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ283" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK283" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL283" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:38">
       <x:c r="A284" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K284" s="2">
         <x:v>43263</x:v>
       </x:c>
       <x:c r="M284" s="2">
         <x:v>43264</x:v>
       </x:c>
       <x:c r="N284" s="2">
         <x:v>43995</x:v>
       </x:c>
       <x:c r="AD284" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE284" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF284" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG284" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH284" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI284" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ284" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK284" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL284" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:38">
       <x:c r="A285" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="M285" s="2">
         <x:v>43265</x:v>
       </x:c>
       <x:c r="N285" s="2">
         <x:v>43996</x:v>
       </x:c>
       <x:c r="AD285" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE285" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF285" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG285" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH285" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI285" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ285" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK285" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL285" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:38">
       <x:c r="A286" s="0" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="H286" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="J286" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M286" s="2">
         <x:v>43268</x:v>
       </x:c>
       <x:c r="N286" s="2">
         <x:v>43999</x:v>
       </x:c>
       <x:c r="AD286" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE286" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF286" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG286" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH286" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI286" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ286" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK286" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL286" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:38">
       <x:c r="A287" s="0" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M287" s="2">
         <x:v>43268</x:v>
       </x:c>
       <x:c r="N287" s="2">
         <x:v>43999</x:v>
       </x:c>
       <x:c r="AD287" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE287" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF287" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG287" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH287" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI287" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ287" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK287" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL287" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:38">
       <x:c r="A288" s="0" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="J288" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K288" s="2">
         <x:v>43537</x:v>
       </x:c>
       <x:c r="M288" s="2">
         <x:v>43543</x:v>
       </x:c>
       <x:c r="N288" s="2">
         <x:v>44274</x:v>
       </x:c>
       <x:c r="AD288" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE288" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF288" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG288" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH288" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI288" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ288" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK288" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL288" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:38">
       <x:c r="A289" s="0" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K289" s="2">
         <x:v>43908</x:v>
       </x:c>
       <x:c r="M289" s="2">
         <x:v>43894</x:v>
       </x:c>
       <x:c r="N289" s="2">
         <x:v>44624</x:v>
       </x:c>
       <x:c r="AD289" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE289" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF289" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG289" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH289" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI289" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ289" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK289" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL289" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:38">
       <x:c r="A290" s="0" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="J290" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M290" s="2">
         <x:v>44076</x:v>
       </x:c>
       <x:c r="N290" s="2">
         <x:v>44806</x:v>
       </x:c>
       <x:c r="AD290" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE290" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF290" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG290" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH290" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI290" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ290" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK290" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL290" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:38">
       <x:c r="A291" s="0" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M291" s="2">
         <x:v>44426</x:v>
       </x:c>
       <x:c r="N291" s="2">
         <x:v>45156</x:v>
       </x:c>
       <x:c r="AD291" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE291" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF291" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG291" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH291" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI291" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ291" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK291" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL291" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:38">
       <x:c r="A292" s="0" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="J292" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K292" s="2">
         <x:v>44376</x:v>
       </x:c>
       <x:c r="M292" s="2">
         <x:v>44376</x:v>
       </x:c>
       <x:c r="N292" s="2">
         <x:v>45106</x:v>
       </x:c>
       <x:c r="O292" s="0" t="n">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P292" s="0" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="Q292" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R292" s="0" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="S292" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U292" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="V292" s="0" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="W292" s="0" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="Y292" s="0" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="AA292" s="0" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="AB292" s="0" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="AC292" s="0" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="AD292" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE292" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF292" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG292" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH292" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI292" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ292" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK292" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL292" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:38">
       <x:c r="A293" s="0" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K293" s="2">
         <x:v>44507</x:v>
       </x:c>
       <x:c r="M293" s="2">
         <x:v>44507</x:v>
       </x:c>
       <x:c r="N293" s="2">
         <x:v>45237</x:v>
       </x:c>
       <x:c r="O293" s="0" t="n">
         <x:v>337</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="Q293" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S293" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="T293" s="2">
         <x:v>41306</x:v>
       </x:c>
       <x:c r="U293" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="V293" s="0" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="W293" s="0" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="AA293" s="0" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="AB293" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="AC293" s="0" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="AD293" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE293" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF293" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG293" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH293" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI293" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ293" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK293" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL293" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:38">
       <x:c r="A294" s="0" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M294" s="2">
         <x:v>44614</x:v>
       </x:c>
       <x:c r="N294" s="2">
         <x:v>45344</x:v>
       </x:c>
       <x:c r="O294" s="0" t="n">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AD294" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE294" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF294" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG294" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH294" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="AI294" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ294" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK294" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL294" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:38">
       <x:c r="A295" s="0" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="M295" s="2">
         <x:v>44551</x:v>
       </x:c>
       <x:c r="N295" s="2">
         <x:v>45281</x:v>
       </x:c>
       <x:c r="AD295" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE295" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF295" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG295" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH295" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI295" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ295" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK295" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL295" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:38">
       <x:c r="A296" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="J296" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M296" s="2">
         <x:v>44636</x:v>
       </x:c>
       <x:c r="N296" s="2">
         <x:v>45367</x:v>
       </x:c>
       <x:c r="AD296" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE296" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF296" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG296" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH296" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="AI296" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ296" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK296" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL296" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:38">
       <x:c r="A297" s="0" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s">
         <x:v>1276</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M297" s="2">
         <x:v>44732</x:v>
       </x:c>
       <x:c r="N297" s="2">
         <x:v>45463</x:v>
       </x:c>
       <x:c r="AD297" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE297" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF297" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG297" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH297" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="AI297" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ297" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK297" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL297" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:38">
       <x:c r="A298" s="0" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="M298" s="2">
         <x:v>44908</x:v>
       </x:c>
       <x:c r="N298" s="2">
         <x:v>45639</x:v>
       </x:c>
       <x:c r="P298" s="0" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="Q298" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R298" s="0" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="AD298" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE298" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF298" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG298" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH298" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI298" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ298" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK298" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL298" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:38">
       <x:c r="A299" s="0" t="s">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="K299" s="2">
         <x:v>44917</x:v>
       </x:c>
       <x:c r="M299" s="2">
         <x:v>44917</x:v>
       </x:c>
       <x:c r="N299" s="2">
         <x:v>45648</x:v>
       </x:c>
       <x:c r="O299" s="0" t="n">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="Q299" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="S299" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U299" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="V299" s="0" t="s">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="AB299" s="0" t="s">
         <x:v>1296</x:v>
       </x:c>
       <x:c r="AC299" s="0" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="AD299" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE299" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF299" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG299" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH299" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI299" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ299" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK299" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL299" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:38">
       <x:c r="A300" s="0" t="s">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="K300" s="2">
         <x:v>45055</x:v>
       </x:c>
       <x:c r="M300" s="2">
         <x:v>45055</x:v>
       </x:c>
       <x:c r="N300" s="2">
         <x:v>45786</x:v>
       </x:c>
       <x:c r="O300" s="0" t="n">
         <x:v>363</x:v>
       </x:c>
       <x:c r="P300" s="0" t="s">
         <x:v>1304</x:v>
       </x:c>
       <x:c r="Q300" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R300" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="S300" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U300" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="V300" s="0" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="W300" s="0" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="Y300" s="0" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="AA300" s="0" t="s">
         <x:v>1308</x:v>
       </x:c>
       <x:c r="AB300" s="0" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="AC300" s="0" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="AD300" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE300" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF300" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG300" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH300" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AI300" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ300" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK300" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL300" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:38">
       <x:c r="A301" s="0" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>1312</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>1314</x:v>
       </x:c>
       <x:c r="K301" s="2">
         <x:v>45467</x:v>
       </x:c>
       <x:c r="M301" s="2">
         <x:v>45467</x:v>
       </x:c>
       <x:c r="N301" s="2">
         <x:v>46197</x:v>
       </x:c>
       <x:c r="O301" s="0" t="n">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="Q301" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S301" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U301" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="V301" s="0" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="W301" s="0" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="X301" s="0" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="AB301" s="0" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="AC301" s="0" t="s">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="AD301" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE301" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF301" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG301" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH301" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="AI301" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ301" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK301" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL301" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:38">
       <x:c r="A302" s="0" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="K302" s="2">
         <x:v>45743</x:v>
       </x:c>
       <x:c r="M302" s="2">
         <x:v>45743</x:v>
       </x:c>
       <x:c r="N302" s="2">
         <x:v>46473</x:v>
       </x:c>
       <x:c r="O302" s="0" t="n">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P302" s="0" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="Q302" s="0" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="R302" s="0" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="S302" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U302" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="V302" s="0" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="W302" s="0" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="X302" s="0" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="AB302" s="0" t="s">
         <x:v>1332</x:v>
       </x:c>
       <x:c r="AC302" s="0" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="AD302" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE302" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF302" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG302" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH302" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="AI302" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ302" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK302" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL302" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:38">
       <x:c r="A303" s="0" t="s">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s">
         <x:v>1336</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="K303" s="2">
         <x:v>45965</x:v>
       </x:c>
       <x:c r="M303" s="2">
         <x:v>45965</x:v>
       </x:c>
       <x:c r="N303" s="2">
         <x:v>46695</x:v>
       </x:c>
       <x:c r="O303" s="0" t="n">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="Q303" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S303" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U303" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="V303" s="0" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="W303" s="0" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="AA303" s="0" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="AB303" s="0" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="AC303" s="0" t="s">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="AD303" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE303" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF303" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG303" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH303" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="AI303" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ303" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK303" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL303" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:38">
       <x:c r="A304" s="0" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>1348</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="K304" s="2">
         <x:v>46079</x:v>
       </x:c>
       <x:c r="M304" s="2">
         <x:v>46079</x:v>
       </x:c>
       <x:c r="N304" s="2">
         <x:v>46809</x:v>
       </x:c>
       <x:c r="O304" s="0" t="n">
         <x:v>408</x:v>
       </x:c>
       <x:c r="P304" s="0" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="Q304" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R304" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S304" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U304" s="0" t="s">
         <x:v>1352</x:v>
       </x:c>
       <x:c r="V304" s="0" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="W304" s="0" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="Z304" s="0" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="AC304" s="0" t="s">
         <x:v>1356</x:v>
       </x:c>
       <x:c r="AD304" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="AE304" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="AF304" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="AG304" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="AH304" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="AI304" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AJ304" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AK304" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="AL304" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>