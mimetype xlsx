--- v0 (2025-10-16)
+++ v1 (2026-04-04)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852344b837264439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0ee9c1831174135b6f94aa50909d882.psmdcp" Id="Ra550edae6e83493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc03327670a49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c8e667134c34b47887a90e38b4bcf91.psmdcp" Id="R735cbb3d75a94789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2240" uniqueCount="2240">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2284" uniqueCount="2284">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Underrubrik</x:t>
   </x:si>
   <x:si>
     <x:t>Publikationsnr</x:t>
   </x:si>
   <x:si>
     <x:t>Rapporttyp</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>Beskrivning</x:t>
   </x:si>
   <x:si>
     <x:t>Nyckelord</x:t>
   </x:si>
   <x:si>
@@ -121,6878 +121,7010 @@
   <x:si>
     <x:t>Typ av dokument</x:t>
   </x:si>
   <x:si>
     <x:t>Dokumentformat</x:t>
   </x:si>
   <x:si>
     <x:t>Språk</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Författare</x:t>
   </x:si>
   <x:si>
     <x:t>Förvaltare</x:t>
   </x:si>
   <x:si>
     <x:t>Utgivare</x:t>
   </x:si>
   <x:si>
     <x:t>Webbarkiv</x:t>
   </x:si>
   <x:si>
+    <x:t>Effekten av tandvård hos personer med långvarigt omsorgsberoende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU:s upplysningstjänst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-tandvard-langvarigt-omsorgsberoende/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU, Statens beredning för medicinsk och social utvärdering, har i uppdrag att utvärdera metoder och insatser som används i hälso- och sjukvården och socialtjänsten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ja</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Frågeformuläret 4DSQ för bedömning av psykologiska och psykosomatiska besvär </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fourdimensionalsymptomquestionnaire/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Four-Dimensional Symptom Questionnaire, 4dsq</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hemostatiska förband</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hemostatiska-forband/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambulanssjukvård, QuikClot Combat Gauze XL, ChitoGauze, Celox Gauze, Celox,hemostatiska produkter, penetrerande sår, blödning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hantering av postoperativa sår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hantering-postoperativa-sar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Hantverk som terapiform till personer med psykiska och neuropsykiatriska funktionsnedsättningar </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hantverk-som-terapiform-till-personer-med-psykiska-och-neuropsykiatriska-funktionsnedsattningar-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>attention Deficit Hyperactivity Disorder, ADHD, psykiska och neuropsykiatriska funktionsnedsättningar, Asperger, Autism, depression, Tourettes, Tvångssyndrom, fobier, Bipolär, Minnesstörningar, Schizofreni, Hantverk, träarbeten, målning, smycke, uppmärksamhetsbrist</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Systemisk antibiotika vid infekterade operationssår – påskyndas läkningen?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/systemisk-antibiotika-operationssar-paskyndas-lakning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Injektioner med koncentrerade blodplättar för behandling av tendinopatier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/injektioner-koncentrerade-blodplattar-behandling-tendinopatier/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRP-injektioner, hopparknä, golfarmbåge</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bassängträning jämfört med landbaserad träning </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/bassangtraning-jamfort-landbaserad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Mandometermetodens effekt för behandling av ätstörningar och övervikt </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/mandometermetod-effekt-behandlingar-atstorning-overvikt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjeterapi som behandling av barn som utsatts för trauma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/familjeterapi-trauma-barn-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Öronakupunktur vid behandling av sömnbesvär</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/oronakupunktur-nada-behandling-somnbesvar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Risker med vattenförlossning på förlossningsavdelning </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vattenforlossning-risker-forlossningsavdelning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Påverkan av soja på sköldkörtelhormoner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/paverkan-soja-thyreoideahormon-skoldkortelhormon/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaliumpermanganat vid svårläkta sår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kaliumpermanganat-svarlakta-sar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av fysioterapeutiska metoder mot långvarig smärta i ländryggen hos äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekter-fysioterapi-langvarig-smarta-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förhindrande av fall från sjukhussäng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/forhindrande-fall-sang/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Somatisering och patientens förklaringsmodell för sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/somatisering--forklaringsmodell-sjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Användning av handsprit för handhygien inom vården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/handsprit-handhygien-varden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ebolabehandling med kolloidalt silver </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ebola-kolloidaltsilver-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ökat vätskeintag mot förstoppning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/forstoppning-vatska-mangd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Kolhydraträkning vid typ I-diabetes </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kolhydratrakning-diabetes-typ1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tester för att utreda afasi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/afasi-spraktest/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självtestning och egenvård vid användning av blodproppsförebyggande läkemedel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sjalvtest-egenvard-blodproppsforebyggande-lakemedel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av spädbarnsmassage (babymassage) hos friska och fullgångna barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/spadbarnsmassage-effekter-babymassage-friska-fullgangna-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uttryckande konstterapi vid psykisk ohälsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/konstterapi-uttryckande-psykisk-ohalsa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multispotlaser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/multispotlaser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dansterapi vid utvecklingsstörning eller autismspektrumtillstånd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/dansterapi-utvecklingsstorning-autismspektrumtillstand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kan livmoderhalsens längd förutsäga om barnet kommer att födas för tidigt?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/livmoderhals-langd-forutsaga-om-barnet-fods-for-tidigt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykosociala behandlingars effekt på livskvalitet efter viktreducerande kirurgi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/psykosocial-behandling-efter-viktreducerande-kirurgi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iontofores för att ge läkemedel vid senskador (tendinopati)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/iontofores-tendinopati-lakemedel-senskador/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grön rehabilitering vid stressrelaterad ohälsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/gron-rehabilitering-stressrelaterad-ohalsa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finns det stöd för fetmaoperation hos personer med BMI 35–40 utan övriga riskfaktorer?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fetmaoperation-stod-bmi-35-40-utan-ovriga-riskfaktorer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Åtgärder för att lindra spädbarnskolik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kolik-lindra-atgarder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sköljning med Klobetasolgel eller Aureomycin (tetracyklin) vid aftösa munsår (afte)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/aftosa-munsar-afte-skoljning-klobetasol-aureomycin-tetracyklin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slangtelefon eller nätfrånkopplare som hjälpmedel för personer med upplevd elöverkänslighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/eloverkanslighet-slangtelefon-natfrankopplare-hjalpmedel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betydelse av patientstöd vid INR-monitorering av warfarinbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/patientstod-inr-monitorering-warfarinbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Påverkan på smak och lukt vid behandling med cytostatika</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/cytostatika-paverkan-smak-lukt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seniorhälsan – stöd till äldre kring hälsa och livssituation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/seniorhalsan-stod-aldre-halsa-livssituation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekt av stötvågsbehandling vid tennisarmbåge, hälsenetendinopati och hälsporre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/stotvagsbehandling-stotvagsterapi-tennisarmbage-tendinit-akillestendinopati-halsenetendinopati-halseneinflammation-halsporre-plantarfasciit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SD-BERA vid diagnostisering av schizofreni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sdbera-diagnosticering-schizofreni/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Screening för cancer i tjock- och ändtarm (kolorektal cancer) med flexibelt sigmoideoskop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/screening-kolorektal-cancer-sigmoideoskopi-flexibelt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kostnadseffektivitet för populationsscreening av riskfaktorer och interventioner för hjärt- och kärlsjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/populationsscreening-kostnadseffektivitet-riskfaktorer-hjartkarlsjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lösnaglar och vårdrelaterade infektioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/losnaglar-vardrelaterade-infektioner-vri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Tilläggseffekten av att fukta syrgas </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fuktad-syrgasbehandling-tillaggseffekt-intensivvardsavdelning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kan melatonin minska sömnproblem hos barn med ADHD?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/melatonin-somnproblem-barn-adhd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elöverkänslighet och elsanerade rum på sjukhus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/eloverkanslighet-elsaneraderum-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fasta före operation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fasta-fore-operation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälsonav – samordnande funktion kring vård och folkhälsoinsatser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/halsonav/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Total parenteral nutrition (TPN) i vården av cancerpatienter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/tpn-cancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling med en kombination av syntetiska sköldkörtelhormoner (T4 + T3) alternativt sköldkörtelextrakt vid hypotyreos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-hypotyreos-t4-t3-skoldkortelextrakt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sköldkörtelextrakt, Hypotyreos, Ämnesomsättningshormon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minskar transkutan elektrisk nervstimulering (TENS) intag av smärtstillande läkemedel?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/transkutan-elektrisk-nervstimulering-minskat-intag-smartstillande-lakemedel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metoder för balsamering av döda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/balsamering-metoder-doda-avlidna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjuksköterskor som endoskopister?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sjukskoterskor-som-endoskopister/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kortärmad arbetsklädsel och vårdrelaterade infektioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kortarmad-arbetskladsel-vardrelaterade-infektioner-vri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vikten av läkarkontinuitet för patienter med cancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/lakarkontinuitet-patienter-med-cancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Undersökning med magnetkamera (MR) vid smärta i ländryggen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/mr-magnetrontgen-ryggsmarta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Misoprostol (Cytotec®) vid igångsättande av förlossning (förlossningsinduktion)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/misoprostol-cytotec-vid-igangsattande-av-forlossning-forlossningsinduktion/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cytostatikaläckage till vävnad (extravasering)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/cytostatika-extravasering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av kroniskt trötthetssyndrom (CFS/ME) med rituximab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/rituximab-kroniskt-trotthetssyndrom-cfs/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ger läkemedel sorterade efter ACT-kod ökad patientsäkerhet?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ger-lakemedel-sorterade-efter-atckod-okad-patientsakerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuella vårdplaner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/individuella-vardplaner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekt av återkoppling och eventuella kompletterande åtgärder på vårdkvaliteten i primärvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vardkvalitet-primarvard-effekt-aterkoppling-kompletterande-atgarder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avvaktande eller tidig tappning av cerebrospinalvätska (CSF) hos nyfödda barn med vattenskalle (hydrocefalus) på grund av blödning till hjärnans hålrum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/tappning-vattenskalle-hydrocefalus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Användning av stödstrumpor hos patienter på intensivvårdsavdelning (IVA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/stodstrumpor-pa-intensivvardsavdelning-iva/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vad är effekten av rehabilitering i ett varmt klimat (klimatvård)?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/rehabilitering-i-ett-varmt-klimat-utomlands-klimatvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBT-behandling vid svårt självskadebeteende av unga kvinnor med borderline personlighetsstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/dbt_behandling_av_unga_kvinnor_med_borderline-_personlighetsstorning_bpd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bentäthetsmätning med DXA i strålbenet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/bentathetsmatning--dxa-dual-energy-xray-absorptiometry-stralben/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minskar screening för osteoporos risken för frakturer?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/minskar-screening-for-osteoporos-risken-for-frakturer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finns det något vetenskapligt stöd för behandling av åderbråck i benen med skleroserande skumbehandling?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/finns-det-nagot-vetenskapligt-stod-for-behandling-av-aderbrack-i-benen-med-skleroserande-skumbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling med assisterad andning för personer med framskriden ALS (amyotrofisk lateralskleros)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-med-assisterad-andning-for-personer-med-framskriden-als/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt på överlevnad har ECMO-behandling (Extra Corporeal Membrane Oxygenation) vid akut hjärtstopp eller kardiogen chock?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-pa-overlevnad-har-ecmo-behandling-extra-corporeal-membrane-oxygenation-vid-akut-hjartstopp-eller-kardiogen-chock/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ger cyklofosfamid i låga doser skador på urinvägarna? Bör Uromitexan (mesna) användas vid behandling med låga doser cyklofosfamid?  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ger-cyklofosfamid-i-laga-doser-skador-pa-urinvagarna-bor-uromitexan-mesna-anvandas-vid-behandling-med-laga-doser-cyklofosfamid--/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dermacynbehandling vid svårläkta sår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/dermacynbehandling-vid-svarlakta-sar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vad finns beskrivet om nyttan med hybridsalar?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vad_finns_beskrivet_om_nyttan_med_hybridsalar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka vetenskapliga underlag finns det för att besluta om normalgränser/gränser för D-vitaminbrist?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilka-underlag-finns-det-for-att-besluta-om-normalgransergranser-for-d-vitaminbrist/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har stötvågsterapi jämfört med placebobehandling mot plantar fasciit avseende smärta, rörelse- och aktivitetsförmåga?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-stotvagsterapi-jamfort-med-placebobehandling-mot-plantar-fasciit-avseende-smarta-rorelse--och-aktivitetsformaga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ger tidig träning av språkliga funktioner efter stroke-orsakad afasi bättre språkförmåga än om träningen påbörjas i ett senare skede?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ger-tidig-traning-av-sprakliga-funktioner-efter-stroke-orsakad-afasi-battre-sprakformaga-an-om-traningen-paborjas-i-ett-senare-skede-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biolight – uppdatering av Upplysningstjänstens svar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/biolighttm-uppdatering-av-upplysningstjanstens-svar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har kombinerad behandling med laser, pulserande elektromagnetiska fält samt kontroll av fria radikaler i blod vid hörsel- och balansrubbningar?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-kombinerad-behandling-med-laser-pulserande-elektromagnetiska-falt-samt-kontroll-av-fria-radikaler-i-blod-vid-horsel--och-balansrubbningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har bassängträning jämfört med landbaserad träning för habilitering och rehabilitering?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-bassangtraning-jamfort-med-landbaserad-traning-for-habilitering-och-rehabilitering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken nytta respektive risk finns med att undersöka gravida kvinnor, utan särskild medicinsk indikation, med ultraljud i graviditetsvecka 32–34 förutom den ordinarie ultraljudsundersökningen i graviditetsvecka 17–19?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-nytta-resp-risk-finns-med-att-undersoka-gravida-kvinnor-med-ultraljud-i-v-32-34-forutom-den-ordinarie-ultraljudsundersokningen-i-v-17-19/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hur aktiva kan patienter som har stelopererats på grund av spinal stenos vara? Hur fort kan de börja arbeta igen?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hur-aktiva-kan-patienter-som-har-stelopererats-pa-grund-av-spinal-stenos-vara-hur-fort-kan-de-borja-arbeta-igen-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Har radiofrekvens-behandling av fasettledsnerver någon smärtlindrande effekt hos patienter med långvarig hals- eller ländryggssmärta?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/har-konventionell-radiofrekvens-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vad är effekten av att personalen bär munskydd i operationssalen på förekomst av postoperativ infektioner?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vad-ar-effekten-av-att-personalen-bar-munskydd-i-operationssalen-pa-forekomst-av-postoperativa-infektioner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vad är effekterna av robotassisterad kirurgi jämfört med öppen kirurgi eller manuell titthålskirurgi vid prostatacancer?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vad-ar-effekterna-av-robotassisterad-kirurgi-jamfort-med-oppen-kirurgi-eller-manuell-titthalskirurgi-vid-prostatacancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har FaR (Fysisk aktivitet på Recept) för patienter med typ 2-diabetes?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-far-fysisk-aktivitet-pa-recept-for-patienter-med-typ-2-diabetes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har Bodynamic i behandlingen av patienter med posttraumatiskt stressyndrom, egentlig depression eller andra psykiatriska diagnoser?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-bodynamic-i-behandlingen-av-patienter-med-posttraumatiskt-stressyndrom-egentlig-depression-eller-andra-psykiatriska-diagnoser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kan ohygieniska datortangentbord bidra till smittspridning på vårdavdelningar?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kan-ohygieniska-datortangentbord-bidra-till-smittspridning-pa-vardavdelningar-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Finns det skillnader i effekt eller effektduration mellan injektionsterapi med Botulinum toxin (BTx) och lokalanestetika eller fysiologisk koksaltlösning vid myofasciellt syndrom (MFS)? </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/Injektionsterapi-med-botulinum-toxin-btx-och-lokalanestetika-eller-fysiologisk-koksaltlosning-vid-myofasciellt-syndrom-mfs/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kan SD-BERA™ (SensoDetect-Brainstem Evoked Response Audiometry) användas för att ställa diagnosen schizofreni hos patienter som har eller har haft en psykos?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kan-sd-bera-sensodetect-brainstem-evoked-response-audiometry-anvandas-for-att-stalla-diagnosen-schizofreni-hos-patienter-som-har-eller-har-haft-en-psykos/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I vilken ställning ska patienter placeras på operationsbord för att undvika trycksår och neurologiska skador?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/i-vilken-stallning-ska-patienter-placeras-pa-operationsbord-for-att-undvika-trycksar-och-neurologiska-skador/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icke-steroida antiinflammatoriska läkemedel (NSAID) och ökad blödningsrisk vid mag- och tarmkirurgi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/icke-steroida-antiinflammatoriska-lakemedel-nsaid-och-okad-blodningsrisk-vid-mag--och-tarmkirurgi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSAID, Bleeding, Bleeding risk, Blödning, Blödningsrisk, Bukkirurgi, Mag och tarmkirugi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uretradilatation hos kvinnor med urinträngningar och smärta utan allvarligare bakgrund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/uretradilatation-hos-kvinnor-med-urintrangningar-och-smarta-utan-allvarligare-bakgrund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Urethrodynia, urethralgia, Urethritides, dilation </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Användning av midlinekateter i hemsjukvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/anvandning-av-midlinekateter-i-hemsjukvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Folsyratillskott vid cancerbehandling med cytostatika eller strålning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/folsyratillskott-vid-cancerbehandling-med-cytostatika-eller-stralning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Folsyrakosttillskott ges ibland vid cancerbehandling med cytostatika eller strålning. Folsyra kan ha både en skyddande effekt på utvecklingen av vissa cancerformer och en stimulerande effekt på tillväxten av vissa tumörer. Fråga från frågeställaren: Vilka risker finns det med ett folsyratillskott på 160–250 mikrogram/dag, över längre tid, vid cancerbehandling med cytostatika eller strålning? Påverkar dosen folsyra cytostatika- eller strålbehandlingen? Upplysningstjänsten har identifierat två observationsstudier som undersökt riskerna med folsyratillskott vid cancerbehandling med cytostatika eller strålning. En studie undersökte risken för återfall av prostatacancer över tid efter strålbehandling och en annan studie undersökte antalet dödsfall över tid efter bröstcancerbehandling med cytostatika. Totalt folsyraintag uppskattades genom att patienterna fick redogöra för konsumtionen av mat och vitamintillskott. Behandlingstiden framgår dock inte i någon av studierna. Studiernas resultat baseras på få studiedeltagare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Folsyra, Folat, B-vitamin, Folate, Folic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neoplasms, Folsyra, Cancer therapy, Folic acid derivative, Folic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svar från SBU:s upplysningstjänst, Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insatser för våldsutövare och för individer utsatta för våld i nära relationer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/insatser-for-valdsutovare-och-for-individer-utsatta-for-vald-i-nara-relationer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Våld i nära relationer är ett stort samhällsproblem och är en kränkning av de utsattas mänskliga rättigheter. Alla som är utsatta för våld i nära relationer har rätt till stöd och skydd från samhället. Insatser för att förhindra och skydda mot våld i nära relationer kan rikta sig till både våldsutövare och till den som blir utsatt.
+Frågor: Hur ska stadsdelsförvaltningar arbeta med våldsutövare i nära relationer? Vilka sociala insatser finns det för unga vuxna och vuxna utsatta för våld i nära relationer?
+Upplysningstjänsten har identifierat tolv systematiska översikter som undersöker våld i nära relationer. Fem översikter ingår i ett tidigare upplysningstjänstsvar från 2012 och redovisas inte i detta svar. Fem översikter utvärderade effekten av stödinsatser (exempelvis rådgivning, stöttning och praktisk hjälp med att få tillgång till olika tjänster eller program vid skyddade boenden) för kvinnor utsatta för våld i nära relationer.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Misshandel, Socialtjänst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Violence, Social care, våld, Socialt arbete</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Åldersbedömning med icke-radiologiska bedömningsmetoder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/aldersbedomning-med-icke-radiologiska-bedomningsmetoder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU:s upplysningstjänst har tittat på hur den vetenskapliga litteraturen ser ut avseende tillförlitligheten hos icke-radiologiska bedömningsmetoder för åldersbestämning.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Åldersbedömning, Åldersbestämning, Ensamkommande flyktingbarn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svar från SBU:s Upplysningstjänst, Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antikolinerg behandling med Ditropan/oxybutynin jämfört med botulinum toxin A för patienter med extrem svettning (hyperhidros)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/antikolinerg-behandling-med-ditropanoxybutynin-jamfort-med-botulinum-toxin-a-for-patienter-med-extrem-svettning-hyperhidros/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret ger en jämförelse mellan behandling med oxybutynin och behandling med botulinum toxin A vid hyperhidros. Båda behandlingarna minskar eller ta bort patienternas symptom. Oxybutynin tas som oral dos 1-2 gånger per dag och risken för biverkningar är relativt hög. Botulinum toxin A injiceras ungefär var 6-12 månad. Behandlingen är smärtsam men biverkningarna är få. Båda behandlingarna har effekter som kvarstår över tid.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antikolinerg behandling, Ditropan, Oxybutynin, Botulinum toxin, Botox, Extrem svettning, Hyperhidros, ICD-10 R61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyperhidrosis, Hyperhidrosis Palmaris Et Plantaris, oxybutynin, Botulinum Toxins, Svettning, overdriven, Botulinumgifter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rutinmässig vätsketillförsel till svårt sjuka sjukhuspatienter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/rutinmassig-vatsketillforsel-till-svart-sjuka-sjukhuspatienter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>För att upprätthålla en god vätskebalans behöver sjukhuspatienter en kontrollerad vätsketillförsel. Finns det ett vetenskapligt underlag för vad som är en optimal volym vätska som ska tillföras svårt sjuka patienter inlagda på sjukhus?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hydrering, Vätskebalans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intensive Care Units, Intensivvårdsavdelningar, Critical Care Nursing, Omvårdnad vid livshotande sjukdom, Critical Illness, Livshotande sjukdom, Critical Care, Vård vid livshotande sjukdom, Water-Electrolyte Imbalance, Vätske- och elektrolytrubbning, Water-Electrolyte Balance, Vätske- och elektrolytbalans, Fluid Therapy, Vätsketerapi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kontinuerlig subkutan glukosmätning vid diabetes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kontinuerlig-subkutan-glukosmatning-vid-diabetes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En uppdaterad sökning av SBUs rapport ” Kontinuerlig subkutan glukosmätning vid diabetes” 2013 har utförts. Denna sökning resulterade i 3 systematiska översikter, 4 RCT:er, 3 observationsstudier och 3 hälsoekonomiska studier. Dessa studier beskrivs i löpande text och i tabeller i detta upplysningssvar.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diabetes mellitus, Insulinbehandlad diabetes, CGM, Kontinuerlig subkutan glukosmätning, SAP, Insulinpump, Blodglukos mätning, glukosmätning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diabetes mellitus, Blood glucose, Diabetes mellitus, Blodsocker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riskfaktorer för våld i nära relationer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/riskfaktorer-for-vald-i-nara-relationer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Våld i nära relation orsakar stort lidande och ohälsa hos de som drabbas. Årligen utsätts uppskattningsvis mellan 0,5 och 2,8 procent av kvinnor och mellan 0,6 och 2 procent av män i Sverige för fysiskt våld av en närstående [1-4]. Kvinnor utsätts oftare för grövre våld vilket kräver mer insatser och sjukvård jämfört med män. Kvinnor utsätts även i större utsträckning för sexuellt och psykologiskt våld jämfört med män [3,4]. För att bättre kunna förebygga våldet behövs mer kunskap om faktorer under en individs uppväxt som ökar risken att utsättas för eller att utöva våld i en nära relation i vuxen ålder. Sådan kunskap skulle kunna användas för att förebygga våld.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Våld i nära relationer, Riskfaktorer, Partnervåld</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domestic violence, Risk factors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Testning av APC-resistens inför förskrivning av p-piller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/testning-av-apc-resistens-infor-forskrivning-av-p-piller/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ärftlig så kallad APC-resistens (Aktiverad Protein C resistens) spelar en stor roll för risken att få en blodpropp/trombos. En annan riskfaktor är användning av p piller. Det skulle därför kunna vara motiverat att testa om kvinnor har en sådan ärftlig risk för trombos innan de behandlas med p-piller.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P-piller, Screening, APC-resistens, Trombos, Blodpropp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factor V, Faktor V, Activated Protein C Resistance, Aktiverat protein C-resistens, Protein C, Protein C, Contraceptives, Oral, P-piller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portfria perifera venkatetrar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/portfria-perifera-venkatetrar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perifera venkatetrar används mycket i hälso- och sjukvården och är också ofta orsak till vårdrelaterade infektioner. I norra Europa används vanligtvis katetrar med en extra andra port. Katetrar som saknar denna, så kallade portfria katetrar, skulle möjligen kunna minska antalet vårdrelaterade infektioner.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portfri perifer venkateter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vascular access devices, Venkatetrar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engångskläder under operation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/engangsklader-under-operation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningssvaret utgår från frågeställningen: Finns det evidens för färre postoperativa sårinfektioner när operationspersonalen bär engångskläder? Engångskläder i form av papper- eller plastkläder skulle kunna vara en effektiv åtgärd för att begränsa spridningen av bakterier i operationssalar och därmed förhindra postoperativa sårinfektioner.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engångskäder, Papperskläder, Operationskläder, Operation, Kirurgisk sårinfektion, Postoperativa komplikationer, Postoperativ sårinfektion, Operationssalar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirurgisk sårinfektion, Postoperativa komplikationer, Operationssalar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnostisk träffsäkerhet för att upptäcka cancer i ryggraden med MR, MR-översikt eller röntgen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/diagnostisk-traffsakerhet-for-att-upptacka-cancer-i-ryggraden-med-mr-mr-oversikt-eller-rontgen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnetisk resonanstomografi (MR) är en typ av bilddiagnostik. I dagligt tal används ofta det felaktiga begreppet magnetröntgen. Med MR översikt menas en begränsad undersökning där bara vissa bilder tas. Både MR och röntgen används för att påvisa tumörer eller metastaser i ryggraden, där ett symptom är smärta i ländryggen. Vilken diagnostisk träffsäkerhet har MR, MR-översikt och röntgen för att upptäcka cancer i ryggraden?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ländryggssmärta, Bilddiagnostik, MRI, Röntgen, Medicinteknik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Back pain, Ryggsmärta, Magnetic resonance imaging, Magnetisk resonanstomografi, Radiography, Röntgenundersökning, Neoplasm, Tumörer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MR-undersökning vid smärta i ländryggen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/mr-undersokning-vid-smarta-i-landryggen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magnetisk resonanstomografi (MR) är en typ av bilddiagnostik. I dagligt tal används ofta det felaktiga begreppet magnetröntgen. En fördel med MR är att patienten inte utsätts för joniserande strålning. Det finns dock ingen klar koppling mellan fynd vid MR-undersökning och smärta eller besvär från ländryggen. Med MR översikt menas en begränsad undersökning där bara vissa bilder tas. Kan MR översikt användas istället för fullständig MR-undersökning, eller röntgen, vid ospecifik smärta i ländryggen?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ländryggsmärta, MRI, Bilddiagnostik, Medicinteknik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Back Pain, Ryggsmärta, Magnetic Resonance Imaging, Magnetisk resonanstomografi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyperbar syrgasbehandling av strålningsorsakad cystit och proktit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hyperbar-syrgasbehandling-av-stralningsorsakad-cystit-och-proktit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kronisk inflammation i urinblåsa, cystit, eller ändtarm, proktit, kan uppkomma efter strålbehandling mot cancer. Hyperbar syrgas ökar syresättningen och stimulerar nybildning av blodkärl, och används därför som behandling av dessa åkommor.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sena strålskador, Strålningsproktit, K62.7, Strålcystit, N30.4, Tryckkammarbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyperbaric oxygenation, oxygen/therapeutic use, radiation injuries, proctitis, cystitis, pelvis/injuries, Övertrycksbehandling med syrgas, Hyperbar oxygenbehandling, hyperbar syrgasbehandling, strålningsskador, strålskador, ändtarmsinflammation, proktit, blåskatarr, cystit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Botulinumtoxinbehandling av hyperhidros (extrem svettning) från andra delar av kroppen än armhåla, händer och fötter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/botulinumtoxinbehandling-av-hyperhidros-extrem-svettning-fran-andra-delar-av-kroppen-an-armhala-hander-och-fotter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Hyperhidros är ett tillstånd vid vilket den drabbade svettas extremt mycket på grund av överaktivitet hos svettkörtlarna. Detta kan ha stor påverkan på patientens vardagsliv och livskvalitet. Hyperhidros kan behandlas med injektion av botulinumtoxin (till exempel Botox) i huden vilket hämmar utsöndringen av svett från svettkörtlarna. Behandlingen behöver upprepas efter cirka 4-12 månader. Botulinumtoxinbehandling används vid hyperhidros från armhåla, händer och fötter men en viktig fråga är om behandlingen även kan användas vid hyperhidros från andra kroppsdelar.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Överdriven svettning, Botulinumgifter, Nervgift, Botulinumtoxin, Botox</x:t>
+  </x:si>
+  <x:si>
+    <x:t>”Svettning, överdriven”, Botulinumgifter, Hyperhidrosis, ”Botulinum toxins”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svar från SBU:s Upplysningstjänst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antibiotikaförskrivning vid digitala vårdmöten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/antibiotikaforskrivning-vid-digitala-vardmoten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Digitala vårdmöten, där patient och läkare inte träffas fysiskt utan har kontakt via internet eller telefon förekommer redan i Sverige idag. En farhåga är att antibiotika skulle förskrivas mer generöst vid sådana möten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Virtuella vårdmöten, Telekonsultation, Urinvägsinfektion, Bihåleinflammation
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telekonsultation, ”Antibakteriella medel”, "Remote Consultation", "Anti-Bacterial Agents"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akut sedering av barn och unga med våldsamt beteende inom psykiatrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/akut-sedering-av-barn-och-unga-med-valdsamt-beteende-inom-psykiatrin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Akut sedering, det vill säga att man ger läkemedel med lugnande effekt vid en akut situation, kan vara nödvändig för patientens eller personalens säkerhet när andra lugnande metoder är olämpliga eller inte fungerar. En viktig fråga är om det finns evidensbaserade riktlinjer för akut sedering av barn och unga med våldsamt eller aggressivt beteende.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vid behovsmedicinering, Lugnande läkemedel, Aggressivt beteende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn, Ungdomar, Aggression, Psykiska störningar, Ungdomspsykiatri, Barnpsykiatri, Sömn- och rogivande läkemedel, Lugnande läkemedel, Child, Adolescent, Aggression, Mental Disorders, Adolescent Psychiatry, Child Psychiatry, Hypnotics and Sedatives, Tranquilizing Agents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subvention av hälsosam mat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/subvention-av-halsosam-mat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: En varierad kost baserad på frukt, grönsaker, fullkorn, magra mejeriprodukter, fisk och olja minskar risken för hjärt- och kärlsjukdomar, fetma, typ 2-diabetes och vissa cancerformer. En viktig fråga är om det går att öka konsumtionen av dessa livsmedel genom att subventionera hälsosamma livsmedel som frukt, grönsaker och fisk.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frukt, Grönsaker, Fisk, Kost, Konsumtion, Fruit, Vegetables, Fish, Diet, Consumption</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frukt, Grönsaker, Fisk och skaldjur, Kost, Näringsrekommendationer, Fruit, Vegetables, Seafood, Diet, Nutrition Policy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upprepad intramuskulär injektion med kortison för att behandla artros och kroniskt obstruktiv lungsjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/upprepad-intramuskular-injektion-med-kortison-for-att-behandla-artros-och-kroniskt-obstruktiv-lungsjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om det finns någon evidens för att intramuskulara injektioner med glukokortikoid kan lindra symtom från artros eller kroniskt obstruktiv lungsjukdom (KOL). Resultat från kliniska studier på personer med artros, KOL och reumatoid artrit redovisas i svaret.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICI, Kortison, Glukokortikoid, Artros, KOL, Kroniskt obstruktiv lungsjukdom, Reumatoid artrit, RA, Cortisone, Glucocorticoid, COPD, Chronic obstructive lung disease, Rheumatoid arthritis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Injektioner, intramuskulära", Binjurebarkshormoner, Smärta, "Injections, Intramuscular", Adrenal cortex hormones, Pain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkinsons KinetiGraph, PKG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/parkinsons-kinetigraph-pkg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: För att monitorera patienter med Parkinsons sjukdom (PD) kan man behöva följa symtomens utbredning, sjukdomens svårighetsgrad och progression samt hur patienten svarar på en behandling. För att göra det använder man olika metoder för symtomskattning. Symtomskattningar vid PD görs oftast med enkätformulär som är kvalitativa och subjektiva. Men Parkinsons KinetiGraph (PKG) är en ny, kvantitativ och objektiv metod för symtomskattning som beskriver rörelsestörningar. Det är en typ av bärbar sensor eller ”hälsoklocka” som samlar in informationen om patientens rörelser och sjukdomsgrad.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkinsons sjukdom, Rörelsestörning, Rörelsesensor, Parkinson disease, Motor disturbance, Wearable monitor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkinsons sjukdom, Ambulant patientövervakning, Parkinson disease, ”Monitoring, Ambulatory”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vichyvatten för att behandla svampinfektion i munhålan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vichyvatten-for-att-behandla-svampinfektion-med-candida-i-munhalan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: En vanlig komplikation inom sjukvården är infektion i munhålan på grund av jästsvampen Candida albicans. Risken att drabbas av denna infektion är större hos bland annat äldre människor och patienter med nedsatt immunförsvar. En vanlig huskur är att pensla på tungan med mineralvatten som innehåller natriumbikarbonat, exempelvis vichyvatten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jästsvamp, Mineralvatten, Vichyvatten, Yeast, Mineral water, Vichy water</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stodjande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kunskapsstod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>html</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Möjligen föråldrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fasthållning av utagerande barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fasthallning-av-utagerande-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Personal inom förskola, skola och institutionsvård för barn och unga ingriper ibland fysiskt när ett barn agerar ut genom att hålla fast barnet. Det är en omedelbar och tillfällig åtgärd som används när tillsägelser inte hjälper och barnet riskerar att skada sig själv eller andra. Med fasthållning menas att personalen sitter ner och håller fast barnet i sitt knä, står upp och håller fast barnet i armar och ben eller lägger ner barnet på golvet och håller fast det där. Att använda fasthållning rutinmässigt är kontroversiellt. Fasthållning kan uppfattas som kränkande och kan även skada barnet. En angelägen fråga är därför om det är vetenskapligt studerat vilka medicinska och psykologiska risker fasthållning kan medföra för barn som agerar ut.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medicinsk risk, Psykologisk risk, Skola, Institutionsvård, Fysiskt ingripande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn, Ungdomar, ”Tvång, fysiskt”, Child, Adolescent, “Restraint, Physical”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrokemoterapi som cancerbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/elektrokemoterapi-som-cancerbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Elektrokemoterapi är en kombinationsbehandling för cancer och består dels av elektroporering, dels av cytostatikabehandling (cellhämmande läkemedelsbehandling). Elektroporering är en metod för att med hjälp av ett elektriskt fält tillfälligt öppna upp cellmembranet och på så sätt få cellerna att ta upp mer cytostatika. Elektrokemoterapi används i begränsad utsträckning i Sverige och en väsentlig fråga är om det finns evidens för att metoden är effektiv och kostnadseffektiv som cancerbehandling.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektroporering, Cytostatika, Tumör, Metastas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tumörer, Elektrokemoterapi, Neoplams, Electrochemotherapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dopplerultraljudsundersökning vid misstänkt testikeltorsion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/dopplerultraljudsundersokning-vid-misstankt-testikeltorsion/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Plötslig smärta i pungen kan bero på testikeltorsion (testikelvridning). Vid testikeltorsion försämras blodtillförseln till testikeln och i värsta fall kan tillförseln upphöra helt. Testikelvävnaden kan då dö och man får en skrumpning (atrofi) och en testikel som inte fungerar. Misstanke om testikeltorsion är ett tillstånd som kräver skyndsam hantering och säker diagnostik.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Testikelvridning, Pungsmärta, Diagnostik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Testikeltorsion, Ultraljudsundersökning, Spermatic Cord Torsion, Ultrasonography</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Längre initial läkarbedömning i primärvården vid misstänkt depression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/langre-initial-lakarbedomning-i-primarvarden-vid-misstankt-depression/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Depressionssymtom är en vanlig orsak till att patienter söker hjälp i primärvården. Men för att säkert kunna ställa diagnosen depression vid den initiala bedömningen krävs att läkaren gör en noggrann och därmed också tidskrävande undersökning. Bedömningen behöver också dokumenteras med något bedömningsformulär. Det är för att läkaren ska kunna fånga upp allvarlighetsgraden men också påbörja en relevant behandling och planera uppföljningen. Målsättningen är därför att avsätta längre tid för den initiala bedömningen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Depressionssymtom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedstämdhet, Egentlig depression, Primärvård, Depression, Depressive Disorder, Primary Health Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omvårdnadshandledning för sjuksköterskor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/omvardnadshandledning-for-sjukskoterskor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Omvårdnad är en krävande och utmanande uppgift som ställer höga krav på sjuksköterskor. Förbättringar i den psykosociala och organisatoriska arbetsmiljön skulle kunna minska ohälsa hos vårdpersonal och främja deras välbefinnande. Omvårdnadshandledning är tänkt vara ett sätt för sjuksköterskor att få stöd i psykosociala och organisatoriska utmaningar. Tanken med handledningen är att den ska bidra till en mer hälsosam arbetssituation och därmed i förlängningen också en säkrare och mer effektiv vård.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kompetensutveckling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjuksköterskor, Organisation och administration, Nurses, Organization and Administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Åldersbedömning med hjälp av mognadsgrad i hand, tänder och nyckelben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/aldersbedomning-med-hjalp-av-mognadsgrad-i-hand-tander-och-nyckelben/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Åldersbestämning, Åldersbedömning, Ensamkommande, Tänder, Nyckelben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologiska och farmakologiska behandlingar av vuxna med tics eller Tourettes syndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/psykologiska-och-farmakologiska-behandlingar-av-vuxna-med-tics-eller-tourettes-syndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilka psykologiska och farmakologiska behandlingsmetoder som har effekt vid tics eller Tourettes syndrom hos vuxna. Upplysningstjänstens svar innehåller fem artiklar: två kliniska riktlinjer om icke-farmakologisk behandling, två kliniska riktlinjer om farmakologisk behandling och en systematisk översikt över systematiska översikter på båda behandlingsformerna av tics eller Tourettes syndrom.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tics, Ticsstörningar, Icke-farmakologisk behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tick, Tickrubbningar, Tourettes syndrom, Tics, Tic Disorders, Tourette syndrome</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetslivsinriktade insatser vid utmattningssyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/arbetslivsinriktade-insatser-vid-utmattningssyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilken evidens det finns för att arbetslivsinriktade insatser har effekt hos personer som är sjukskrivna på grund av utmattningssyndrom eller liknande tillstånd. Upplysningstjänsten har identifierat två randomiserade kontrollerade studier som utvärderat arbetslivsinriktade insatser för personer som är sjukskrivna för utmattningssyndrom eller relaterade diagnoser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stress, Arbetsplatsintervention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anpassningssvårigheter, Utbrändhet, Arbetsplats, Återgång till arbete, Rehabilitering, yrkesinriktad, Balans mellan arbete och privatliv, Arbetsbelastning, Adjustment Disorders, Burnout, Professional, Workplace, Return to work, Rehabilitation, Vocational, Work-life balance, Workload</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icke-kirurgisk behandling med laser i tandvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/icke-kirurgisk-behandling-med-laser-i-tandvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasrar med låg energi har föreslagits ge en antiinflammatorisk, smärtlindrande eller läkande effekt genom att starta fotokemiska processer i celler och vävnader. I detta dokument har systematiska översikter som utvärderat användningen av laser för behandling av olika tillstånd inom tandvården identifierats och sammanfattats.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tandvård, Munslemhinna, Hypersensibelt dentin, Pulpa, Osteit, Periimplantit, Parodontit, Tandlossning, Temporomandibulär, Tandreglering, Ortodonti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dentinkänslighet, kronisk parodontit, tandlossning, oral mucosit, herpes simplex, rotkanal, rotfyllning, gingivit, perikoronit, gingivektomi, tandköttsficka, parodontal ficka, mukosit, Low-level light therapy, dental care, dentin hypersensitivity, periodontitis, stomatitis, herpes simplex, root canal, root canal therapy, gingivitis, pericoronitis, gingivectomy, gingival pockets/pocket, periodontal pockets/pocket, mucositis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi (KBT) eller motiverande samtal (MI) för barn eller ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kognitiv-beteendeterapi-kbt-eller-motiverande-samtal-mi-for-barn-eller-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Vilka studier finns det som undersöker effekten av KBT eller MI hos barn och ungdomar i institutionsvård/institutionshem, med ADHD med autismspektrumtillstånd, med antisocialt eller aggressivt beteende eller barn eller ungdomar som utsatts för trauma i form av krigsupplevelser eller flykt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autismspektrumtillstånd, Autismspektrumsyndrom, KBT, kognitiv beteende terapi, trauma, flykt, tortyr, institutionsvård, HVB hem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Problembeteende, Beteendestörningar hos barn,  Autismspektrumstörning, Ungdomsbrottslighet, Uppmärksamhets- och beteendestörningar, ADHD, Uppförandestörning, Våld, Utagerande, Aggression, Motiverande samtal, Kognitiv terapi, "Attention Deficit and Disruptive Behavior Disorders, Attention Deficit Disorder with Hyperactivity, Conduct Disorder, Child Behavior Disorders, Autism Spectrum Disorder,   Juvenile Delinquency,  Violence, Acting Out, Aggression, Motivational Interviewing, Cognitive Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egenavgifter inom hälso- och sjukvården som styrmedel för nyttjande av vård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/egenavgifter-inom-halso--och-sjukvarden-som-styrmedel-for-nyttjande-av-vard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågorna: Vilka systematiska översikter finns det som undersöker hur nivån på egenavgifter för läkarbesök påverkar patienters hälsa och efterfrågan på läkarbesök? Vilka systematiska översikter finns det som undersöker hur nivån på egenavgifter för läkemedel påverkar patienters hälsa, samt efterfrågan på läkemedel och annan vård? Upplysningstjänsten har identifierat 31 systematiska översikter som tillkommit sedan SBU:s tidigare sammanställning år 2011.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avgiftsstruktur, Äldre- och handikappomsorg, Hälso- och sjukvård, Läkemedel, Egenavgifter, Högkostnadsskydd, Finansieringsgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drug Costs, Direct Service Costs, Cost Sharing, Prescription Fees, Fees and Charges, Fees Medical, Fees Pharmaceutical, Rate Setting and Review, Single-Payer System, Läkemedelskostnader, Direkta servicekostnader, Kostnadsfördelning, Receptavgifter, Arvoden och avgifter, Patientavgifter, Läkemedelsavgifter, Prissättning, Enhetligt sjukvårdsförsäkringssystem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Processmodeller som stöd för implementering av insatser i kommunal verksamhet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/processmodeller-som-stod-for-implementering-av-insatser-i-kommunal-verksamhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Några processmodeller har utvärderats i randomiserade studier och deras effekter på implementering i tidig fas sammanfattas i svaret.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Implementering, Socialtjänst, Implementation, Social Services, Availability, responsiveness and continuity, ARC, Community Development Team, Dynamic sustainability framework, Exploration, Preparation, Implementation, and Sustainment, EPIS, Getting to outcomes, GTO, Learning collaboratives, Plan-do-study, Quality implementation framework, QIF
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evidensbaserad praktik, Socialt arbete, Evidence-Based Practice, Social Work</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Critically appraised topic, Upplysningstjänstens svar</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Samtal enligt Trappan-modellen som stöd till barn som bevittnat våld eller varit utsatta för direkt våld </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/samtal-enligt-trappan-modellen-som-stod-till-barn-som-bevittnat-vald-eller-varit-utsatta-for-direkt-vald/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Upplysningstjänstsvaret syftar till att besvara frågan om det finns vetenskapligt stöd för att samtal enligt Trappan-modellen har en positiv och stödjande effekt hos barn som bevittnat våld eller varit utsatta för direkt våld.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Trappan-modell, trappan-metod, trappan-samtal, förebyggande arbete eller behandling, staircase model, stairs, child, violence, intervention
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Barnmisshandel, Barn, Våld, Psykologsamtal, Socialt arbete
+Child Abuse, Child, Violence, Interview, Psychological, Social work
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genexpressionsbaserade tester för vägledning av återfallsförebyggande behandling vid bröstcancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/genexpressionsbaserade-tester-for-vagledning-av-aterfallsforebyggande-behandling-vid-brostcancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vad är kunskapsläget avseende genexpressionsbaserade tester för vägledning av återfallsförebyggande behandling vid bröstcancer. Upplysningstjänsten har identifierat 19 systematiska översikter och 10 HTA-rapporter som undersöker genexpressionsbaserade tester för val av återfallsförebyggande (adjuvant) behandling vid bröstcancer i tidigt stadium. I detta svar sammanfattas de fem senaste systematiska översikterna och de två senaste HTA-rapporterna.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Genexpression, genprofiltest, Oncotype DX, MammaPrint, PAM50/Prosigna, EndoPredict, Breast Cancer Index, adjuvant behandling, brösttumör
+Gene expression, gene profiling, Oncotype DX, MammaPrint, PAM50/Prosigna, EndoPredict, Breast Cancer Index, adjuvant therapy, breast tumour
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Brösttumörer, Genuttrycksmönster, Transkripton
+Breast Neoplasms, Gene Expression Profiling, Transcriptome
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aktiva värmefiltar i den prehospitala sjukvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/aktiva-varmefiltar-i-den-prehospitala-sjukvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Vilka positiva och negativa effekter har aktiva värmefiltar på nedkylda patienter i den prehospitala sjukvården?, What effects, positive or negative, do an exothermic warming blanket have on a hypothermic patient in a prehospital setting?</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nedkylning, nedkylda patienter, hypotermi, sänkt kroppstemperatur, värmefilt
+Hypothermia, hypothermic patient, heating blanket, warming blanket, thermal blanket
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Sänkt kroppstemperatur, Akutsjukvård
+Hypothermia, emergency medical services
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Critically appraised topic </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vårdplaneringsmöte inför utskrivning av äldre från sjukhus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vardplaneringsmote-infor-utskrivning-av-aldre-fran-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om återinläggningsfrekvensen på sjukhus skiljer sig hos patienter över 65, beroende på huruvida vårdplaneringsmöte har skett på sjukhus före utskrivning eller ej. Inga översikter som specifikt studerar effekten av ett fysiskt vårdplaneringsmöte identifierades. Upplysningstjänsten har identifierat en systematisk översikt som utvärderar vilken effekt individanpassad utskrivningsplanering har på återinläggningsfrekvens. Upplysningstjänsten har även identifierat en relevant evidensbaserad riktlinje.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Återinläggning, vårdplanering, återinläggningsfrekvens, återintagningsfrekvens, utskrivningsplanering, samordnad individuell planering, SIP, samordnad vårdplanering, SOVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Aged, Aged, 80 and Over, Frail Elderly, Geriatrics, Homes for the Aged, Postmenopause, Housing for the Elderly, Patient Readmission, Patient Discharge, Patient Handoff, Continuity of Patient Care
+Äldre, Äldre, 80 och över, Sköra äldre, Geriatrik, Ålderdomshem, Postmenopaus, Äldreboende, Återintagning, Patientutskrivning, Patientöverlämning, Vårdkontinuitet
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kost vid ADHD och autismspektrumtillstånd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kost-vid-adhd-och-autismspektrumtillstand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Vilka studier finns som undersöker effekten av dieter för barn och ungdomar med autismspektrumtillstånd eller ADHD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diet, Kosttillskott, adhd, Autismspektrumtillstånd, Barn och ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diet, Dietary Carbohydrates, Diet Therapy, Attention Deficit Disorder with Hyperactivity, Child Development Disorders, Pervasive, kost, Kolhydrater i kosten, Dietterapi, ADHD, Utvecklingsstörningar hos barn, genomgripande, Autismspektrumstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svar från SBU:S upplysningstjänst, Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stamcellstransplantation som behandling vid autism i barndomen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/stamcellstransplantation-som-behandling-vid-autism-i-barndomen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan kring effekterna av och riskerna med stamcellstransplantation som behandling vid autism i barndomen. Upplysningstjänsten har identifierat en randomiserad, blindad, placebokontrollerad överkorsningsstudie samt en icke-randomiserad kontrollerad studie, vilka har studerat effekt och säkerhet vid autolog respektive allogen stamcellstransplantation med navelsträngsblod, som behandling av autism hos barn.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autistiskt syndrom, Aspergers syndrom, Stamcellterapi, Stamcellsterapi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autismspektrumstörning, Stamcellstransplantation, Autism Spectrum Disorder, Stem Cell Transplantation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svar från SBU:s upplysningstjänst; Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bindningsstyrka hos dentala universaladhesiv – effekt av olika etsningstekniker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/bindningsstyrka-hos-dentala-universaladhesiv--effekt-av-olika-etsningstekniker/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilken etsteknik som ger största bindningsstyrkan vid användning av ett universaladhesiv för att binda tandfyllningsmaterialet till tanden.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tandvård, Tandfyllning, Dentalmaterial, Komposit, Bonding, Dentinbindning, Emaljbindning, Dental care, Tooth filling, Dental material, Composite,resin-based, Dentin bondning, Enamel bonding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dental bonding, Dental etching</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uppvärmning under operation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/uppvarmning-under-operation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patienter som genomgår operation med sövningsmedel lider risk att drabbas av hypotermi. Hypotermi kan leda till komplikationer och därför finns olika metoder för att hålla patienten varm under operation. Upplysningstjänstsvaret syftar till att besvara frågan om det finns några systematiska översikter som visar vilken uppvärmningsmetod som är att föredra under operation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hypotermi, Perioperativ vård, Uppvärmning, Operation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perioperative care, Surgical procedures, Operative, Surgery, Preoperative care, Body temperature regulation, Thermogenesis, Rewarming, Heating, Hypothermia/prevention and control, Warming techniques, Perioperativ omhändertagande, Kirurgiska ingrepp, Kirurgi, Preoperative vård, Kroppstemperaturreglering, Termogenes, Återuppvärmning, Uppvärmning, Sänkt kroppstemperatur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/subvention-av-halsosam-mat2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schemaläggning för vård- och omsorgspersonal vid nattarbete</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/schemalaggning-for-vard--och-omsorgspersonal-vid-nattarbete/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nattarbete kan leda till sämre hälsa. Frågeställaren vill veta vad forskningen säger om nattskiftens längd. Upplysningstjänstsvaret syftar till att besvara frågan om det finns någon forskning på hur man bäst lägger upp nattskift för att minska stress och negativa hälsoeffekter hos vård och omsorgspersonal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nattarbete, schemaläggning, arbetsmiljö, negativa hälsoeffekter och olyckor i arbetet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>night shift, night work, 8-hour shift, 12-h shift, nursing shift, rotating shift, schedule design, care personnel, care homes, care nurses, care staff, nursing assistants</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortbildning av personal inom äldreomsorg för att förhindra fall bland äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fortbildning-av-personal-inom-aldreomsorg-for-att-forhindra-fall-bland-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Har fortbildning av personal, om fallprevention, medicinering eller kost, effekt på fall bland äldre? Svaret tar upp systematiska översikter samt en primärstudie om effekter av fortbildning för personal med medellång utbildning (arbetsterapeuter, sjukgymnaster och sjuksköterskor).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fall prevention, Staff training, Elderly care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Äldre, Fallolyckor, Utbildning, Hälso- och sjukvårdspersonal, Kost, mat och näring, Olycksfallsprevention, Aged, Accidental Falls/prevention and control, Education, Health Personnel/education, Education, Health Personnel, Diet, Food, and Nutrition, Accident Prevention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reglering av marknadsföring av ohälsosam mat och dryck till barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/reglering-av-marknadsforing-av-ohalsosam-mat-och-dryck-till-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om offentligt styrd reglering eller industrins självreglering av marknadsföring av ohälsosam mat och dryck riktad till barn har någon effekt. SBU:s upplysningstjänst har identifierat tre systematiska översikter som svarar på frågan.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reklam, tv, radio, fetma, övervikt, diabetes, fett, socker, marknadsföring, konsumtion, reglering, självreglering, livsmedelsindustri, matvanor, Commercial, TV, radio, obesity, overweight, diabetes, fat, sugar, marketing, regulations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungdomar, Barn, Regeringsmakt, Socialpolitik, Marknadsföring, Konsumentbeteende, Kostval, Adolescent, Child, Commerce, Consumer behavior, Food preferences, Government Regulation, Public Policy, Marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ketamin vid behandling av kronisk smärta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ketamin-vid-behandling-av-kronisk-smarta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret handlar om olika populationer med kronisk smärta, som behandlas med intravenös infusion med ketamin (även andra administrationsvägar). 11 systematiska översikter och 4 översikter över systematiska översikter inkluderas i svaret. ”Sammanfattningsvis bedömer vissa författare evidensläget som oklart, medan andra drar slutsatsen att ketamin kan ha en analgetisk effekt på kronisk smärta. Fler primärstudier behövs på specifika smärtpopulationer, med upprepade behandlingar, med längre uppföljningstider, och med utförlig biverknings-rapportering.”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icke-cancer relaterad kronisk smärta, cancer-relaterad kronisk smärta, opioid-resistent smärta, post-operativ smärta, prevention av kronisk post-operativ smärta, Complex Regional Pain Syndrome (CRPS), nervskada, neuropatisk smärta, post-traumatisk smärta, traumatisk ryggmärgsskada, ischemisk smärta, whiplash, kronisk migrän, fibromyalgi, fantomsmärtor (phantom limb pain), intensivvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chronic Pain, Pain, Kronisk smärta, Smärta</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Svar från SBU:s upplysningstjänst,Critically appraised topic </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kolhydratintag inför bilddiagnostik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kolhydratintag-infor-bilddiagnostik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om det finns vetenskapliga studier som stödjer kostrådet att begränsa kolhydratintaget inför undersökning med positronemissionstomografi kombinerat med datortomografi (PET/DT). SBU:s upplysningstjänst har identifierat två systematiska översikter från år 2018 respektive år 2016 som utvärderade om kostrestriktioner inför undersökning med PET eller PET/DT påverkar det fysiologiska upptaget av 18F-fluorodeoxyglukos vid diagnostik av hjärtsarkoidos (inflammation i hjärtat).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kolhydratreducerad kost, positronemissionstomografi, datortomografi, LCHF, PET,CT, hjärtsarkoidos, hjärta, hjärtmuskel, inflammation, Positron emission tomography, computed tomography, CAT-scan, cardiac sarcoidosis, heart, myocardial, inflammation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Positronemissionstomografi, Datortomografi, Kolhydratreducerad kost, Positron-Emission Tomography, Tomography, X-Ray Computed, Diet, Carbohydrate-Restricted</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insatser mot hedersrelaterat våld och förtryck</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/insatser-mot-hedersrelaterat-vald-och-fortryck/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vad säger forskningen om familjebaserade interventioner jämfört med individuella interventioner vid hedersrelaterat våld och förtryck? SBU:s upplysningstjänst har identifierat två systematiska översikter som utvärderar interventioner vid hedersrelaterat våld och förtryck. Författarna drog slutsatsen att det saknas forskning på både individ- och familjebaserade insatser för den här gruppen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honour related violence, Honor related violence, Hedersrelaterat våld, Forced marriage, Tvångsäktenskap, Family interventions, Familjeinterventioner, Hedersvåld, hedersrelaterat förtryck, hederskultur, patriarkala strukturer, religiöst tvång, tvångsgifte, könsstympning, bortförande av barn och kvinnor, individinriktat stöd, familjebehandling vid våld, skydd av barn, våld mot barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honor, Patriarchy, Forced marriage, Family reunification, Family social work</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stödgrupper till barn och unga som lever i familjer med psykisk ohälsa eller substansmissbruk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/stodgrupper-till-barn-och-unga-som-lever-i-familjer-med-psykisk-ohalsa-eller-substansmissbruk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Vilken effekt har stödgrupper till barn och unga som lever i familjer med psykisk ohälsa och missbruk på barnets välmående, kunskap om psykisk ohälsa, skolgång och upplevelse av sin situation, i jämförelse med individuella samtal eller ingen behandling?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mentally ill parents, Substance abusing parents, Support groups, Group interventions, Children of mentally ill parents, Children of substance abusing parents, Child, Adolescent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Child of Impaired Parents, Barn till funktionshindrade föräldrar, Parents with mental disabilities, Substance-Related Disorders, Missbruksrelaterade sjukdomar, Drug Abuse, Alcohol Abuse, Mental Disorders, Self-Help Groups, Självhjälpsgrupper, Peer Groups, Kollegial grupp, Support Groups, Child, Barn, Adolescent, Ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strukturerad övergång från barn- till vuxendiabetesvård för unga med typ 1-diabetes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/strukturerad-overgang-fran-barn--till-vuxendiabetesvard-for-unga-med-typ-1-diabetes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan:  Vilken effekt har en strukturerad transitionsvård mellan barn- och vuxendiabetesvård för unga med diabetes typ 1? SBU:s upplysningstjänst har identifierat nio systematiska översikter som sammanställer forskning som finns om strukturerad transitionsvård för unga personer med typ-1 diabetes, samt för unga personer med andra kroniska tillstånd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kronisk sjukdom, övergångsvård, Chronic disease, chronic illness, chronic condition, transition care, transitional care, transitional program, transfer, transition of care, transition medicine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diabetes, Typ 1-diabetes, Övergångsvård, Övergång till vuxenvård, Kronisk sjukdom, Diabetes Mellitus, Diabetes Mellitus, Type 1, Transitional care, Transition to Adult Care, Chronic Disease</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Test av kognitiva funktioner vid bedömning av körkortslämplighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2018/263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/test-av-kognitiva-funktioner-vid-bedomning-av-korkortslamplighet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilka evidensbaserade metoder eller instrument (kognitiva test) som finns för bedömning av körkortslämplighet hos personer med demens eller andra kognitiva funktionsnedsättningar. I detta svar från SBU:s upplysningstjänst presenteras slutsatserna från tre systematiska översikter publicerade mellan 2015–2017.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Körkort, körkortslämplighet, prov, bedömning, trafikmedicin, trafikmedicinsk bedömning, stroke, TIA, parkinson, alzheimer, alzheimer’s</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocognitive Disorders, Nervous System Diseases, Automobile Driving, Neurokognitiva störningar, Nervsystemets sjukdomar, Bilkörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU:s upplysningstjänst, Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnosmetoder och psykoterapier för barn som baseras på lek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/diagnosmetoder-och-psykoterapier-for-barn-som-baseras-pa-lek/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Finns det någon forskning som visar om diagnosmetoder som baseras på tolkning av lek är tillförlitliga? Och finns det någon forskning på effekten av lekterapier för psykisk ohälsa? SBU:s upplysningstjänst fann en systematisk översikt som handlar om hur lekterapi påverkar psykisk hälsa.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnos av psykisk hälsa, lekterapi, Ericametoden, barns psykiska hälsa, Barn och ungdomspsykiatrin (BUP)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Refugees, Minors, Child, Abandoned, Child, Adopted, Child, Foster, Adolescent, Child, Infant, Play and Playthings, Play Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Komplikationsrisk vid användning av central venkateter i hemsjukvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/komplikationsrisk-vid-anvandning-av-central-venkateter-i-hemsjukvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om det finns vetenskapliga studier över komplikationsrisken vid användning av central venkateter i hemsjukvård? Upplysningstjänsten har identifierat en systematisk översikt och en större observationsstudie som berör frågan. Inga publicerade studier eller data som undersökt komplikationsrisken för CVK av märket Altius (Kimal) identifierades.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVK, CVK:n, CVK:s, tunnellerad, icke-tunnellerad, kateterdysfunktion, systematisk infektion, systematiska infektioner, lokal infektion, lokala infektioner, CVC, CVCs, tunneled, non-tunneled, catheter dysfunction, systemic infection, systemic infections, local infection, local infections</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central venkateterisering, Omvårdnad i hemmet, Hemsjukvård, Sjukhusansluten hemsjukvård, Distriktssköterskor, Kateterrelaterade infektioner, Catheterization: central venous, Home Health Nursing, Home Care Services, Home Care Services:Hospital-Based, Nurses: Community Health, Catheter-related infections</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungas erfarenhet av hälsoinformation via internet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ungas-erfarenhet-av-halsoinformation-via-internet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Hur upplever unga tillgänglighet till ungdomsmottagningar via internet? SBU:s upplysningstjänst har identifierat två systematiska översikter och fyra studier som delvis svarar på frågan. Ingen av artiklarna har undersökt insatser som syftar till att öka tillgängligheten till hälsoinformation för unga på internet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tillgänglighet till vård, unga, internet ,Ungdomsmottagningar, Adolescent Health Services ,Information Seeking Behavior, internet, online</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adolescent, Young Adult, Adolescent Health Services, Reproductive Health Services, Mental Health Services, Information Seeking Behavior, Internet, Online Systems, Cell Phone, Ungdomar, Unga vuxna, Ungdomsmottagningar, Fortplantning, hälso- och sjukvård, Psykiatrisk vård, Informationssökningsbeteende, Internet, Online-system, Mobiltelefon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hästunderstödd terapi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hastunderstodd-terapi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om det finns vetenskapligt stöd för att hästunderstödd terapi har effekt på psykisk och fysisk ohälsa hos barn och vuxna med fysisk eller kognitiv funktionsnedsättning eller psykisk ohälsa.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hästunderstödd terapi, HUT, ridterapi, AAT (animal assisted therapy), EAT (equine assisted therapy), equine-assisted activities and therapies, equine-assisted intervention, equine-assisted occupational therapy, equine-assisted psychotherapy, equine-assisted therapy, equine-assisted therapeutic intervention, equine facilitated psychotherapy, equine-related treatment, equine interaction, equine therapy, hippotherapy, horse-assisted therapy, horse therapy, horse riding intervention, horse-riding lesson program, horseback riding intervention, therapeutic horseback riding, therapeutic riding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ridterapi, Djurterapi, Hästar, Equine-Assisted Therapy, Animal Assisted Therapy, Horses</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svar från SBU:s upplysningstjänst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gruppinsatsen Drive for life för barn och unga som riskerar att hamna i utanförskap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/gruppinsatsen-drive-for-life-for-barn-och-unga-som-riskerar-att-hamna-i-utanforskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om det finns forskning som visar att gruppinsatsen Drive for life ökar skolkande elevers skolnärvaro och bryter utanförskap bland barn och unga? Svaret diskuterar även eventuella negativa effekter av dessa gruppinsatser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skolk, Skolkande, Skolgång, Skolnärvaro, Skolplikt, Beteendeproblem, Social anpassning, Utanförskap, Mellanvård, Gruppaktivitet, Gruppaktiviteter, Social kompetens, Teambuilding, Missbruk, Kriminalitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn, Ungdomar, Unga vuxna, Studerande, Studentavhopp, Frånvaro, Socialt fjärmande, Problembeteende, Sociala problem, Uppförandestörning, Ungdomsbrottslighet, Självhjälpsgrupper, Kollegial grupp, Child, Adolescent, Young Adult, Students, Student Dropouts, Absenteeism Social Alienation, Problem Behavior, Social Problems, Conduct Disorder, Juvenile Delinquency, Self-Help Groups, Peer group</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Svar från SBU:s upplysningstjänst, Critically appraised topic </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trygghet och tillit vid sjukvårdsrådgivning på distans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/trygghet-och-tillit-vid-sjukvardsradgivning-pa-distans/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om hur man i ett sjukvårdsrådgivningssamtal via telefon kan öka patientens upplevda trygghet och tillit till sjuksköterskan och de råd som ges. 4 primärstduier identifierades.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Telemedicin, telerådgivning, telefonrådgivning, sjukvårdsrådgivning
+Telemedicine, telephone consultation, telephone advice nursing, telephone triage
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Sjuksköterskor, Telemedicin, Telefon, Behandlingsföljsamhet, Kvalitativ forskning, Fokusgrupper, Forskning om omvårdnadsmetodik
+Nurses, Telemedicine, Telephone, Treatment Adherence and Compliance, Qualitative Research, Focus Groups, Nursing Methodology Research
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coping Power-program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/coping-power-program/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om det finns vetenskapligt stöd för Coping Power-program som kan ges i form av eftermiddagsverksamhet till skolbarn på mellanstadiet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coping power, beteendeproblem, psykisk ohälsa, barn, ungdomar, aggressivitet, kognitiv träning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svar från SBU:s upplysningstjänst, Critically appraised topic (för Upplysningstjänstens svar)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk- och skyddsfaktorer för våld och kriminalitet bland unga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/risk--och-skyddsfaktorer-for-vald-och-kriminalitet-bland-unga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Vilka risk- och skyddsfaktorer är centrala för ett förebyggande arbete mot externaliserande och internaliserande problem hos ungdomar i åldersgruppen 12-18?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tonåringar, Ungdomar, Riskbeteenden, Skyddsfaktorer, Riskfaktorer, Problembeteende, Ungdomsbrottslighet, Internaliserande, Externaliserande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyddsfaktorer, Riskfaktorer, Problembeteende, Ungdomsbrottslighet, Protective Factors, Risk Factors, Behavior Problems, Juvenile Delinquency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonrådgivning och benägenhet att söka vård hos fysisk vårdgivare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/telefonradgivning-och-benagenhet-att-soka-vard-hos-fysisk-vardgivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilken sammanställd forskning det finns på om rådgivning på telefon av en sjuksköterska påverkar patientens benägenhet att söka vård hos fysisk vårdgivare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjukvårdsrådgivning, sjukvårdsrådgivningssamtal, vårdsökande, vårdsökande beteende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telemedicin, Distansrådgivning, Patientintagning, Mottagningsbesök, Telemedicine, Distance Counseling, Patient Admission, Office Visits</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erfarenheter och upplevelser av sällsynta medfödda sjukdomar hos vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/erfarenheter-och-upplevelser-av-sallsynta-medfodda-sjukdomar-hos-vuxna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns som undersökt erfarenheter och upplevelser av medfödda sällsynt sjukdom hos vuxna. Upplysningstjänsten har inkluderat 5 systematiska översikter i svaret samt identifierat 93 primärstudier.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sällsynta diagnoser, genetiska sjukdomar, ärftliga sjukdomar, attitudes: burden: experiences: orphan diseases: orphan disorders: patient views: patient satisfaction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rare Diseases: Cystic Fibrosis: Hemophilia A: Hemophilia B: Phenylketonurias: Prader-Willi Syndrome: Williams Syndrome: Noonan Syndrome: Patient Satisfaction: Patient Preference: Patient Acceptance of Health Care: Quality of Life: qualitative research: Sällsynta sjukdomar: Cystisk fibros: Blödarsjuka: Hemofili B: Fenylketonuri: Prader-Willis syndrom: Williams syndrom: Noonans syndrom: Patienttillfredsställelse: Patientpreferens: Patientacceptans av hälso- och sjukvård: Vårdsökningsbeteende: Livskvalitet: Kvalitativ forskning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bedömning av risk för trycksår med riskbedömningsinstrumentet Norton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/bedomning-av-risk-for-trycksar-med-riskbedomningsinstrumentet-norton/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns på användning av riskbedömningsinstrumentet Norton Assessment Tool för att upptäcka patienter med hög risk för trycksår?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trycksår, Liggsår, Norton, Nortonskalan, bedömningsinstrument, risk scale, decuitus, pressure sore, pressure injury, bedsore, riskbedömning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trycksår, Riskbedömning, Pressure Ulcer, Risk assessment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hypertermibehandling (värmebehandling) vid cancer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hypertermibehandling-varmebehandling-vid-cancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns på hypertermibehandling vid cancer, utan att kombineras med cellhämmande läkemedel eller strålbehandling samt systematiska översikter på hypertermibehandling vid specifika cancerformer.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Hypertermi, cellgift, tumör, Hyperthermia, cytostatic, tumour, tumor
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neoplasms, Hyperthermia: Induced, Tumörer, Framkallad hypertermi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blåssköljning via kvarliggande kateter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/blasskoljning-via-kvarliggande-kateter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga det finns över risk och nytta för patienten när det gäller att använda kranvatten vid blåssköljning via kvarliggande kateter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inneliggande kateter, KAD, stopp i kateter, urinvägsinfektion, hemsjukvård, katetrisering, sköljvätskor, citronsyralösning, koksaltlösning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catheters: Indwelling, Urinary Catheterization, Therapeutic Irrigation, Crystallization, Kvarkatetrar, Urinvägskateterisering, Spolning (terapi), Kristallisering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fysisk aktivitet för personer med ADHD och autism</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fysisk-aktivitet-for-personer-med-adhd-och-autism/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitering i ett varmt klimat (klimatvård)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/rehabilitering-i-ett-varmt-klimat-klimatvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns om effekter av rehabilitering i ett varmt klimat (klimatvård) jämfört med rehabilitering i ett svenskt klimat.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klimatterapi, klimatvistelse, solning, psoriasis, reumatism, neurologisk sjukdom, sun, psoriasis, rheumatic diseases, neurological diseases</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klimatterapi, Solbehandling, Rehabilitering, Climatotherapy, Heliotherapy, Rehabilitation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistanshundars effekt på personer med fysiska eller psykiska funktionsnedsättningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/assistanshundars-effekt-pa-personer-med-fysiska-eller-psykiska-funktionsnedsattningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns på effekten av assistanshundar på förare med fysiska eller psykiska funktionsnedsättningar.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistanshund, servicehund, signalhund, psykisk-hälsa hund, alarmhund, funktionshinder, Service dog, assistance dog, seizure dog, signal dog, dog assisted, canine assisted, animal assisted, disability</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Djurterapi, Animal Assisted Therapy, Dogs, Hundar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helkropps-vibrationsbehandling hos personer med benskörhet och förhöjd frakturrisk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/helkropps-vibrationsbehandling-hos-personer-med-benskorhet-och-forhojd-frakturrisk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Upplysningstjänstsvaret syftar till att besvara frågan vilka systematiska översikter det finns på helkropps-vibrationsbehandling för personer med benskörhet och äldre personer med förhöjd frakturrisk. This enquiry service answer aims to describe the available systematic reviews that examine the effects of whole-body vibration therapy for people with osteoporosis or elderly people with an increased susceptibility to fractures.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osteoporos, osteopeni, benshörhet, äldre, postmenopausala kvinnor, klimakteriet, fallprevention, helkropps vibrationsterapi, vibrationsbehandling, vibrationsträning, behandling med helkroppsvibration, vibrationsplatta, Osteoporosis, osteopenia, elderly, fall-prevention, postmenopausal women, whole body vibration therapy, vibration exercise, vibration treatment, bone fragility</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osteoporos: ålders relaterat, osteoporos: postmenopausal, osteopeni, äldre, fall:prevention, Osteoporosis: age related, Osteoporosis: post menopausal, osteopenia, aged, fall: prevention and control</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neonatal telehemsjukvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/neonatal-telehemsjukvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier inklusive hälsoekonomiska det finns på neonatal hemsjukvård via telemedicin.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neonatalvård, telehemsjukvård, hälsoekonomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infant: Newborn, Nyfödda, Premature Birth, För tidig födelse, Telemedicine, Telemedicin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Specialiserad neonatalvård via telemedicin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/specialiserad-neonatalvard-via-telemedicin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns på konsultationer via telemedicin inom neonatalvård.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telekonsultation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Föräldrastödsprogrammet Förstärkt Komet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/foraldrastodsprogrammet-forstarkt-komet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns på föräldrastödsprogrammet förstärkt KOMET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Föräldrastödsprogram, uppfostran, uppförande, familjer i kris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Föräldrastödsprogram, föräldraträning, Parent Management Training, Parent supportintervention, beteendeterapi, Behavior Therapy, barn, children, skolbarn, uppförandestörning, conduct disorder, utmanande beteende, challenging behaviour, psykosocial belastning, Psychosocial issues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ett självständigt liv – social färdighetsträning för personer med schizofreni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ett-sjalvstandigt-liv--social-fardighetstraning-for-personer-med-schizofreni/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns på program baserade på social färdighetsträning i form av Ett självständigt liv, för personer med schizofreni.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Social skills training, Social and independent living skills program, social competence, treatment, Ett självständigt liv, ESL, social färdighetsträning, behandling, social kompetens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schizophrenia, Schizofreni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Befolkningsscreening av riskfaktorer och livsstilsförändrande samtalsstöd som prevention för hjärt- och kärlsjukdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/befolkningsscreening-av-riskfaktorer-och-livsstilsforandrande-samtalsstod-som-prevention-for-hjart--och-karlsjukdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning som finns på effekten av program med befolkningsscreening av kardiovaskulära riskfaktorer i kombination med livsstilsförändrande hälsosamtal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälsosamtal, hälsokontroll, livsstilsrådgivning, screening, hälsoundersökning, hälsoprogram, hälsolyftet, blodtryck, övervikt, livsstil, diet, motion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primärvård, Hjärt-kärlsjukdomar, Primärprevention, Riskfaktorer, Primary health care, Cardiovascular Diseases, Primary Prevention, Risk Factors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykosocialt stöd till familjer med barn som har diabetes typ 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/psykosocialt-stod-till-familjer-med-barn-som-har-diabetes-typ-1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns på Psykosocialt stöd till familjer med barn som har diabetes typ 1.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diabetesteam, kurator, familjeterapi, psykoterapeutiska insatser, föräldrastödsprogram, utbildningar om diabetes, stödgrupper och patientorganisationer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Child, Infant, Psychotherapy, Problem Solving, Diabetes Mellitus, Barn, Spädbarn, Psykoterapi, Problemlösning, Diabetes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnostik och behandling av uppgivenhetssyndrom hos barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/diagnostik-och-behandling-av-uppgivenhetssyndrom-hos-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier finns det på uppgivenhetssyndrom, med avseende på diagnostisk tillförlitlighet och effekt av behandling?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apatiska barn, Apatiska flyktingbarn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stupor, Katatoni, Apati, Simulering, Somatoforma störningar, Munchhausen syndrom by proxy, Barn, Ungdomar, Flyktingar, Stupor, Catatonia, Apathy, Malingering, Somatoform Disorders, Munchausen Syndrome, Child, Adolescent, Refugees</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ett nytt vägval, ett program för unga som riskerar att återfalla i kriminalitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ett-nytt-vagval-ett-program-for-unga-som-riskerar-att-aterfalla-i-kriminalitet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ett nytt vägval är ett program för ungdomar som har utvecklat ett kriminellt beteende eller riskerar att utveckla ett kriminellt beteende. Programmet ges individuellt i öppenvård och med föräldrarnas medverkan när det är möjligt. På institutioner kan programmet ges i grupp. Ett nytt vägval är efterföljaren till det program som tidigare hette Vägvalet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ett nytt vägval, Vägvalet, Ungdomar, kriminalitet, kognition, KBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Påverkansprogram, kognitivt program, KBT, ungdomar som har utvecklat ett kriminellt beteende, ungdomar som riskerar att utveckla ett kriminellt beteende, öppenvård, institutioner, Vägvalet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnostik med PCR-teknik vid nagelsvamp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/diagnostik-med-pcr-teknik-vid-nagelsvamp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nagelsvamp, så kallad onychomykos, är en infektion som oftast angriper tånaglarna och påverkar nagelns utseende så att nageln blir missfärgad, upphöjd och uppluckrad. Nagelsvamp kan orsakas av trådsvampar (dermatofyter), jästsvampar eller mögelsvampar. Diagnostik av nagelsvamp görs vanligen genom odling och eller direktmikroskopi men kan också göras via DNA-diagnostik genom polymeraskedjereaktion (PCR) av DNA extraherat från nagelklipp eller nagelskrap.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tånagelsvamp, tinea unguium, onychomykos, Nail Fungus, tinea unguium, onychymycosis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nagelsvamp, Polymeraskedjereaktion, Genamplifiering, Onychomycosis, Polymerase Chain Reaction, Gene Amplification</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utbildning i egenvård för personer med intellektuell funktionsnedsättning som har diabetes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/utbildning-i-egenvard-for-personer-med-intellektuell-funktionsnedsattning-som-har-diabetes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diabetes är ett tillstånd som kräver livslång anpassning till hälsosamma levnadsvanor och, efter behov, till medicinering. Diabetes förekommer oftare hos personer med intellektuell funktionsnedsättning än i den övriga befolkningen. För att personer med intellektuell funktionsnedsättning och diabetes ska kunna leva ett liv med god livskvalitet behöver de, liksom andra patientgrupper med diabetes, utbildning och stöd för egenvård. För det ändamålet har det föreslagits att det behövs en målgruppsanpassad patientutbildning för egenvård.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intellektuell funktionsnedsättning, Utbildning, Grupputbildning, Diabetes, Egenvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intellektuell funktionsnedsättning, Utvecklingsstörningar, Personer med psykisk funktionsnedsättning, Undervisning för personer med intellektuell funktionsnedsättning, Diabetes, Intellectual Disability, Developmental Disabilities, Mentally Disabled Persons, Education of Intellectually Disabled, Diabetes Mellitus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bedömningsinstrument för att identifiera delirium hos patienter inom slutenvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/bedomningsinstrument-for-att-identifiera-delirium-hos-patienter-inom-slutenvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delirium är ett neuropsykiatriskt tillstånd som karakteriseras av nedsatt uppmärksamhet och koncentrationsförmåga samt störd kognition. Tillståndet är vanligt inom slutenvården, särskilt hos äldre och sköra patienter. Begreppet delirium används ofta synonymt med konfusion, akut konfusionstillstånd eller tillfällig förvirring. Det finns flertalet bedömningsinstrument som kan användas för identifiering eller screening av delirium.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bedömningsinstrument, screening, diagnos, diagnostik, F05, delirium tremens, CAM, OSLA, RASS, 4AT, SAVEAHAART, GAR, MDAS, DRS-R-98, DOSS, CAM-ICU, CTD, DRS, EEG, SPMSQ, EEG, FAM-CAM, I-AGeD, Sour seven, SCARED, SQiD, SSQ-Delirium, instrument, identifiera, identifikation, upptäcka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delirium, Förvirringstillstånd, Riskbedömning, Delirium, Confusion, Risk Assessment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medgivandeutredning vid internationella adoptioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/medgivandeutredning-vid-internationella-adoptioner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Att adoptera internationellt är en lång process som kan ta flera år. Första steget är att ansöka hos kommunens socialtjänst om medgivande att få ta emot ett barn för adoption. Kommunen påbörjar därmed en så kallad medgivandeutredning (på engelska: home study) som syftar till att bedöma om de sökande är lämpliga att ta emot ett adoptivbarn. Frågeställaren undrar vilka vetenskapliga studier som finns på användandet av medgivandeutredningar av personer som önskar adoptera?</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Home study, Family assessment, Familjebedömning, Lämplighetsbedömning, Adoptivföräldrar, Föräldraförmåga, Föräldrabedömning, Adoption evaluation, Parent assessment, internationella adoptioner. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Adoption, Adoptivbarn, Adoption, Child: Adopted </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Laserbehandling med våglängden 808 nm vid smärta i muskler och leder hos äldre </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ut202012 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2019/676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/laserbehandling-med-vaglangden-808-nm-vid-smarta-i-muskler-och-leder-hos-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laserbehandlingar förekommer inom flera områden i vården exempelvis vid behandling av smärta i rygg, nacke, käkar och vid huvudvärk. I detta svar från SBU:s Upplysningstjänst tar vi upp laserbehandling mot smärta från muskulatur, leder och lednära vävnad hos äldre personer. Frågeställaren har särskilt efterfrågat effektstudier utförda med utrustningen MID-LITE 8080 och i andra hand laserbehandling med samma våglängd (808 nm).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nociceptiv smärta i muskulatur, leder och lednära vävnad, ”laserbehandling med lågeffektlaser”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MID-LITE 8080, våglängden 808nm, nociceptiv smärta, ”laserbehandling med lågeffektlaser” ”Low Level Laser Therapy, LLLT”</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Svar från SBU:s upplysningstjänstCritically appraised topic </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radiofrekvensbehandling mot långvarig ryggsmärta från facettlederna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/radiofrekvensbehandling-mot-langvarig-ryggsmarta-fran-facettlederna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Långvarig smärta i hals- eller ländrygg är mycket vanligt och kommer ofta från facettlederna, vilket är ledytor mellan ryggkotornas utskott. Syftet med radiofrekvensbehandling (RF-behandling) är att påverka nervfunktionen till facettlederna och därigenom hämma smärtsignalerna. Upplysningstjänstsvaret syftar till att besvara frågan om vilka sammanställd forskning det finns på radiofrekvensbehandling mot långvarig ryggsmärta från facettlederna.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ont i ryggen, ont i ländryggen, ont i nacken, ryggsmärta, smärta i ländryggen, smärta i nacken, fasettleder, zygapophysealleder, Z-leder, Facet joint, Zygapophyseal joint, Zygapophysial joint, back pain, neck pain, lumbar pain, backache, neck ache, spinal nerve, neurotomy, nerve ablation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zygapophyseal Joint, Back Pain, Neck pain, Radiofrequency Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Föräldrastegen för föräldrar med barn i åldern 13–17 år</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/foraldrastegen-for-foraldrar-med-barn-i-aldern-1317-ar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Föräldrastegen är ett manualbaserat program för föräldrar som behöver stöd för att förbättra relationen och minska konflikterna med sina barn i tonåren. Programmet vänder sig till föräldrar och används som en riktad insats till familjer där barnen är i riskzonen. Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier eller sammanställd forskning det finns på Föräldrastegen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teenagers, Tonåringar, Relation, Iowa Strengthening Families Program, Parent program, manualbaserat, child, barn, 13–17 år</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conflict, Parents, Adolescent, Konflikt, Föräldrar, Ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giltig</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iowa Strengthening Families Program för föräldrar med barn i de tidiga tonåren</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/iowa-strengthening-families-program-for-foraldrar-med-barn-i-de-tidiga-tonaren/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iowa Strengthening Families Program är ett manualbaserat program för föräldrar och barn i tonåren som syftar till att förbättra relationen mellan föräldrar och barn. Programmet används primärpreventivt, det vill säga man vänder sig till alla familjer. Det svenska programmet Föräldrastegen har utvecklats från teorin bakom Iowa Strengthening Families Program. Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns på Iowa Strengthening Families Program.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primärprevention, Socialtjänsten, relationen mellan tonårsbarn och deras föräldrar, förebygga, riskbeteenden, missbruk, gruppövningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riskbeteenden, missbruk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ersta Vändpunktens barnprogram</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ersta-vandpunktens-barnprogram/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ersta Vändpunktens barnprogram är ett anhörigprogram som riktar sig till barn som lever i familjer där någon är beroende av alkohol eller droger. Programmet är utvecklat för barn i åldrarna 7–12 år. Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns på Ersta Vändpunktens barnprogram.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhörig, barn som anhöriga, missbruk och beroende, substansmissbruk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP (children are people too), ett program för barn som är anhöriga till missbrukare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/cap-children-are-people-too-ett-program-for-barn-som-ar-anhoriga-till-missbrukare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP (children are people too) är ett grupprogram som riktar sig till barn som lever i familjer där någon är beroende av alkohol eller droger. Programmet har utvecklats i USA. Ett par svenska program som utvecklats ut CAP är ”Ersta vändpunkten ” och Bojen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhörigproblematik, anhörig till missbrukare, barn som anhöriga, missbruk och familj, social förmåga, egenvärde, kontroll, missbruk, våld, Ersta vändpunkten, Bojen, socialtjänst, skola, gruppbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP (children are people too), The Minnesota model, AA treatment for next of kin, substance dependency disorder, dependency problems, children, unhealthy patterns, averseness, personal borders, self-confidence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk för smittspridning vid behandling med icke-invasiv ventilering med CPAP eller BiPAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/risk-for-smittspridning-vid-behandling-med-icke-invasiv-ventilering-med-cpap-eller-bipap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>På uppdrag av Socialstyrelsen har SBU sammanställt den vetenskapliga litteraturen om risken för smittspridning till hälso- och sjukvårdspersonal vid behandling av patienter med akut andningsinsufficiens orsakad av coronavirus (SARS-CoV-2, SARS-CoV-1 och MERS-CoV) med icke-invasiv ventilering (CPAP och BiPAP).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covid-19, coronavirus, corona, NIV, non invasive ventilation NPPV, SARS, MERS, SARS-CoV 2, respirator, respiratory syndrome, covid, nasal ventilation, mask ventilation, ventilering, smittspridning, smitta, risk för smitta, aerosol, luftburensmitta, droplets, droppar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjukdomsöverföring, Övertrycksventilation, icke-invasiv ventilation, svår akut luftvägsinfektion, disease transmission; infectious, Positive‐Pressure Respiration, Noninvasive Ventilation, Severe Acute Respiratory Syndrome</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekt av icke-invasiv ventilering vid akut andningsinsufficiens orsakad av coronavirus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-av-icke-invasiv-ventilering-vid-akut-andningsinsufficiens-orsakad-av-coronavirus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>På uppdrag av Socialstyrelsen har SBU sammanställt den vetenskapliga litteraturen om effekten av Icke-invasiv ventilering (CPAP och BiPAP) vid behandling av akut andningsinsufficiens orsakad av coronavirus (SARS-CoV-2, SARS-CoV-1 och MERS-CoV).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covid-19, coronavirus, corona, NIV, non invasive ventilation NPPV, SARS, MERS, SARS-CoV 2, respirator, respiratory syndrome, covid, nasal ventilation, mask ventilation, ventilering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Övertrycksventilation, icke-invasiv ventilation, svår akut luftvägsinfektion, Positive‐Pressure Respiration, Noninvasive Ventilation, Severe Acute Respiratory Syndrome</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risk för smittspridning vid behandling med nebulisator eller högflödesgrimma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/risk-for-smittspridning-vid-behandling-med-nebulisator-eller-hogflodesgrimma/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I samband med utbrottet av Covid-19 har SBU på uppdrag av Socialstyrelsen sammanställt den vetenskapliga litteraturen om smittspridning samt oavsiktligt läckage av aeoroler vid användning av nebulisator eller högflödesgrimma inom vården.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Högflödesgrimma, nebulisator, aerosolspridning, smittspridning, icke-invasiv ventilering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nebulisatorer och inhalatorer, Aerosoler, Sjukdomsöverföring, Sjukdomsöverföring: patient-pesonal, Infektionskontroll, Vårdrelaterad infektion, Nebulizers and Vaporizers, Aerosols, Disease Transmission: Infectious, Infectious Disease Transmission; Patient-to-Professional, Infection Control, Cross Infection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjerådslag inom socialtjänsten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/familjeradslag-inom-socialtjansten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns på effekterna av familjerådslag för familjer som är aktuella för barnavårdsutredningar inom socialtjänsten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family group conference, familjerådslag, family group decision making, family meeting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barnavård, Barns välfärd, Familjerelationer, Barn, Fosterhemsvård, Child care, Child Welfare, Child, Family relations, Foster Home Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/oronakupunktur-vid-behandling-av-somnbesvar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns på effekten av öronakupunktur på sömnbesvär. Öronakupunktur, där akupunkturnålar enbart placeras på ytterörat, är en alternativ behandlingsmetod för flera åkommor, bland annat besvär vid insomning, dålig sömnkvalitet eller tidigt uppvaknande.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NADA protokoll, sömnstörningar, otillräcklig sömn, akupunktur, öronakupressur, NADA protocol, sleep deprivation, insufficient sleep, acupuncture, ear acupressure, auricular acupressure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sömn- och vakenhetstörningar, Sömn, Öronakupunktur,  Sleep Wake Disorders, Sleep, Acupuncture: Ear</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekt av öronakupunktur på avvänjning vid läkemedelsberoende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-av-oronakupunktur-pa-avvanjning-vid-lakemedelsberoende/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns på effekten av öronakupunktur på avvänjning vid läkemedelsberoende. Öronakupunktur, där akupunkturnålar enbart placeras på ytterörat, är en alternativ behandlingsmetod för flera åkommor, bland annat mot beroende, sömnsvårigheter och smärta.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Öronakupunktur, NADA protokoll, akupunktur, öronakupressur, läkemedelsberoende, läkemedelsmissbruk, smärtstillande medel, sömnmedel, ear acupuncture, auricular acupuncture, NADA protocol, acupuncture, ear acupressure, auricular acupressure, prescription drug dependence, prescription drug addiction, prescription drug misuse, opioids, analgesics, sleep inducing drugs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abstinenssyndrom, Sömn- och rogivande medel, Smärtstillande medel: opioider, Opioidmissbruk, Bensodiazepiner, Öronakupunktur,  Substance Withdrawal Syndrome, Hypnotics and sedatives, Analgesics: Opioid, Opioid-Related disorders, Benzodiazepines, Acupuncture: Ear</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microdacyn (tidigare Dermacyn) för vård och läkning av sår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/microdacyn-tidigare-dermacyn-for-vard-och-lakning-av-sar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svårläkta ben- och trycksår, samt diabetesfotsår, medför stort lidande för de drabbade och stora kostnader för samhället. Dessa sår är svåra att behandla och det finns ingen konsensus om bästa behandling. Microdacyn, tidigare Dermacyn, marknadsförs som ”ett effektivt medel för vård och läkning av bland annat kroniska sår, diabetiska fotsår, brännskador, ögoninflammation, virus och svamp.” och är godkänt som medicinteknisk produkt, klass IIB. SBU:s upplysningstjänst har svarat på frågan om vilka vetenskapliga studier som finns på Microdacyn och Dermacyn för vård och läkning av sår?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microdacyn, Microcyn, Dermacyn, medicinteknisk produkt, super oxidised, super oxiderade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sårinfektioner, Sårläkning, Sår, Diabetesfot, Hypoklorsyra, Natriumhypoklorit, Wound infection, Wound healing, Ulcer, Diabetic foot, Hypochlorous Acid, Sodium Hypochlorite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lågaffektivt bemötande för unga med utagerande beteende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/lagaffektivt-bemotande-for-unga-med-utagerande-beteende/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I Sverige används lågaffektivt bemötande som insats för unga med allvarliga beteendeproblem och/eller brottsligt beteende såväl inom social dygnsvård som inom socialtjänstens öppenvård. 
+Frågan som besvaras här är vilken sammanställd forskning som finns på effekterna av att använda lågaffektivt bemötande inom socialtjänstens öppenvård eller inom social dygnsvård för barn och unga (7–18 år) med utagerande beteende. SBU:s upplysningstjänst har efter litteratursökning varken identifierat någon relevant systematisk översikt eller någon relevant primärstudie som svarar på frågan.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low arousal management, Non-aversive, Non-directive, Collaborative problem solving, Positive Behavioral Intervention, Positive behavior support, Positive Behavior intervention, Indirekt bemötande, affektreglering, konflikthantering, conflict resolution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Child, Barn, Adolescent, Ungdomar, Agonistic Behavior, Konfliktbeteende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marte meo, en samspelsbehandling med videokamera som verktyg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/marte-meo-en-samspelsbehandling-med-videokamera-som-verktyg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Detta svar från SBU:s Upplysningstjänst svarar på frågan: vilka vetenskapliga studier och sammanställd forskning finns på Marte meo som behandlingsmetod för att stödja vårdnadshavare, omsorgsgivare eller vårdare i det sociala samspelet med barn, omsorgstagare eller patienter?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socialt samspel, Sociala samspelet, Kommunikation, Videoinspelning, Anknytning, Anknytningsteori, Social inlärningsteori, Social interaction, Attachment, Communication, Relationship, Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjerelationer, Mellanmänskliga relationer, Tidig pedagogisk intervention, Anknytning, Family relations, Interpersonal relations, Early intervention: educational, Object attachment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svar frå SBU:s upplysningstjänst, Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insatser för bättre psykisk och fysisk hälsa hos adopterade barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/insatser-for-battre-psykisk-och-fysisk-halsa-hos-adopterade-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Det finns idag cirka 60 000 internationellt adopterade barn i Sverige och antalet adoptioner minskar. Majoriteten av adoptivbarn har en positiv kognitiv, social och emotionell utveckling. Adopterade barn har dock överrisker inom vissa områden som psykisk ohälsa, suicid och institutionsplaceringar.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adoption, Adoptioner, Adopterade, Adoptionsförälder, Adoptionsföräldrar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adoption</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stöd till anhöriga efter suicid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/stod-till-anhoriga-efter-suicid/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Att förlora en anhörig genom suicid är ett svårt trauma som kan leda till både sorg och livskris. Situationen innebär en ökad risk för psykisk ohälsa och även egna suicidhandlingar. Det finns behov av insatser för stöd och hjälp till de anhöriga efter suicid.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suicid, självmord, anhörig, närstående, sorg, komplicerad sorg, posttraumatisk stress, stigma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suicide, Suicide: Completed, Bereavement, Social Support, Self-Help Groups, Psychotherapy, Counseling, Community Mental Health Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av ätstörningar med virtual reality-teknik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-av-atstorningar-med-virtual-reality-teknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Virtual Reality (VR) används vid behandling av ätstörningar och störningar i kroppsuppfattning för att exponera patienter för måltidsrelaterade situationer eller genom att patienter har normalviktiga avatarer i VR-miljöer.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ätstörning, atypisk ätstöring, EDNOS, anorexia, bulimi, hetsätning, VR, virtuell verklighet, eating disorder, disordered eating, bulimia, binge eating, virtual reality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mat- och ätstörningar, Självsvält, Undvikande/restriktiv ätstörning, Hetsätningsstörning, Bulimia nervosa, Matmissbruk, Virtuell verklighet, VR-exponeringsterapi, Feeding and Eating Disorders, Anorexia Nervosa, Avoidant Restrictive Food Intake Disorder, Binge-Eating Disorder, Bulimia Nervosa, Food Addiction, Virtual Reality, Virtual Reality Exposure Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobilt dermatoskop jämfört med endast mobilkamera vid bedömning av hudförändringar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU2019/9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/mobilt-dermatoskop-jamfort-med-endast-mobilkamera-vid-bedomning-av-hudforandringar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudcancer har ökat kraftigt de senaste decennierna och tidig upptäckt är avgörande för prognosen. En första bedömning av hudförändringar görs av en dermatolog (hudläkare). Undersökningen görs ofta på en hudmottagning men utvecklingen av mobilkameror som gör det möjligt att lätt skicka bilder har medfört att den första bedömningen kan göras från en bild. Det finns även dermatoskop som anpassats till mobiltelefoner för att ge bra bilder.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skin cancer, Skin tumor, Skin tumour, Skin lesion, Skin condition, hudskada, Teledermatology,  teledermoscopy, teledermatoscopy, Teledermatologi,  teledermoskopi, teledermatoskopi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melanom, Hudtumörer, Smarttelefon, Melanoma, Skin Neoplasms, Smartphone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitering av strokepatienter i utomhusmiljö</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/rehabilitering-av-strokepatienter-i-utomhusmiljo/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken forskning har undersökt effekten av rehabilitering av strokepatienter i utomhusmiljö (uterehabilitering)? SBU:s upplysningstjänst presenterar resultaten från en litteratursökning och granskning av systematiska översikter. Stroke är en vanlig dödsorsak bland äldre. För dem som överlever en stroke är rehabilitering viktigt för att återställa funktion, förhindra komplikationer och för att öka livskvaliteten. Nya metoder för att främja rehabilitering utvecklas hela tiden. Rehabilitering i utomhusmiljö (uterehabilitering) och naturbaserad rehabilitering är metoder som erbjuds runt om i landet för olika sjukdomstillstånd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tia, cva, cerebrovascular infarct, cerebrovascular event, cerebrovascular accident, brain infarct, Apoplexi, Cerebrovaskulär händelse, Hjärnattack, Slaganfall, nature supported, nature assisted, gardening, garden, green space, Green Care, Green exercise, physiotherapy, trädgård, fysioterapi, grön rehab, grön rehabilitering, grönområde, uterehabilitering, uterehab, naturunderstödd, utomhusrehabilitering, rehabilitering utomhus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stroke, Intrakraniella blödningar, Transitorisk ischemisk attack, Trädgårdsterapi, Stroke, Intracranial Hemorrhages, Ischemic Attack: Transient, Horticultural Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bekymringssamtal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/bekymringssamtal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka vetenskapliga studier finns om bekymringssamtal som metod för att bryta en negativ utveckling hos unga som misstänks för eller har begått sitt första brott?
+SBU:s upplysningstjänst presenterar resultaten från en litteratursökning och granskning av vetenskaplig litteratur om bekymringssamtal.
+Bekymringssamtal är en förebyggande insats där brottsmisstänkta ungdomar tillsammans med sina familjer kallas till samtal med socialtjänst och polis och som syftar till att bryta en negativ utveckling.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bekymringssamtal, orossamtal, förstagångssamtal, framtidssamtal, kontaktsamtal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ungdomsbrottslighet, Ungdomar, Ungdomsbeteende, Kriminella personer, Problembeteende, Kriminellt beteende, Recidivism, Brott, Våld, Juvenile delinquency, Adolescent, Adolescent behavior, Criminals, Problem behavior, Criminal behavior, Crime, Violence, Recidivism</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nej</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interventioner för att begränsa viktuppgång under graviditet hos kvinnor med övervikt eller fetma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/interventioner-for-att-begransa-viktuppgang-under-graviditet-hos-kvinnor-med-overvikt-eller-fetma/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns på interventioner för att begränsa oönskad viktuppgång under graviditet hos kvinnor med övervikt och fetma? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Viktuppgång är en naturlig del av graviditeten. Gravida med övervikt eller fetma löper en större risk att gå upp mycket i vikt, vilket kan innebära hälsorisker för både mamman och barnet. Flera olika motions- och kostinterventioner används i syfte att begränsa oönskad viktuppgång hos dessa kvinnor.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graviditetsvikt; LIvsstilsinterventioner; Gestatitional weight gain; Pregnancy weight; lifestyle interventions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graviditet; Viktökning under graviditet; Moderns fetma; Dietterapi; Träning; Healthy Lifestyle; Hälsobeteende; Pregnancy; Gestational Weight Gain; Obesity, Maternal; Diet Therapy; Exercise; Healthy Lifestyle; Health Behavior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samarbetssamtal och medling vid vårdnadstvist eller konflikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/samarbetssamtal-och-medling-vid-vardnadstvist-eller-konflikt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns för samarbetssamtal och medling för föräldrar som är i konflikt i samband med vårdnadstvist eller konflikt? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av primärstudier och systematiska översikter.
+Samarbetssamtal kan begäras av föräldrar som har svårigheter att komma överens i frågor om gemensamma barn avseende vårdnad, boende och umgänge. Dessa samtal kan även förordnas av tingsrätten när en av föräldrarna (parterna) tvistar i domstol om vårdnad, boende och umgänge. Rätten kan även förorda medling. Syftet med medling och samarbetssamtal är att föräldrarna ska nå en överenskommelse.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Separation, Divorce, Custody, Parental conflict, Mediation, Cooperation talk, Parent coordination, Conflict resolution, Separation, Skilsmässa, Vårdnad, Föräldrakonflikt, Medling, Samarbetssamtal, Konfliktlösning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Conflict, Divorce, Child Custody, Negotiating, Mediation, Conflict management, Familjekonflikter, Skilsmässa, Barnförmyndarskap, Förhandling, Medling, Konflikthantering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protonstrålbehandling vid cancer hos barn och vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/protonstralbehandling-vid-cancer-hos-barn-och-vuxna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om positiva och negativa effekter av protonstrålning jämfört med fotonstrålning vid behandling av cancer?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Hälften av alla cancerpatienter får någon gång strålbehandling. Vid all strålbehandling vill man stråla tumören men skona intilliggande, frisk vävnad. Behandlingen går ut på att skada tumörceller så att de inte kan fortsätta att dela sig och bli fler och på så sätt bota eller lindra en cancersjukdom. Protonstrålning går att styra mer precist än traditionell fotonstrålning, vilket kan minska risken för biverkningar.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tumörer, tumörsjukdom, cancer, cancerbehandling, strålning strålbehandling, strålterapi, protonterapi, protonbehandling, C00-D48, C00-C97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protonterapi, Protoner, Tumörer, Strålbehandling, Proton Therapy, Protons, Neoplasms, Radiotherapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitering i utomhusmiljö vid demenssjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/rehabilitering-i-utomhusmiljo-vid-demenssjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka vetenskapliga studier finns om effekter av rehabiliterande insatser utomhus för personer med demenssjukdom? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Rehabilitering i utomhusmiljö (uterehabilitering) och naturbaserad rehabilitering är metoder som erbjuds runt om i landet för olika sjukdomstillstånd, till exempel vid demenssjukdom.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uterehab, Uterehabilitering, Trädgårdsterapi, Trädgårdsrehabilitering, Trädgårdsrehab, Promenadträdgård, Wander garden, Wander gardens, Frontlobsdemens, Kärldemens, Vaskulär demens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiva störningar, Alzheimers sjukdom, Demens, Trädgårdsterapi, Rehabilitering, Cognition Disorders, Alzheimer Disease, Dementia, Horticultural Therapy, Rehabilitation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självvald inläggning vid allvarlig psykisk sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sjalvvald-inlaggning-vid-allvarlig-psykisk-sjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka vetenskapliga studier finns det om självvald inläggning på psykiatrisk vårdavdelning?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Personer med allvarlig psykisk sjukdom och hög vårdkonsumtion kan själva välja att läggas in. Metoden innebär att en patient får möjlighet att identifiera sitt eget behov av sjukhusvård, och kan skriva in sig för en kortare vistelse på psykiatrisk vårdavdelning, utan att först bedömas av vårdpersonal. Metoden är ny och har implementerats i flera olika regioner i Skandinavien.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brukarstyrd inskrivning, patientstyrd inskrivning, patient-initiated brief admission, patient-controlled admission, self-referral to inpatient treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiska störningar, Psykiatrisk vård, Patientmedverkan, Mental Disorders, Mental Health Services, Patient Participation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trygg hemgång – intensiva hemtjänstinsatser vid utskrivning från slutenvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/trygg-hemgang--intensiva-hemtjanstinsatser-vid-utskrivning-fran-slutenvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om effekter av intensiva hemtjänstinsats (Trygg hemgång) vid utskrivning från slutenvård? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Trygg hemgång är en typ av så kallad intensiv hemtjänstinsats. Den erbjuds främst till äldre personer som bedöms ha behov av extra stöd i samband med utskrivning från sjukhus (slutenvård) till det egna hemmet, det vill säga ordinärt boende. Trygg hemgång innebär extra omsorgstid till den äldre under en begränsad period (1 till 2 veckor) av personal i särskilda så kallade hemtagningsteam. Trygg hemgång är en svensk företeelse som växt fram under senare år och finns uppskattningsvis i åtminstone hälften av landets kommuner.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hospital-at-home, transitional care, intensive home care, home rehabilitation, hemrehab, hemrehabilitering, hemtagningsteam, discharge team, utskrivningsteam, early discharge, tidig utskrivning, hemtjänst, home care, stöd vid utskrivning, intensiv hemtjänst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aged, Frail elderly, Geriatrics Aged: 80 and Over, Äldre, sköra äldre, Geriatrik, Äldre: 80 och över</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fotobiomodulering med lågeffektlaser (LLLT) vid behandling av sår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fotobiomodulering-med-lageffektlaser-lllt-vid-behandling-av-sar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning finns om effekten av lågeffektlaser på sårläkning?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Fotobiomodulering är en term som används för att beskriva behandlingar med laser eller andra ljusdioder. En vanligt förekommande metod inom fältet av fotobiomodulering är användandet av lågeffektlaser eller low level laser therapy (LLLT). Sårläkning var ett av de första områdena där lågeffektlaser testades, men metoden har även använts för att minska smärta, inflammation och svullnad.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fotobiomodulation, photobiomodulation, biostimulation, LLLT, lågeffektslaser, soft-laser, infraröd laser, infra-red laser, laser terapi, laser therapy, laserbehandling, laser treatment, terapeutisk laser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sårläkning, Diabetesfot, Trycksår, Ljusterapi på låg nivå, Wound healing, diabetic foot, pressure ulcer, low-level light therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Virtual reality i behandling av ångestsyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/virtual-reality-i-behandling-av-angestsyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns på behandling av ångestsyndrom i VR-miljö? SBU:s upplysningstjänst presenterar resultaten från en litteratursökning och granskning av systematiska översikter.
+I virtual reality (VR) skapas en simulerad 3D-miljö där en användare kan röra sig och interagera med genom olika tekniska hjälpmedel. Tekniken används bland annat för exponeringsterapi vid fobi och ångestsyndrom, men kan även användas för att förmedla andra typer av behandling.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VR, VRET, PTSD, social anxiety, phobia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Virtuell verklighet, VR-exponeringsterapi, ångeststörningar, fobier, posttraumatiskt stressyndrom, Virtual Reality, Virtual Reality Exposure Therapy, Anxiety Disorders, Phobic Disorders, Stress Disorders; Post-Traumatic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samarbete efter skilsmässa (SES)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/samarbete-efter-skilsmassa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och/eller vetenskapliga studier finns om det digitala verktyget Samarbete efter skilsmässa? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Samarbete efter skilsmässa är ett digitalt verktyg utvecklat i Danmark. Det är tänkt att öka samarbetet mellan de vuxna och minska psykisk ohälsa till följd av skilsmässan. Det erbjuds på vissa ställen i Sverige.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skilsmässa, Divorce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insatser för att minska ensamhet hos äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/insatser-for-att-minska-ensamhet-hos-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om interventioner för att minska ensamhet hos äldre? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Ensamhet associeras ofta med flera negativa hälsoutfall och drabbar i hög utsträckning äldre. Både social isolering och självupplevd ensamhet har bedömts vara associerad med ökad mortalitet. Detta upplysningstjänstsvar syftar till att identifiera den sammanställda forskningen som finns om effekten av interventioner för att minska ensamhet hos äldre inom både ordinärt- och särskilt boende.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensamhet, ensamma äldre, äldreomsorg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensamhet, Social isolering, Äldre, Äldre: 80 år och över, Loneliness, Social Isolation, Aged, Aged: 80 and over</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borstbiopsier vid diagnostik av cancer i munhålan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/borstbiopsier-vid-diagnostik-av-cancer-i-munhalan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om tillförlitlighet av borstbiopsier i kombination med cytologi vid bedömning av munslemhinnelesioner? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Tidig diagnostik av potentiellt elakartade slemhinneförändringar och cancer i munhålan är viktig för god prognos. Vanligtvis ställs diagnos på cancer och precancerösa förändringar i munhålan utifrån ett vävnadsprov (biopsi) taget vid en specialistmottagning. Borstbiopsi är en enklare provtagningsmetod där uppsamling av celler från slemhinneförändringens yta görs med en borste. Cellerna analyseras därefter i mikroskop.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cancer, munhåla, leukoplaki, leukoplakier, vävnadsprov, biopsi, cancerösa förändringar, precancerösa förändringar, slemhinneförändring, slemhinneförändringar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tumörer, Diagnos, Sensitivitet och specificitet, Diagnostiska tekniker och metoder, Neoplasms, Diagnosis, Sensitivity and Specificity, Diagnostic Techniques and Procedures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aggression Replacement Training (ART) för ungdomar med självskadeproblematik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/aggression-replacement-training-art-for-ungdomar-med-sjalvskadeproblematik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och/eller vetenskapliga studier finns om ART för ungdomar med självskadeproblematik?
+Aggression Replacement Training (ART) är en metod för att behandla ungdomar med aggressionsproblematik och normbrytande beteende. Ungdomar med självskadebeteende behandlas primärt med DBT, MBT och schematerapi.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självskada, självskador, institution, institutionsvård, manualbaserat preventionsprogram, manualbaserat program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beteendeterapi, Självdestruktivt beteende, Behavior Therapy, Self-Injurious Behavior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Växtbaserade preparat vid artros</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vaxtbaserade-preparat-vid-artros/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning finns om effekter av växtbaserade kosttillskott vid artros?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. Smärta och nedsatt funktion vid artros är vanligt hos äldre. För att upprätthålla funktion och minska smärta på längre sikt rekommenderas i första hand fysisk aktivitet och anpassad träning. Många personer med artrosbesvär använder även olika typer av
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artrossmärta, smärtlindring, alternativmedicin, pain management, pain relief, herbal therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osteoartros, Fytoterapi, Medicinalväxter, Osteoarthritis, Phytotherapy, Plants: Medicinal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unified protocol för behandling av barn och ungdomar med ångestsyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/unified-protocol-for-behandling-av-barn-och-ungdomar-med-angestsyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om effekter av behandling med Unified protocol av barn och ungdomar med ångestsyndrom?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Ångest är vanligt bland barn och ungdomar och förkommer ofta tillsammans med annan problematik som nedstämdhet och depression. Unified protocol är ett terapeutiskt behandlingsupplägg som är framtaget för att behandla de underliggande faktorer som är gemensamma för flera psykiska sjukdomar. Protokollet är utvecklat för att kunna användas både vid samsjuklighet och vid enskilda diagnoser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ångest, Ängslan, Oro, Transdiagnostisk, Transdiagnostic, Anxiety Neuroses, Tonåringar, Teens, Teenager, Youth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ångeststörningar, Barn, Ungdomar, Anxiety Disorders, Child, Adolescent</x:t>
+  </x:si>
+  <x:si>
     <x:t>Behandling vid komplext regionalt smärtsyndrom</x:t>
   </x:si>
   <x:si>
     <x:t>ut202211</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>SBU:s upplysningstjänst</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2021/643</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-vid-komplext-regionalt-smartsyndrom/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilken sammanställd forskning finns om effekter av behandling vid komplext regionalt smärtsyndrom? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
 Smärta och funktionsnedsättning i en hand eller fot är vanliga symtom vid komplext regionalt smärtsyndrom (CRPS). Det är ett långvarigt tillstånd av neuropatisk smärta som kan bero på nervskador efter en operation, skada eller sjukdom. Det kan också uppstå spontant utan bekräftade nervskador. De behandlingar som personer med CRPS erbjuds är ofta riktade mot smärtan eller de motoriska nedsättningarna.</x:t>
   </x:si>
   <x:si>
     <x:t>Complex regional pain syndromes, Komplext regionalt smärtsyndrom, Causalgia, Kausalgi, Reflex sympathetic dystrophy, Reflektorisk sympatisk dystrofi, Autonomic Nerve Block, Autonom nervblockad, Physical Therapy Modalities, Fysioterapi, Acupuncture therapy, Akupunkturbehandling</x:t>
   </x:si>
   <x:si>
-    <x:t>Svar från SBU:s upplysningstjänst, Critically appraised topic</x:t>
-[...17 lines deleted...]
-    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om risker med elektroniska instrument i tandvården för personer med inopererad pacemaker eller defibrillator?
+    <x:t>Psykologisk behandling och vårdkontakt på distans vid skadligt bruk och beroende av substanser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/psykologisk-behandling-och-vardkontakt-pa-distans-vid-skadligt-bruk-och-beroende-av-substanser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om psykologisk behandling via videosamtal vid skadligt bruk eller beroende av substanser? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Personer med substansberoende har i vissa fall behov av täta kontakter med vårdgivaren. I samband med covid-19-pandemin ersatte flera verksamheter fysiska besök med digitala. Eftersom digitala möten kan medföra bättre tillgänglighet har vårdkontakt på distans fortsatt att användas inom många verksamheter även efter att pandemirestriktionerna lättades.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Missbruk, alkohol, narkotika, substansbrukssyndrom, beroendesyndrom, vårdbesök via video</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Missbruksrelaterade sjukdomar, Videokonferenser, Telekonsultation, Telemedicin, Substance-Related Disorders, Videoconferencing, Remote Consultation, Telemedicine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miljöterapi – terapeutiskt samhälle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/miljoterapi--terapeutiskt-samhalle/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning eller vetenskapliga studier finns på miljöterapi (terapeutiska samhällen) vid institutionsvård, ungdomsvård eller vid behandling av skadligt bruk och beroende? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Miljöterapi, eller terapeutiskt samhälle, är en samlingsbenämning på olika behandlingsmetoder som utgår från en psykologisk teori om hur gemensamma aktiviteter i den fysiska och sociala miljön kan användas för att behandla sjukdom, träna färdigheter, ge självinsikt och utveckla nya handlingsmönster hos personer med bland annat psykisk sjukdom eller som har problem med kriminalitet, skadligt bruk och beroende. Metoden bygger på att deltagaren själv medverkar i sin egen behandling tillsammans med andra i behov av behandling på en vårdavdelning eller ett behandlingshem, som fungerar som ett terapeutiskt samhälle.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Situational Therapy, Mental Institutions, Missanpassade ungdomar, Ungdomskriminalitet, Drogberoende, Drogmissbruk, Substansrelaterade störningar, Substansmissbruk, drug use, drug abuse, substance use, substance abuse, Substance Dependence, drug addiction, substance addiction, drug dependence, Drug Rehabilitation Center, Drug treatment center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandlingshem för missbrukare, Missbruksrelaterade sjukdomar, Institutionsvård, Ungdomsbrottslighet, Psykiatriska sjukhus, Miljöterapi, Substance Abuse Treatment Centers, substance-related disorders, Residential Treatment, Juvenile Delinquency, Hospitals: Psychiatric, Milieu Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tandborstning och tandslitage efter intag av sura födoämnen eller drycker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/tandborstning-och-tandslitage-efter-intag-av-sura-fodoamnen-eller-drycker/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om tandslitage av tandborstning direkt efter att tanden exponerats för sura födoämnen eller drycker, jämfört med tandborstning vid en senare tidpunkt? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Förlust av tandens hårdvävnad (emalj eller dentin) som orsakas av syra från mat och dryck eller sura uppstötningar kallas erosivt tandslitage eller dental erosion. Tandslitage kan även uppkomma genom nötning vid tuggning eller tandgnissling, eller på grund av slitage från tandborstning.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tänder, dental attrition, abrasion, tandnedslitning, juice, sportdryck, tandborstning, slitage, erosiv, erosion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tandförslitning, Drycker, Syror, Tandborstning, Tooth Wear, Beverages, Acids, Toothbrushing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kontinuitet i primärvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kontinuitet-i-primarvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om effekterna av relationskontinuitet inom primärvård? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkarkontinuitet, Primärvårdskontinuitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primärvård, Allmänmedicin, Allmänläkare, Vårdkontinuitet, Primary Health Care, General Practice, General Practitioners, Continuity of Patient Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icke farmakologiska åtgärder vid pandemier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/icke-farmakologiska-atgarder-vid-pandemier/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endoskopisk mukosal resektion (EMR) och endoskopisk submukosal dissektion (ESD) för att avlägsna adenom i tarmslemhinnan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/endoskopisk-mukosal-resektion-emr-och-endoskopisk-submukosal-dissektion-esd-for-att-avlagsna-adenom-i-tarmslemhinnan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning finns om jämförelsen mellan endoskopisk mukosal restriktion och endoskopisk submukosal dissektion med avseende på recidiv (återfall) och biverkningar?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
-Personer som har en ökad risk för livshotande hjärtrytmrubbningar kan få ett elektroniskt implantat inopererat, såsom en pacemaker eller en automatisk defibrillator. Syftet med dessa är att säkerställa regelbunden hjärtrytm eller återstarta hjärtat vid plötsligt hjärtstopp. Elektromagnetiska störningar från annan elektronisk apparatur kan dock påverka implantatetens funktion. Inom tandvården används många olika elektroniska instrument till exempel vid borttagning av tandsten och mätning av rotkanalens längd.</x:t>
-[...26 lines deleted...]
-    <x:t>SBU</x:t>
+Adenom i tarmslemhinnan är en typ av polyper som är godartade men kan vara ett förstadium till tjock- och ändtarmscancer. Dessa godartade vävnadsförändringar kan avlägsnas endoskopiskt via ändtarmen för att förhindra utvecklingen till cancer. Två huvudmetoder, endoskopisk mukosal resektion (EMR) och endoskopisk submukosal dissektion (ESD) finns att tillgå. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>tjocktarmscancer, tumörer, cancer i ändtarm, cancer i tjocktarm, neoplasm, neoplasi, cellförändringar, koloskopi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grovtarm, Tjock- och ändtarmstumörer, Endoskopisk mukosal resection, Colon, Colorectal neoplasms, Endoscopic mucosal resection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acceptance and Commitment Therapy (ACT) vid tvångsvård av personer med skadligt substansbruk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202307</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU 2022/556 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/acceptance-and-commitment-therapy-act-vid-tvangsvard-av-personer-med-skadligt-substansbruk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om acceptance and commitment therapy (ACT) för personer som tvångsvårdas för skadligt substansbruk?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Acceptance and commitment therapy är en form av kognitiv beteendeterapi (KBT) som används bland annat för att utveckla individers förmåga att hantera stress och ångest, och kan ingå i behandling för vuxna som tvångsvårdas för skadligt bruk av alkohol eller droger.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Missbruk, missbruksvård, LVM, tredjevågens KBT, mindfulnessbaserad terapi, substance abuse, third wave CBT, mindfulness-based therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acceptance and commitment therapy, Missbruksrelaterade sjukdomar, Tvångsomhändertagande, Substance-Related Disorders, Involuntary Commitment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Återfallsprevention för placerade ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/aterfallsprevention-for-placerade-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om effekten av återfallsprevention för placerade ungdomar?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Återfallsprevention är en metod för behandling av skadligt substansbruk och andra former av beroendeproblematik. Programmet används både för vuxna och ungdomar och syftar till att förhindra återfall i framför allt skadligt substansbruk genom att lära personer att identifiera och hantera risksituationer för återfall.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omhändertagna ungdomar, mindfulnessbaserad terapi, HVB, LVU, missbruk, substance abuse, juvenile delinquent, juvenile detention, mindfulness-based therapy, MBRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Återfall, Ungdomar, Ungdomar på institutioner, Recurrence, Adolescent, Adolescent: Institutionalized</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Återfallsprevention vid tvångsvård av personer med skadligt substansbruk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/aterfallsprevention-vid-tvangsvard-av-personer-med-skadligt-substansbruk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om effekten av återfallsprevention för personer som tvångsvårdas för skadligt substansbruk?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. Återfallsprevention är en metod som framför allt används vid behandling av skadligt bruk av alkohol eller droger för olika patientgrupper. Programmet syftar till att förhindra återfall i substansberoende genom att lära personer att identifiera och hantera risksituationer för återfall.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Missbruksvård, missbruk, LVM, mindfulnessbaserad terapi, substance abuse, mindfulness-based therapy, MBRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Återfall, Missbruksrelaterade sjukdomar, Tvångsomhändertagande, Recurrence, Substance-Related Disorders, Involuntary Commitment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motiverande samtal vid tvångsvård av vuxna personer med skadligt substansbruk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/motiverande-samtal-vid-tvangsvard-av-vuxna-personer-med-skadligt-substansbruk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om effekten av motiverande samtal för personer som tvångsvårdas för skadligt substansbruk?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Motiverande samtal (MI) är en samtalsmetod som används för att stärka förutsättningarna för beteendeförändring hos en individ. För personer som tvångsvårdas för skadligt bruk av alkohol eller droger syftar motiverande samtal till att medvetandegöra individen om att förändring är möjlig och motivera till förändring av situationen genom bland annat deltagande i behandlingsprogram.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Missbruksvård, missbruk, LVM, motivation, beteendeförändring, substance abuse, behaviour change</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motiverande samtal, Missbruksrelaterade sjukdomar, Tvångsomhändertagande, Motivational Interviewing, Substance-Related Disorders, Involuntary Commitment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glasfragment i läkemedel som levereras i glasampuller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/glasfragment-i-lakemedel-som-levereras-i-glasampuller/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om 1) förekomst av glasfragment i läkemedlet efter uppdrag från en glasampull med eller utan filterkanyl samt, 2) dokumenterade kliniska patientfall där glasfragment från glasampuller orsakat komplikationer? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Flytande läkemedel som ska injiceras eller ges som infusion (dropp) förpackas ofta i förslutna glasampuller. När ampullerna öppnas genom att toppen bryts av finns det risk att små glasfragment faller ner och blandar sig med läkemedlet. Fragmenten skulle därefter kunna följa med upp i uppdragssprutan och injiceras eller följa med den infusionslösning som ges till patienten. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spruta, injektion, intramuskulär, intravenös, infusion, dropp, glaspartiklar, glasfragment, filter, filterkanyl, komplikationer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kateter, injektionsnål, intravenös, intramuskulär, infusion, ampull, glas, filtrering, glas
+Catheter, Syringes, Needles, Administration Intravenous, Injections Intramuscular, Filtration, Glass</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adolescent Community Reinforcement Approach (A-CRA) för tvångsvårdade ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/adolescent-community-reinforcement-approach-a-cra-for-tvangsvardade-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om effekten av A-CRA för tvångsvårdade ungdomar?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+A-CRA är en manualbaserad samtalsmetod för ungdomar med drogbruk och deras familjer. Metoden används framför allt inom öppenvård, till exempel efter en avslutad placering, men har även utvecklats för att kunna användas inom slutenvård.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omhändertagna ungdomar, LVU, LSU, missbruk, beteendeförändring, substance abuse, juvenile delinquent, juvenile detention, behaviour change</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykosocial intervention, Ungdomar, Tvångsvård, Psychosocial Intervention, Adolescent, Involuntary Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter på tandpulpan vid lagning med uppvärmd komposit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekter-pa-tandpulpan-vid-lagning-med-uppvarmd-komposit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om skador på pulpan efter tandlagning med uppvärmd komposit?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Komposit är ett av de vanligaste materialen som används för att laga tänder. Materialet läggs i tanden och formas för att ersätta den del av tanden som saknas. Därefter härdas tandfyllningen genom att man lyser på materialet med blått ljus från en härdljuslampa. En del tandläkare värmer upp kompositmaterialet innan det läggs i tanden.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Permanent tandlagning, Kompositmaterial, Varm temperature, Tandpulpasjukdomar, Pulpanekros, Pulpainflammation, Icke-vital tand, Tandvärk, Dentinkänslighet,  Dental Restoration:Permanent, Composite Resins, Hot Temperature, Dental Pulp Diseases, Dental Pulp Necrosis, Pulpitis, Tooth:Nonvital, Toothache, Dentin Sensitivity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidig motorisk träning för barn med cerebral pares (CP)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/tidig-motorisk-traning-for-barn-med-cerebral-pares-cp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning finns om effekter av tidig motorisk träning för barn (0–3 år) med diagnosticerad eller risk för CP?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+CP är den vanligaste motoriska funktionsnedsättning hos barn i Sverige. Barn med CP har ofta en försenad motorisk </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paralysis, motor disorder, motor skill disorders, task-oriented intervention, physiotherapy, Constraint-Induced Movement Therapy/CIMT, neurodevelopmental therapy/NDT, early intervention, usual care, waiting list, förlamning, motoriska störningar, aktivitetsbaserad träning, fysioterapi, tidig intervention, standardvård, väntelista</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cerebral pares, Motoriska störningar, Motoriska färdighetsbrister, Förlamning, Arbetsterapi, Fysioterapi, Tidig pedagogisk intervention, Cerebral palsy, Motor Disorders, Motor Skills Disorders, Paralysis, Occupational Therapy, Physical Therapy Modalities, Early Intervention: Educational</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Användning av förlängningsslang på perifera venkatetrar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/anvandning-av-forlangningsslang-pa-perifera-venkatetrar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om effekten av förlängningsslang, med eller utan trevägskran, kopplade till perifera venkatetrar? 
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+En perifer venkateter (PVK) är en tunn plastslang som ger tillgång till blodbanan. Genom en PVK kan patienten sedan få läkemedel eller vätskor intravenöst. För att förenkla hanteringen av de intravenösa injektioner och infusioner som ska ges i en PVK kan man koppla den till en förlängningsslang med en eller flera ventiler (ofta en trevägskran). Förlängningsslangar används också för att minska risken för mekanisk retning i blodkärlet och risken för att bakterier tar sig in i blodbanan.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVK, trevägskran, injektionsventil, förlängningsslangar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perifer kateterisering, veninflammation, tromboflebit, infektioner, catheterization: peripheral, phlebitis, thrombophlebitis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kost med låg halt fermenterbara kolhydrater (FODMAP) vid eller efter bäckencancerbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kost-med-lag-halt-fermenterbara-kolhydrater-fodmap-vid-eller-efter-backencancerbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om FODMAPs effekter på mag- och tarmbesvär under eller efter behandling mot cancer i bäckenregionen?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+En bieffekt av behandlingen vid cancer i bäckenområdet kan vara omfattande mag- och tarmbesvär. Besvären inkluderar diarréer, gaser och smärta. Fermenterbara kolhydrater (FODMAP) har undersökts gällande liknande besvär i andra patientgrupper, och en teori är att en kost med låg halt FODMAP kan vara till gagn även för patienter med mag- och tarmbesvär efter cancerbehandling.  
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cancer, bäckencancer, urologisk cancer, gynekologisk cancer, tarmcancer, fermenterbara kolhydrater, bäckencancerrehabilitering, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tumörer, Strålbehandling, Cellgifter, Kirurgisk Onkologi, FODMAP-diet, Neoplasms, Radiotherapy, Antineoplastic Agents, Surgical Oncology, FODMAP diet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolvstegsbehandling för placerade ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/tolvstegsbehandling-for-placerade-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om effekten av Tolvstegsprogram för placerade ungdomar?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Skadligt substansbruk är en av anledningarna till att ungdomar kan beredas vård och stöd utanför hemmet. En av de metoder som används vid behandling av substansbruk bygger på Anonyma Alkoholisters tolvstegsprogram. Professionell behandling enligt denna modell används främst för vuxna med skadligt bruk och beroende av alkohol och narkotika, men förekommer även för andra målgrupper. Oftast leds behandlingen av personer med egen erfarenhet av beroendeproblem och tolvstegsprogrammet.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omhändertagna ungdomar, LVU, LSU, tolvstegsprogram, missbruk, kriminalitet, beteendeförändring, substance abuse, juvenile delinquent, juvenile detention, behaviour change, twelve step programmes, professional twelve step treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anonyma alkoholister, Ungdomar, Tvångsvård, Ungdomar på institutioner, Alcoholics Anonymous, Adolescent, Adolescent: Institutionalized, Involuntary Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ett Självständigt Liv (ESL) för placerade ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202326</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU 2023/529 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ett-sjalvstandigt-liv-esl-for-placerade-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om effekten av metoden Ett självständigt liv (ESL) för placerade ungdomar?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Metoden Ett självständigt liv är en svensk socialpedagogisk metod för social färdighetsträning (eng. Social Skills Training) som ursprungligen utarbetats för personer med psykossjukdom, men som även anpassats för andra populationer. Målet med metoden är att individen ska stäkra sin förmåga att hantera sin sjukdom, men även att sträka praktiska och sociala färdigheter för att öka förmågan att tillfredställande hantera vardagslivet.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omhändertagna ungdomar, LVU, LSU, ESL, missbruk, kriminalitet, beteendeförändring, substance abuse, juvenile delinquent, juvenile detention, behaviour change, skills training</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aktiviteter i dagliga livet, Ungdomar, Tvångsvård, Ungdomar på institutioner, Activities of Daily Living, Adolescent, Adolescent: Institutionalized, Involuntary Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroppsbaserade interventioner vid posttraumatiskt stressyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202331</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU 2023/116 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kroppsbaserade-interventioner-vid-posttraumatiskt-stressyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning finns om effekter av kroppsbaserade interventioner vid posttraumatiskt stressyndrom (PTSD)?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Posttraumatiskt stressyndrom (PTSD) kan uppstå efter att en person har varit med om eller bevittnat en eller flera traumatiska händelser. Personer som utvecklar PTSD kan uppleva påträngande symtom med återkommande, ofrivilliga och plågsamma minnesbilder av det som de varit med om. Om PTSD inte behandlas kan det leda till annan psykisk ohälsa och sjukdom. 
+Kroppsbaserade interventioner som fysioterapi, fysisk aktivitet, yoga och avslappningsövningar där personer deltar aktivt har blivit mer populära som alternativ för behandling av PTSD.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andningsövningar, Basal kroppskännedom, kropp-och-själträning, Meditation, Mindfulness, Qi-gong, Somatiska, somatic, Tai Chi, Traumaanpassade, traumafokuserade, trauma, Rörelseterapi, Remedial Exercises, Rehabilitation Exercises, relaxation, breathing, body awareness, mental healing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posttraumatiskt stressyndrom, Motionsterapi, Motionsgrenar, Kropp-själ och avslappningstekniker, Holistisk medicin, Stress Disorders: Post-Traumatic, Exercise Movement Techniques, Exercise Therapy, Mind-Body Therapies, Holistic Health</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociala tjänstehundar i särskilda boenden för äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ut202332 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sociala-tjanstehundar-i-sarskilda-boenden-for-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om användning av sociala tjänstehundar vid vård av äldre personer inom särskilt boende? 
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Inom särskilt boende i Sverige används ibland sociala tjänstehundar vid vård av äldre personer. Sociala tjänstehundar är utbildade hundar som ofta arbetar tillsammans med sina förare för att ge människor i behov av extra stöd en ökad livskvalitet.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Särskilt boende, äldreboende, kognitiv försämring, kognitiv sjukdom, social tjänstehund, vårdhund, dement, demenssjukdom, terapihund. 
+ICD-kod: F001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stödboende, Vårdhem, Demens, Alzheimers sjukdom, Terapidjur, Djurassisterad terapi, Assisted Living Facilities, Nursing Homes, Long-Term Care, Dementia, Alzheimer, Disease Cognitive, Dysfunction Therapy, Animals, Animal Assisted Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Öppna mötesplatser för äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/1025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/oppna-motesplatser-for-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om effekten av besök på öppna mötesplatser för äldre på hälsa, livskvalitet och ensamhet?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Hälsofrämjande aktiviteter för äldre är ett prioriterat område. Antalet personer över 80 år i Sverige förväntas öka med 50 procent fram till 2031. Äldre har som grupp ökad risk att drabbas av fysisk och psykisk ohälsa kopplad till social isolering och skörhet. Öppna mötesplatser (kallas även öppna verksamheter, träffpunkter eller seniorcenter) är platser där äldre utan biståndsbeslut kan få social samvaro, utbildning och fysisk aktivitet.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mötesplats, träffpunkt, öppen mötesplats, öppen verksamhet, aktivitetscenter, seniorcafé, äldreverksamhet, community hub, community center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Äldre, Geriatrik, Seniorcenter, Gräsrotsrörelser, Aged, Geriatrics, Senior Centers, Community Networks</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnosbehandling vid smärta, ångestsyndrom eller depression</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> ut202401</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/675</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hypnosbehandling-vid-smarta-angestsyndrom-eller-depression/</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vilken sammanställd forskning finns om effekten av klinisk hypnosbehandling vid smärta, ångestsyndrom eller depression?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 Klinisk hypnosbehandling, eller medicinsk hypnosbehandling, har ett behandlande syfte med ett specifikt mål, som exempelvis att lindra smärta eller minska symtom vid ångestsyndrom eller depression. Behandlingen utförs av legitimerad hälso- och sjukvårdspersonal. 
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ångest, kronisk smärta, fobi, symtom, hypnos, hypnoterapi, hypnotiserad, trans, </x:t>
   </x:si>
   <x:si>
     <x:t>Smärta, ångest, ångeststörningar, depression, affektiva störningar, posttraumatiskt stressyndrom, hypnos, Pain, Anxiety, Anxiety disorders, Depression, Mood Disorders, Stress Disorders, Post-Traumatic, Hypnosis</x:t>
   </x:si>
   <x:si>
-    <x:t>Unified protocol för behandling av barn och ungdomar med ångestsyndrom</x:t>
-[...55 lines deleted...]
-    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om effekten av motiverande samtal för personer som tvångsvårdas för skadligt substansbruk?
+    <x:t>Written Exposure Therapy (WET) vid posttraumatiskt stressyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> ut202402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/1284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/written-exposure-therapy-wet-vid-posttraumatiskt-stressyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om written exposure therapy (WET) för behandling av personer med posttraumatiskt stressyndrom (PTSD)?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
-Motiverande samtal (MI) är en samtalsmetod som används för att stärka förutsättningarna för beteendeförändring hos en individ. För personer som tvångsvårdas för skadligt bruk av alkohol eller droger syftar motiverande samtal till att medvetandegöra individen om att förändring är möjlig och motivera till förändring av situationen genom bland annat deltagande i behandlingsprogram.
+Written exposure therapy (WET) är en manualbaserad terapiform vid posttraumatiskt stressyndrom (PTSD). Exponeringen sker huvudsakligen genom skrivuppgifter och ges vid fem tillfällen.  
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Missbruksvård, missbruk, LVM, motivation, beteendeförändring, substance abuse, behaviour change</x:t>
-[...20 lines deleted...]
-    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om effekten av Tolvstegsprogram för placerade ungdomar?
+    <x:t>Written Exposure Therapy, PTSD, exponeringsterapi, WET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posttraumatiskt stressyndrom, Psykoterapi, Stress Disorders: Post-Traumatic, Psychotherapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risker med användning av elektroniska instrument i tandvården för personer med inopererad pacemaker eller defibrillator</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202406</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU 2023/1110 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/risker-med-anvandning-av-elektroniska-instrument-i-tandvarden-for-personer-med-inopererad-pacemaker-eller-defibrillator/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om risker med elektroniska instrument i tandvården för personer med inopererad pacemaker eller defibrillator?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
-Skadligt substansbruk är en av anledningarna till att ungdomar kan beredas vård och stöd utanför hemmet. En av de metoder som används vid behandling av substansbruk bygger på Anonyma Alkoholisters tolvstegsprogram. Professionell behandling enligt denna modell används främst för vuxna med skadligt bruk och beroende av alkohol och narkotika, men förekommer även för andra målgrupper. Oftast leds behandlingen av personer med egen erfarenhet av beroendeproblem och tolvstegsprogrammet.
+Personer som har en ökad risk för livshotande hjärtrytmrubbningar kan få ett elektroniskt implantat inopererat, såsom en pacemaker eller en automatisk defibrillator. Syftet med dessa är att säkerställa regelbunden hjärtrytm eller återstarta hjärtat vid plötsligt hjärtstopp. Elektromagnetiska störningar från annan elektronisk apparatur kan dock påverka implantatetens funktion. Inom tandvården används många olika elektroniska instrument till exempel vid borttagning av tandsten och mätning av rotkanalens längd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektromagnetisk interferens, elektromagnetisk störning, EKG, elektrogram, hjärtfunktion, hjärtstopp, hjärtrytmrubbning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>exp Pacemaker: Artificial, dentistry, Dental Care/ Dental Equipment, Pacemaker, Tandvård, Tandvårdsutrustning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infektionsrisk vid användning av toaletter med automatisk tvätt- och torkfunktion för äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/infektionsrisk-vid-anvandning-av-toaletter-med-automatisk-tvatt--och-torkfunktion-for-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om risken för infektion hos äldre vid användning av toaletter med automatisk tvätt- och torkfunktion?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Toaletter med automatiskt inbyggd tork- och tvättfunktion kallas för bidétolatter, dusch- eller hygientoaletter. Den automatiska funktionen underlättar för användare som har svårt att vrida på kroppen och själva hantera toalettpapper. För äldre kan det minska behovet av assistans vid toalettbesök. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Omhändertagna ungdomar, LVU, LSU, tolvstegsprogram, missbruk, kriminalitet, beteendeförändring, substance abuse, juvenile delinquent, juvenile detention, behaviour change, twelve step programmes, professional twelve step treatment</x:t>
-[...19 lines deleted...]
-Återfallsprevention är en metod för behandling av skadligt substansbruk och andra former av beroendeproblematik. Programmet används både för vuxna och ungdomar och syftar till att förhindra återfall i framför allt skadligt substansbruk genom att lära personer att identifiera och hantera risksituationer för återfall.
+    <x:t>Äldreboende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Äldre, Ålderdomshem, Vårdhem, Badrumsutrustning, Infektion, Aged, Homes for the aged, Nursing Homes, Bathroom Equipment, Infections</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU:s upplysningstjänst; Critically appraised topic </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuralt anpassat ventilationsstöd (Neurally Adjusted Ventilatory Assist, NAVA) vid respiratorbehandling av vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/1315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/neuralt-anpassat-ventilationsstod-neurally-adjusted-ventilatory-assist-nava-vid-respiratorbehandling-av-vuxna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">NAVA, neurally adjusted ventilatory assist, anpassat andningsstöd, interaktivt respiratorstöd, interactive ventilatory support, respirator, ventilator, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Respiratoravvänjning, Respirator Weaning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelsbehandling för att förebygga epilepsi efter stroke eller traumatisk hjärnskada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/1183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/lakemedelsbehandling-for-att-forebygga-epilepsi-efter-stroke-eller-traumatisk-hjarnskada/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">G40.2 Epilepsi, postapoplektisk (efter stroke)
+G40 Epilepsi
+Posttraumatisk epilepsi
+Poststroke epilepsi
+Förebyggande läkemedelsbehandling
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Omhändertagna ungdomar, mindfulnessbaserad terapi, HVB, LVU, missbruk, substance abuse, juvenile delinquent, juvenile detention, mindfulness-based therapy, MBRP</x:t>
-[...569 lines deleted...]
-    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/melatonin-somnproblem-barn-adhd/</x:t>
+    <x:t xml:space="preserve">Epilepsi: posttraumatisk, traumatiska hjärnskador, stroke, Antikonvulsiva medel, epilepsi, primärprevention, sekundärprevention, Epilepsy: Post-Traumatic, Brain Injuries: Traumatic, Stroke, Anticonvulsants, Epilepsy, Status Epilepticus, Primary Prevention, Secondary Prevention </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling med SSRI eller SNRI hos personer med inflammatorisk tarmsjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202411</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU 2024/123 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-med-ssri-eller-snri-hos-personer-med-inflammatorisk-tarmsjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBD, Crohns sjukdom, crohns, ulcerös kolit, SSRI, SNRI, blödningsrisk</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Inflammatoriska tarmsjukdomar, Antidepressiva medel, Serotoninupptagshämmare, Serotonin- och noradrenalinåterupptagshämmare, Inflammatory Bowel Diseases, Antidepressive Agents, Selective Serotonin Reuptake Inhibitors, Serotonin and Noradrenaline Reuptake Inhibitors   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPI-ID för att bedöma psykiatriska symtom hos personer med intellektuell funktionsnedsättning eller autism</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/npi-id-for-att-bedoma-psykiatriska-symtom-hos-personer-med-intellektuell-funktionsnedsattning-eller-autism/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPI-ID, NPI, Neuropsychiatric Inventory, autism, ASD, förståndshandikapp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intellektuell funktionsnedsättning, Personer med psykisk funktionsnedsättning, Utvecklingsstörningar, Autismspektrumstörning, Psykometri, Intellectual Disability, Mentally Disabled Persons, Developmental Disabilities, Autism Spectrum Disorder, Psychometrics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologisk behandling av barn med problematiskt sexuellt beteende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/psykologisk-behandling-av-barn-med-problematiskt-sexuellt-beteende/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HSB, PSB, RSB, skadligt sexuellt beteende, harmful sexual behaviour, kbt, cbt, kognitiv beteendeterapi, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn, Psykoterapi, Child, Psychotherapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling med hyaluronsyra vid torra ögon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-med-hyaluronsyra-vid-torra-ogon/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torra ögon, H04., hyaluron, ögondroppar, tårersättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torra ögon-syndrom, Hyaluronsyra, Keratoconjunctivitis Sicca, Dry Eye Syndromes, Hyaluronic Acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motiverande samtal för personer med autism eller personer med intellektuell funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ut202419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/motiverande-samtal-for-personer-med-autism-eller-personer-med-intellektuell-funktionsnedsattning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MI, motivation, beteendeförändring, psykisk utvecklingsstörning, F70, F71, F48.0, F48.5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motiverande samtal, Intellektuell funktionsnedsättning, Hjärnskador, Autismspektrumstörning, Motivational Interviewing, Intellectual Disability, Brain Injuries, Autism Spectrum Disorder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gruppbehandling med Unified protocol eller annan transdiagnostisk KBT för behandling av vuxna med depression eller ångest</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Litteratursammanställning från SBU:s upplysningstjänst.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/gruppbehandling-med-unified-protocol-eller-annan-transdiagnostisk-kbt-for-behandling-av-vuxna-med-depression-eller-angest/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Depressionssymtom, Nedstämdhet, Depressive Symptoms, Oro, Angst, Anxiousness, Kognitiv terapi, Cognitive Psychotherapy, Cognitive Behavioral Therapies, Cognitive Therapy, Cognition Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Depression, Ångest, Kognitiv beteendeterapi, Anxiety, Cognitive Behavioral Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kompressionsstrumpor som trombosprofylax efter buk- och bäckenoperation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sammanställning av systematiska översikter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kompressionsstrumpor-som-trombosprofylax-efter-buk--och-backenoperation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stödstrumpor, stödstrumpa, heparin, trombosprofylax, mekanisk trombosprofylax, postoperativt omhändertagande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emboli och trombos, Kompressionsstrumpor, Tryckförband, Embolism and Thrombosis, Stockings: Compression, Compression Bandages</x:t>
   </x:si>
   <x:si>
     <x:t>Insatser inom socialtjänsten för personer med kriminell livsstil</x:t>
   </x:si>
   <x:si>
     <x:t>Sammanställning av systematiska översikter från SBU:s upplysningstjänst</x:t>
   </x:si>
   <x:si>
     <x:t>ut202504</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2024/856</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/insatser-inom-socialtjansten-for-personer-med-kriminell-livsstil/</x:t>
   </x:si>
   <x:si>
     <x:t>Brottsligt beteende, Brottsliga handlingar, Brottslingar, Gärningsmän, Återfall
 i brott, Återfallsförbrytelse, kriminella värderingar, Kriminalitet som livsstil,
 återfallsförebyggande, återanpassning, återgripande, Moral Recognation Therapy,
 Unlawful Behavior, Illicit Behavior, Unlawful Behaviour, Illicit Behaviour, Criminal
 Conduct, Illegal Behavior, Illegal Behaviour Offenders, Offender, criminal mindset,
 behavioral change, behavior modification, behavioural change, behaviour modification, rearrest,
 reconviction, repeat offender</x:t>
   </x:si>
   <x:si>
     <x:t>Kriminellt beteende, Kriminella personer, Kriminalpsykologi, Recidivism,
 Criminal Behavior, Criminals, Criminal Psychology</x:t>
   </x:si>
   <x:si>
-    <x:t>Kompressionsstrumpor som trombosprofylax efter buk- och bäckenoperation</x:t>
-[...35 lines deleted...]
-    <x:t>Barn, Psykoterapi, Child, Psychotherapy</x:t>
+    <x:t>Kortvarig syrgasbehandling i hemmet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kortvarig-syrgasbehandling-i-hemmet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrgas, Hemsyrgas, Dyspné, Hypoxi, Andfåddhet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrgasbehandling, Kroniskt obstruktiv lungsjukdom, Hjärtsvikt, Lungemboli, Lunginflammation, Oxygen Inhalation Therapy, Pulmonary Disease: Chronic Obstructive, Heart Failure, Pneumonia, Pulmonary Embolism</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologiska eller sociala interventioner för personer med psykossjukdom och ptsd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/psykologiska-eller-sociala-interventioner-for-personer-med-psykossjukdom-och-ptsd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>post-traumatisk stress, psykos, schizoaffektiv sjukdom, psykologisk intervention, traumabehandling, post traumatic stress, psychosis, schizoaffective disorder, psychosocial intervention, trauma treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posttraumatiskt stressyndrom, Psykotiska störningar, Schizofreni, Psykosociala interventioner; Stress Disorders: Post-Traumatic, Psychotic Disorders, Schizophrenia, Psychosocial Interventions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Folsyra, andra B-vitaminer eller magnesium vid autism</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/folsyra-andra-b-vitaminer-eller-magnesium-vid-autism/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>asperger, aspergers, vitamin b12, vitamin b9, folic acid,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autismspektrumstörning, B-vitamin komplex, Magnesium, Autism Spectrum Disorder, Vitamin B Complex, Magnesium</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Magnesium som tilläggsbehandling vid skadligt bruk eller beroende av opioider eller bensodiazepiner </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/magnesium-som-tillaggsbehandling-vid-skadligt-bruk-eller-beroende-av-opioider-eller-bensodiazepiner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drogberoende, Drogmissbruk, Läkemedelsberoende, Läkemedelsmissbruk, Substansrelaterade störningar, Substansmissbruk, opioidberoende, opioidmissbruk, Bensodiazepinberoende, Bensodiazepinmissbruk, Opioidagonister, Drug Habituation, Drug Use Disorders, Substance Abuse, Substance Dependence, Substance Addiction, Substance Use Disorders, Drug Dependence, Drug Addiction, Prescription Drug Abuse, Drug Abuse, Opioid Habituation, Opioid Abuse, Opioid Dependence, Opioid Addiction, Benzodiazepine Habituation, Benzodiazepine Abuse, Benzodiazepine Dependence, Benzodiazepine Addiction, Opioid Agonists</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Missbruksrelaterade sjukdomar, Smärtstillande medel: opioider, Opiatalkaloider, Bensodiazepiner, Narkotika, magnesium, Magnesiumföreningar, Substance-Related Disorders, Analgesics: Opioid, Opiate Alkaloids, Benzodiazepines, Narcotics, Magnesium Compounds</x:t>
   </x:si>
   <x:si>
     <x:t>Alignerbehandling utförd av allmäntandläkare eller specialisttandläkare i ortodonti</x:t>
   </x:si>
   <x:si>
     <x:t>ut202510</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SBU 2025/414 </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/alignerbehandling-utford-av-allmantandlakare-eller-specialisttandlakare-i-ortodonti/</x:t>
   </x:si>
   <x:si>
-    <x:t>Växtbaserade preparat vid artros</x:t>
-[...12 lines deleted...]
-SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. Smärta och nedsatt funktion vid artros är vanligt hos äldre. För att upprätthålla funktion och minska smärta på längre sikt rekommenderas i första hand fysisk aktivitet och anpassad träning. Många personer med artrosbesvär använder även olika typer av
+    <x:t>Kost som behandlingsmetod för vuxna med autism eller adhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kost-som-behandlingsmetod-for-vuxna-med-autism-eller-adhd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autism, ADHD, kostbehandling, tillskott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utvecklingsneurologiska störningar, Livsmedel, Kost, Måltider, Näringsvetenskap, Näringsterapi, Neurodevelopmental Disorders, Food, Diet, Meals, Nutritional Sciences, Nutritional Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icke-farmakologiska insatser med syfte att främja sömn och behandla sömnstörning hos barn och unga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/icke-farmakologiska-insatser-med-syfte-att-framja-somn-och-behandla-somnstorning-hos-barn-och-unga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sömn- och vakenhetsstörningar, Sleep Wake Disorders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insatser inom socialtjänst i väntan på behandling vid barn- och ungdomspsykiatri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/insatser-inom-socialtjanst-i-vantan-pa-behandling-vid-barn--och-ungdomspsykiatri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatrisk vård, Väntelistor, Mental Health Services, Waiting Lists</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kreatintillskott för att förbättra kognitiva funktioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kreatintillskott-for-att-forbattra-kognitiva-funktioner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kreatin, kosttillskott, kognition, minne, creatine, dietary supplements, cognition, memory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av social förskrivning på ensamhet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekter-av-social-forskrivning-pa-ensamhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Social förskrivning, ofrivillig ensamhet, social isolering, socialt deltagande, socialt stöd, social prescribing, loneliness, social isolation, social participation, social support</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGLT2-hämmare och risken för njurskada vid röntgenundersökning med jodbaserat kontrastmedel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/1058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sglt2-hammare-och-risken-for-njurskada-vid-rontgenundersokning-med-jodbaserat-kontrastmedel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akut njurskada, kontrastmedel, Acute Kidney Injury, Contrast Media, Sodium-Glucose Transporter 2 Inhibitors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arginininnehållande näringsdryck för trycksårsprofylax och behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/arginininnehallande-naringsdryck-trycksarsprofylax-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SD-BERA vid diagnostik av autismspektrumtillstånd eller ADHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sd-bera-autismspektrumtillstand-adhd-diagnostik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ståträning vid nedsättning av rörelseförmågan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/statraning-nedsattning-rorelseformaga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transkutan elektrisk nervstimulering (TENS) vid sårläkning hos äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/transkutan-elektrisk-nervstimulering-sarlakning-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oxytocin vid förlossning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/oxytocin-forlossning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prontosan vid svårläkta sår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/prontosan-sar-svarlakta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finns risk för missbruk vid samtidig behandling med ADHD läkemedel och smärtstillande opioider?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/adhd-smartstillande-opioider-risk-missbruk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Rengöring av innerkanyl för trakeotomi </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/innerkanyl-trakeotomi-rengoring/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av stressrelaterade sjukdomar, med fokus på maladaptiv stressreaktion och utmattningssyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-stressrelaterade-sjukdomar-fokus-maladaptiv-stressjukdom-utmattningssyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av självskadebeteende inom psykiatrisk heldygnsvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sjalvskadebeteende-behandling-psykiatrisk-heldygnsvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leder recertifiering av läkare till bättre vård för patienten?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/recertifiering-lakare-battre-vard-patient/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bästa strategi för trombosprofylax för buk- och bäckenopererade vuxna patienter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/buk-backenkirurgi-heparin-och-mekaniska/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manuellt lymfdränage som tilläggsbehandling vid lymfödem efter bröstcancerbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/lymfodem-manuellt-lymfdranage-armodem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lymfödem, manuellt lymfdränage, armödem</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Effekten av vibrationsplatta för patienter med neurologisk sjukdom </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vibrationsplatta-effekt-patienter-neurologisk-sjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitering, rehabilitering, sjukgymnastik, fysioterapi, funktionshinder, muskelfunktion, muskelstyrka, muskeltonus, spasticitet, muskelkontroll, mobilitet, funktionell mobilitet, fysisk funktion, neuromotorisk funktion, sensorimotorisk funktion, balans, postural kontroll, stabilitet, proprioception, gångfunktion, gångkapacitet, gånghastighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av aggressivitet och agitation vid psykos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-av-aggressivitet-och-agitation-vid-psykos/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akut psykos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formulär för att utvärdera ångest och impulskontroll hos personer som använder dopning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/dopning-angest-impulskontroll-formular-utvardering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>anabola steroider, anabola preparat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologiska behandlingar av sömnbesvär hos barn och unga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/somnbesvar-barn-ungdomar-psykologisk-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Diagnostik av WAD, pisksnärtsrelaterade skador (whiplash-associated disorders), med hjälp av videofluoroskopi </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/whiplash-pisksnartrelaterade-skador-diagnostik-videofluoroskopi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har skoinlägg till barn och unga som har ont i fötterna?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-skoinlagg-barn-unga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transfusion av trombocyter (blodplättar) via infusionspump/sprutpump</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/transfusion-trombocyter-blodplattar-infusionspump-sprutpump/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Effekten av rehabilitering mer än fem dagar per vecka </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-helgtjanstgoring-rehabiliteringspersonal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feldenkrais för behandling och prevention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/feldenkrais-behandling-prevention/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiberendoskopisk undersökning för patienter med sväljningssvårigheter (dysfagi)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fiberendoskopi-fus-svaljningssvarigheter-dysfagi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ger pulserad radiofrekvensbehandling av fasettledsnerver smärtlindrande effekt hos patienter med långvarig halsryggsmärta?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/pulserad-radiofrekvensbehandling-fasettledsnerver-smartstillande-effekt-langvarig-halsryggsmarta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Effekt av hypertermibehandling (värmebehandling) vid cancer </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hypertermibehandling-varmebehandling-cancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volym och resultat i sjukvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/volym-resultat-sjukvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ackreditering av sjukhus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ackreditering-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Referenslista – low FODMAP-diet vid Irritable Bowel Syndrome, IBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/referenslista-fodmap-low-ibs-irritable-bowel-syndrome/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radiofrekvensbehandling av fasettledsnerver för att lindra långvarig smärta i hals- eller ländrygg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/radiofrekvensbehandling-rf-fasettledsnerver-lindring-smarta-halsrygg-landrygg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Effekt av gott bemötande inom socialtjänst </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekter-gott-bemotande-socialtjanst/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Anpassat andningsstöd, Neurally Adjusted Ventilatory Assist (NAVA), vid respiratorbehandling </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/andningsstod-respiratorbehandling-anpassat-nava-neurally-adjusted-ventilatory-assist/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitering vid stroke efter minst tre år</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/strokerehabilitering-efter-tre-ar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konduktiv pedagogik för barn med cerebral pares</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/konduktiv-pedagogik-cerebralpares-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av abonnemangstandvård (frisktandvård) på patientens tandhälsa och ekonomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/frisktandvard-effekter-abonnemangstandvard-tandhalsa-ekonomi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fokuserad Acceptance and Commitment Therapy (FACT) vid depression eller ångest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fact-fokuserad-acceptance-commitment-therapy-depression-eller-angest/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Val av kolonner för immunadsorption</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kolonner-vid-immunadsorption/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekten av antibiotikabehandling vid aspirationspneumoni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/antibiotika-aspirationspneumoni/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grundläggande fotvård vid ledgångsreumatism, psoriasis eller iktyos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fotvard-reumatism-psoriasis-iktyos/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antal läkarundersökningar på BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/lakarundersokning-nyfodd-bb/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rökning kan påverka nedbrytningen (metaboliseringen) av läkemedel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/rokning-nedbrytning-metabolisering-lakemedel-effekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minskar möjligheten för en framgångsrik IVF-behandling med antal behandlingsförsök?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ivf-antal-forsok/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infektionsrisk och tidpunkt för uppdukning av instrument på operationssal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/infektionsrisk-och-tidpunkt-for-uppdukning-av-instrument-pa-operationssal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Språkscreening för att detektera barn med hörselnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sprakscreening-horselnedsattning-horselscreening/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/stressrelaterade-sjukdomar-behandling-maladaptiv-stressreaktion-utmattningssyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av män som utövar våld i nära relationer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vald-i-nara-relationer-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minskar möjligheten för en framgångsrik IVF-behandling med stigande ålder eller ökande BMI?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ivf-bmi-alder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lindras kolik av akupunktur? </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/lindras-kolik-av-akupunktur-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Översyn av avgiftsstrukturen för hälso- och sjukvård, läkemedel, äldre- och handikappomsorg – en systematisk litteraturöversikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/oversyn-av-avgiftsstrukturen-for-halso--och-sjukvard-lakemedel-aldre--och-handikappomsorg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P-pillersubvention och abortfrekvens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/medfor-subvention-av-p-piller-till-unga-kvinnor-lagre-abortfrekvens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Injektion av koncentrerade blodplättar vid tennisarmbåge och andra sensjukdomar </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/injektion-av-koncentrerade-blodplattar-vid-tennisarmbage-och-andra-sensjukdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hur mäter man bäst livskvalitet och/eller tillfredsställelse hos multisjuka äldre?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hur-mater-man-bast-livskvalitet-ocheller-tillfredsstalelse-hos-multisjuka-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Påverkar antalet preoperativa helkroppstvättar med klorhexidin, fyra procent, frekvensen av postoperativa sårinfektioner efter akut kirurgi?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/paverkar_antalet_preoperativa_helkroppstvattar_med_klorhexidin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Är cirkulatoriska parametrar erhållna från pulskonturanalysapparatur diagnostiskt tillförlitliga?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ar-cirkulatoriska-parametrar-erhallna-fran-pulskonturanalysapparatur-diagnostiskt-tillforlitliga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har behandling med botulinumtoxin på personer med extrem hand- och armsvett?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-behandling-med-botulinumtoxin-pa-personer-med-extrem-hand--och-armsvett/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt på ödem och komplikationer har manuellt lymfdränage jämfört med kompressionsbehandling vid behandling av kvinnor med bröstcancer?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-pa-odem-och-komplikationer-i-form-av-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Har basal kroppskännedom effekt mot psykosomatiska besvär?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/finns-det-nagon-vetenskaplig-litteratur-for-att-basal-kroppskannedom-har-effekt-mot-psykosomatiska-besvar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fungerar förstärkning eller byte av förband bäst vid genomblödning av postoperativa sår?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fungerar-forstarkning-eller-byte-av-forband-bast-vid-genomblodning-av-postoperativa-sar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka risker medför tidig smärtlindring utan föregående läkarbedömning hos patienter med buksmärta på en akutmottagning?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilka-risker-medfor-tidig-smartlindring-utan-foregaende-lakarbedomning-hos-patienter-med-buksmarta-pa-en-akutmottagning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vad är effekten på sjuklighet och/eller dödlighet av populationsscreening för kolorektalcancer med sigmoideoskopi jämfört med ingen screening?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vad-ar-effekten-pa-sjuklighet-ocheller-dodlighet-av-populationsscreening-for-kolorektalcancer-med-sigmoideoskopi-jamfort-med-ingen-screening/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Är det vanligt med allergiska reaktioner av typen handeksem, vid användning av nitrilhandskar?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ar-det-vanligt-med-allergiska-reaktioner-av-typen-handeksem-vid-anvandning-av-nitrilhandskar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har stötvågsterapi jämfört med placebobehandling mot kalkaxel avseende smärta, rörelse- och aktivitetsförmåga samt styrka?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-stotvagsterapi-jamfort-med-placebobehandling-mot-kalkaxel-avseende-smarta-rorelse--och-aktivitetsformaga-samt-styrka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har stötvågsterapi mot tennisarmbåge respektive achilles tendinopati avseende smärta, rörelse- och aktivitetsförmåga samt styrka?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-stotvagsterapi-mot-tennisarmbage-respektive-achilles-tendinopati-avseende-smarta-rorelse--och-aktivitetsformaga-samt-styrka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har laserbehandling på muskuloskeletala besvär?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-laserbehandling-pa-muskuloskeletala-besvar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka nutritionsåtgärder behövs för att minimera risken för vitamin- eller mineralbrister hos foster till mödrar som genomgått gastric bypass kirurgi?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilka-nutritionsatgarder-behovs-for-att-minimera-risken-for-vitamin--eller-mineralbrister-hos-foster-till-modrar-som-genomgatt-gastric-bypass-kirurgi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Används fysisk aktivitet som behandling av Polymyalgia reumatica (PMR)? Kan fysisk aktivitet minska behovet av steroider?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/anvands-fysisk-aktivitet-som-behandling-av-polymyalgia-reumatica-pmr-kan-fysisk-aktivitet-minska-behovet-av-steroider/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Är vakuumassisterad sårbehandling bättre än standardbehandling vid svårläkta sår?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vakuumassisterad-sarbehandling-vid-svarlakta-sar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av spädbarnsmassage (babymassage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/paverkar-spadbarnsmassage-friska-fullgangna-barns-valmaende-somn-stress-magont-eller-anknytningen-till-foraldrarna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har krikoidtryck på patienter som genomgår snabbsekvensinduktion?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-krikoidtryck-pa-patienter-som-genomgar-snabbsekvensinduktion/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken är effekten av lekmannaledd patientutbildning med fokus på copingstrategier?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ger-lekmannaledd-patientutbildning-med-fokus-pa-copingstrategier-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken effekt har transplantation av broskceller för att behandla broskskador i knäleden?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-effekt-har-transplantation-av-broskceller-for-att-behandla-broskskador-i-knaleden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Har akupunktur någon effekt mot sömnsvårigheter hos vuxna med måttlig till djup depression?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/har-akupunktur-nagon-effekt-mot-somnsvarigheter-hos-vuxna-med-mattlig-till-djup-depression/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vad är optimal temperatur i en operationssal för att förhindra postoperativa infektioner?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vad-ar-optimal-temperatur-i-en-operationssal-for-att-forhindra-postoperativa-infektioner-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leder användning av korsett/ortos till minskade smärtor och/eller förbättrad funktionsförmåga hos patienter med kotkompression till följd av osteoporos?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/leder-anvandning-av-korsettortos-till-minskade-smartor-ocheller-forbattrad-funktionsformaga-hos-patienter-med-kotkompression-till-foljd-av-osteoporos/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Är akupunktur effektivt för att minska frekvensen av urinläckage, trängningar och kraftiga trängningar hos kvinnor med urininkontinens?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ar-akupunktur-effektivt-for-att-minska-frekvensen-av-urinlackage-trangningar-och-kraftiga-trangningar-hos-kvinnor-med-urininkontinens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finns det fördelar med att behandla hypotyreos med tabletter baserade på sköldkörtelextrakt jämfört med syntetiska levotyroxin preparat?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/finns-det-fordelar-med-att-behandla-hypotyreos-med-tabletter-baserade-pa-skoldkortelextrakt-jamfort-med-syntetiska-levotyroxin-preparat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kan melatonin användas för att behandla insomni/sömnproblem hos barn med Attention-Deficit/Hyperactivity Disorder (ADHD)?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kan-melatonin-anvandas-for-att-behandla-insomnisomnproblem-hos-barn-med-attention-deficithyperactivity-disorder-adhd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Är EMDR (Eye Movement Desensitization and Reprocessing) en vetenskapligt accepterad behandling vid posttraumatiskt stressyndrom?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ar-emdr-eye-movement-desensitization-and-reprocessing-en-vetenskapligt-accepterad-behandling-vid-posttraumatiskt-stressyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka effekter har en farmakologisk sänkning av blodtrycket under den akuta fasen av en hjärnblödning (Intracerebralt hematom, ICH) på död och funktionsnedsättning?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilka-effekter-har-en-farmakologisk-sankning-av-blodtrycket-under-den-akuta-fasen-av-en-hjarnblodning-intracerebralt-hematom-ich-pa-dod-och-funktionsnedsattning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medför kognitiv beteendeterapi (KBT), alternativt trädgårdsterapi, alternativt bildterapi snabbare återgång till arbete efter kroniskt trötthetssyndrom?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/medfor-kognitiv-beteendeterapi-kbt-alternativt-tradgardsterapi-alternativt-bildterapi-snabbare-atergang-till-arbete-efter-kroniskt-trotthetssyndrom-/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minskar underhållsbehandling med ECT (elektrokonvulsiv behandling) risken för återfall hos patienter med djup depression som svarat positivt på ECT-behandling?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/minskar-underhallsbehandling-med-ect-elektrokonvulsiv-behandling-risken-for-aterfall-hos-patienter-med-djup-depression-som-svarat-positivt-pa-ect-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finns det studier där man jämför effekter av fasta vårdplaneringsteam på sjukhus med andra former av vårdplanering?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/upplysning_svar1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention av våld bland barn, unga och unga vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/prevention-av-vald-bland-barn-unga-och-unga-vuxna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Våld i hemmet, Misshandlade kvinnor, Kvinnomisshandel, Partnermisshandel, Hustrumisshandel, Misshandel i äktenskap, Socialt arbete, Socialtjänst, Skolor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekt av perkutan tibial nervstimulering (PTNS) vid överaktiv blåsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-av-perkutan-tibial-nervstimulering-ptns-vid-overaktiv-blasa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perkutan tibial nervstimulering (PTNS), även benämnd tibialisstimulering, används för att behandla överaktiv urinblåsa. Överaktiv blåsa (OAB) är ett vanligt problem och innebär att man ofta känner att man behöver kissa. 
+Fråga: ”Vilken effekt har perkutan tibial nervstimulering vid behandling av överaktiv blåsa och kronisk smärta i bäckenet?”
+Upplysningstjänsten har identifierat två systematiska översikter och tre randomiserade kontrollerade studier som handlar om vilken effekt PTNS har vid överaktiv blåsa och kronisk smärta i bäckenet. Studierna har jämfört PTNS-behandling med kontrollbehandling hos patienter med OAB, patienter med och utan neurogen OAB (förorsakat av neurologiska sjukdomar eller skador) och patienter med kronisk bäckensmärta. Studierna har bara inkluderat patienter där det inte finns hinder i urinvägarna, som till exempel njursten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Percutaneous tibial nerve stimulation, PTNS, Chronic pelvic pain, Perkutan tibial nervstimulering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urinary Bladder, Urinblåsa, Överaktiv blåsa, Urinary Bladder, Overactive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subkutana infusioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/subkutana-infusioner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>När patienter har svårt att dricka eller svälja mediciner kan man, förutom intravenösa infusioner, även ge infusioner subkutant (i underhuden).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palliative Care, Palliativ vård, Infusions, Subcutaneous, Dropp, subkutana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mätning av hudens elektriska ledningsförmåga (EDR-test) för bedömning av självmordsrisk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/matning-av-hudens-elektriska-ledningsformaga-edr-test-for-bedomning-av-sjalvmordsrisk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fem observationsstudier ingår i svaret. Generellt drar författarna positiva slutsatser om EDR-testets möjlighet att bedöma självmordsbenägenheten. Det finns dock risk för intressekonflikt eftersom en av forskarna som är inblandad i de flesta inkluderade studier dessutom är upphovsman och delägare i ett företag som utvecklar och avser att marknadsföra ett instrument som syftar till att bedöma självmordsbenägenheten hos individer genom att mäta deras EDR. Studierna inkluderar, med undantag av studien publicerad 2013, endast ett fåtal patienter, de flesta svårt deprimerade eller självmordsbenägna. Flera av studierna saknar kontrollgrupp. Sammantaget begränsar det möjligheterna att dra slutsatser av resultaten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Skin conductance, Psychogalvanic reflex, Psychogalvanic response, psychogalvanic skin reflex, Psychogalvanic skin resistance, Psychogalvanic skin response, Psychogalvanic skin response audiometry, Suicidrisk
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Artrossmärta, smärtlindring, alternativmedicin, pain management, pain relief, herbal therapy</x:t>
-[...266 lines deleted...]
-    <x:t>Behandling med en kombination av syntetiska sköldkörtelhormoner (T4 + T3) alternativt sköldkörtelextrakt vid hypotyreos</x:t>
+    <x:t>Suicide, Galvanic skin response, Electrodermal response, Självmord, elektrodermal reaktivitet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universella program i skolan för att främja psykisk hälsa bland unga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/universella-program-i-skolan-for-att-framja-psykisk-halsa-bland-unga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skolans breda och långvariga kontakter med barn och unga är en bra arena för program om psykisk hälsa. Nedan sammanfattas kunskaper om universella insatser i skolan kan främja välmående (promotion) eller minska förekomst av psykiska besvär (prevention). Upplysningstjänsten har avgränsat svaret till insatser som ska hindra uppkomsten av samt symtomminskning avseende inåtvända problem som ångest/ängslan, oro och depression.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotion, Prevention, Psykisk hälsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>School Health Services, health promotion, Hälsokampanjer, Skolhälsovård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rh-bestämning av foster under pågående graviditet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/rh-bestamning-av-foster-under-pagaende-graviditet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rhesus (Rh)-systemets mest betydelsefulla faktor kallas Rh-faktorn. Baserat på om den finns eller saknas på de röda blodkropparna klassas personer som Rh-positiva eller Rh-negativa. Om en Rh-negativ kvinna är gravid med ett Rh-positivt foster kan kvinnans immunsystem börjar bilda antikroppar mot Rh-faktorn, så kallad immunisering. Dessa antikroppar kan ge en upphov till en skadlig effekt på fostret. Ny teknik gör det möjligt att testa Rh-status på fostret från ett blodprov taget på den gravida kvinnan.
+När i graviditeten är den diagnostiska träffsäkerheten för bestämning av Rh-status hos fostret, genom prov på moderns blod, störst?
+Finns det hälsoekonomiska studier som utvärderar provtagningar av gravida Rh-negativa kvinnor redan före graviditesvecka 10?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fosterdiagnostik, Graviditetstrimestrar, Rh-Hr-blodgruppssystem, Fosterblod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prenatal Diagnosis; Fosterdiagnostik; Maternal Serum Screening Tests; Pregnancy Trimesters; Graviditetstrimestrar; Rh-Hr Blood-Group System; Rh-Hr-blodgruppssystem; Fetal Blood; Fosterblod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egna blodglukosmätningar vid typ 2-diabetes utan insulinbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/egna-blodglukosmatningar-vid-typ-2-diabetes-utan-insulinbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En uppdaterad sökning av SBUs rapport ” Egna mätningar av blodglukos vid diabetes utan insulinbehandling” 2009 har utförts. Denna sökning resulterade i 2 systematiska översikter, 5 RCT:er, en observationsstudie och 2 hälsoekonomiska studier. Dessa studier beskrivs i löpande text och i tabeller i detta upplysningssvar.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diabetes mellitus, Icke-insulinbehandlad diabetes, SMBG, Blodglukosmätning, Glukosmätning, Typ 2-diabetes utan insulinbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diabetes mellitus, self monitoring blood glucose, glucose self monitoring blood, blood glucose self monitoring, Diabetes mellitus, Blodsockermätning, egenkontroll</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECMO som tillägg till hjärt-lungräddning – ECPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ecmo-som-tillagg-till-hjart-lungraddning--ecpr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECMO (extracorporeal membrane oxygenation) är en metod som ger möjlighet att syresätta blodet utanför kroppen under en begränsad period. ECPR (ECMO + CardioPulmonary Resuscitation) innebär att ECMO används som tillägg till vanlig hjärt-lungräddning. Metoden har förts fram som ett livsuppehållande behandlingsalternativ vid akuta tillstånd som hjärtstopp. Vilken effekt har tillägg av ECMO till konventionell hjärt-lungräddning?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLR, CPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heart Arrest, Hjärtstopp, Out-of-Hospital Cardiac Arrest, Hjärtstopp utanför sjukhus, Extracorporeal Membrane Oxygenation, Extrakorporeal membransyresättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Desinfektion inför subkutana injektioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/desinfektion-infor-subkutana-injektioner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningssvaret utgår från frågeställningen: Vilka studier finns som undersöker behovet av desinfektion inför subkutana injektioner. Upplysningstjänsten har genom litteratursökningar i databaser identifierat fyra studier som undersöker om desinfektion inför subkutana injektioner förebygger uppkomsten av infektioner relaterade till injektionen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huddesinfektion, Vårdrelaterade infektioner, Subkutana injektioner, Hudpunktion, Desinfektion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>”Injections, Subcutaneous", injections, injection techniques, injection administration, Disinfection, Hygiene, Chlorhexidine, Infection Control, Asepsis, antisepsis, “injektioner, subkutana", injektioner, desinfektion, hygien, infektionskontroll, klorhexidin, aseptik, antiseptik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egenmätningar vid olika sjukdomstillstånd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/egenmatningar-vid-olika-sjukdomstillstand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningssvaret utgår från frågeställningen: Finns det färska systematiska översikter avseende effekterna av egenmätningar vid något sjukdomstillstånd utöver diabetes? Egenmätning innebär att patienten själv övervakar och ibland också behandlar sin sjukdom genom mätning med tekniskt hjälpmedel i hemmet. Viktiga frågor är om detta tillvägagångsätt är effektivt, kostnadseffektivt samt om det ger patientnytta. Upplysningstjänsten har genom litteratursökningar i databaser identifierat åtta systematiska översikter och ett kunskapsunderlag som utvärderar effekten av olika typer av egenmätningar.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egenmätning, Egenvård, Självtestning, Självmonitering, Blodtryck, Koagulationsstatus, Syremättnad, Livmoderaktivitet, Hemodialys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egenvård, Self care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mulligan-metoden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/mulligan-metoden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Finns det evidens för den så kallade Mulligan-metoden? För störningar och nedsatt funktion i rörelseapparaten finns många olika manuella behandlingsmetoder, en av dessa är Mulligan-metoden. Vid denna metod använder terapeuten ledmobilisering med syfte att åstadkomma smärtlindring och normalisering av funktion och rörlighet i ett problemområde.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mulligan-metoden, Muskuloskeletala manipulationer, Manuell behandling, Mobilisering med rörelse, MWM, SNAG, Nackorsakad huvudvärk, Rotatorkuffsyndrom, Frusen skuldra, Tennisarmbåge, Handledsfraktur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Musculoskeletal Manipulations, Muskuloskeletala manipulationer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling med basal kroppskännedom eller autogen träning för stressrelaterade sjukdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-med-basal-kroppskannedom-eller-autogen-traning-for-stressrelaterade-sjukdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beskriver de studier finns som undersöker behandling med autogen träning eller basal kroppskännedom för stressrelaterade sjukdomar?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basic body awareness, Basal kroppskännedom, Fysioterapi, Sjukgymnastik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burnout Professional, Stress Psychological, Mental Fatigue, Autogenic Training, Utbrändhet, Psykologisk stress, Psykisk utmattning, Autogen träning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyperbar syrgasbehandling av diabetesrelaterade fot- och bensår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hyperbar-syrgasbehandling-av-diabetesrelaterade-fot--och-bensar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyperbar syrgasbehandling (HBO) används i vissa fall som tillägg till konventionell behandling av svårläkta kroniska fotsår hos patienter med diabetes.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroniska sår, Svårläkta sår, Diabetessår, Diabetes, Fotsår, Bensår, Diabetiska foten, E10.6D, E10.6E, E11.6D, E11.6E, Tryckkammarbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyperbaric oxygenation, oxygen/therapeutic use, diabetic foot, leg ulcer, diabetes mellitus, Övertrycksbehandling med syrgas, Hyperbar oxygenbehandling, hyperbar syrgasbehandling, diabetesfot, bensår, diabetes mellitus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyperbar syrgasbehandling av vävnadsdöd i ben orsakad av strålbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hyperbar-syrgasbehandling-av-vavnadsdod-i-ben-orsakad-av-stralbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strålbehandling mot cancer kan förorsaka vävnadsdöd i ben. Dessa skador, som kan uppkomma månader eller år efter avslutad behandling, är kroniska, progressiva och svårbehandlade. Hyperbar syrgas ökar syresättningen och stimulerar nybildning av blodkärl, och används därför som behandling av strålningsorsakad benvävnadsdöd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sena strålskador, Bennekros efter strålningsskada, K10.2, M87, Tryckkammarbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyperbaric oxygenation, oxygen/therapeutic use, radiation injuries, osteoradionecrosis, Övertrycksbehandling med syrgas, Hyperbar oxygenbehandling, hyperbar syrgasbehandling, strålningsskador, strålskador, osteoradionekros, benvävnadsdöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexametason eller betametason vid infektioner hos barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/dexametason-eller-betametason-vid-infektioner-hos-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Barn med krupp, astma, hjärnhinneinflammation eller anafylaxi behandlas ofta med glukokortikoider. De flesta kliniska studier är gjorda på dexametason men i Sverige rekommenderas betametason då dexametason tidigare var licensbelagt. En fråga är om dessa rekommendationer bör omprövas när det numera finns orala dexametasonpreparat tillgängliga i Sverige.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astma, Luftrörskatarr, Krupp, Pseudokrupp, Bakteriell meningit, Hjärnhinneinflammation, Allergisk chock, Anafylaxi, Dexametason, Betametason, Barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astma, Luftrörskatarr, Krupp, "Hjärnhinneinflammation, bakteriell", "Allergisk chock", Barn, Spädbarn, Ungdomar, Asthma, Bronchitis, Croup, "Meningitis, Bacterial", Anaphylaxis, Child, Infant, Adolescent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lustgas som smärtlindring vid förlossning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/lustgas-som-smartlindring-vid-forlossning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Användning av lustgas som smärtlindrande substans vid förlossningssmärtor.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lustgas, N2O, Förlossning, Kväveoxid, Smärta, Childbirth, Birth, Term birth, Laughing gas, Dinitrogen oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parturition, labor pain, analgesia, obstetrical, nitrous oxide, anesthetics, inhalation,Förlossningssmärta, lustgas, smärtlindring vid förlossning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av trokanterbursit, ”great trochanter pain syndrome” (GTPS), med lokal kortisoninjektion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-av-trokanterbursit-great-trochanter-pain-syndrome-gtps-med-lokal-kortisoninjektion/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Den kliniska diagnosen ”great trochanter pain syndrome” (GTPS) karakteriseras av smärta och palpationsömhet i anslutning till höftens stora trokanter (trochanter major). Tillståndet benämndes tidigare trokanterbursit. Höftens stora trokanter är ett utskott på lårbenets övre del och kan kännas under huden på utsidan av höften. GTPS kan ha stor påverkan på patientens vardagsliv och livskvalitet och är en vanlig orsak till att patienter söker vård i primärvården. Patienterna erbjuds inte sällan en lokal injektion av kortison. Men hur vårdpersonal ska behandla GTPS på ett optimalt sätt är väsentligen oklart.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trokanter, Höft, Smärta, Kortison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slemsäcksinflammation, Binjurebarkshormoner, Ledinjektioner, Adrenal Cortex Hormones, "Injections, Intra-Articular", Bursitis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reglering av sockerrika livsmedel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2017/138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/reglering-av-sockerrika-livsmedel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Ohälsosamma kostvanor kan orsaka övervikt och fetma och följdsjukdomar som typ-2 diabetes, högt blodtryck och hjärt- och kärlsjukdom. En viktig fråga är om det genom insatser på nationell nivå i form av ekonomiska och eller juridiska styrmedel går att främja goda matvanor och bättre folkhälsa.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sockerskatt, Läskskatt, Sockerrika livsmedel, Ohälsosam mat, Reglering, Juridiska styrmedel, Ekonomiska styrmedel, Fetma, Övervikt, Diabetes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Kost, mat och näring", Fetma, Kroppsvikt, Kroppsvikt och kroppsmått, Typ 2-diabetes, "Diet, Food, and Nutrition", Obesity, Body Weight, Body Weights and Measures, “Diabetes Mellitus, Type 2”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sockerintag och svampinfektion med candida</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sockerintag-och-svampinfektion-med-candida/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: En vanlig komplikation inom sjuk- och äldrevården är infektion med jästsvampen candida. En särskilt drabbad grupp är människor med diabetes, en sjukdom som innebär att man lätt får för hög halt av socker i blodet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jästsvamp, Kost, Yeast, Diet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kandidos, Livsmedel, Kost, Candidiasis, Food, Diet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Program som förebygger våld mellan barn, unga eller unga vuxna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/program-som-forebygger-vald-mellan-barn-unga-eller-unga-vuxna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingen ska behöva bli utsatt för kränkande behandling, mobbning eller våld i skolan eller i öppen verksamhet. Trots detta sker det. Det finns ett flertal program för att förebygga våld i till exempel skolan.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domestic Violence, Våld i hemmet, Battered Women, Misshandlade kvinnor, Kvinnomisshandel, Spouse Abuse, Partnermisshandel, Hustrumisshandel, Misshandel i äktenskap, Social Work, Socialt arbete, Socialtjänst, Schools, Skolor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samverkande insatser som behandling för hemmasittande barn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/samverkande-insatser-som-behandling-for-hemmasittande-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Orsaken till långvarig skolfrånvaro, så kallat hemmasittande, är komplex och oftast är det flera faktorer som gör att barnet inte vill gå i skolan. Insatserna vid hemmasittande varierar och kan vara insatser av enskilda aktörer eller ett samarbete mellan elev, föräldrar, socialtjänsten och skolan. Gemensamt mål för dessa är att få eleven att gå i skolan igen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skolfrånvaro, Skola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frånvaro, Studerande, Barn, Skolor, Absenteeism, Students, Child, Schools</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetsinriktat hälsostöd för arbetslösa med försörjningsstöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/arbetsinriktat-halsostod-for-arbetslosa-med-forsorjningsstod/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Arbetsmarknadsförvaltningen i Stockholm erbjuder ett program med arbetsinriktat hälsostöd i syfte att öka aktivitetsnivån hos personer med försörjningsstöd, som ett steg mot arbete. Programmet består av individuellt anpassade livsstils- och hälsoråd, exempelvis att komma igång med avslappningsövningar och träning. Frågan som ställts till upplysningstjänsten gäller vilket vetenskapligt stöd denna verksamhet har för att få deltagarna i aktivitet och förbättra deras möjligheter att komma i arbete.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Livsstilsråd, Hälsoråd, Aktivitetsnivå, Arbete</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälsokampanjer, Hälsoupplysning, Ekonomiskt bistånd, Social omsorg, Arbetslöshet, Arbetsansökan, Health Promotion, Health Education, Public Assistance, Social welfare, Unemployment, Job Application</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tillfredsställande sömndjup för att minska risken för delirium hos intensivvårdspatienter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/tillfredsstallande-somndjup-for-att-minska-risken-for-delirium-hos-intensivvardspatienter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Delirium är ett akut debuterande psykiskt tillstånd med ändrad medvetandenivå, nedsatt orienteringsförmåga, försämrade minnesfunktioner och ändrat beteende. Många olika faktorer kan orsaka och samverka till att delirium uppkommer. Allvarligt sjuka patienter som vårdas på en intensivvårdsavdelning kan uppfatta vårdsituationen som mycket påfrestande. Negativa upplevelser som svår smärta, uttalad oro, stark ångest, främmande miljö samt biverkningar av läkemedel kan leda till långvariga tecken på delirium. Otillräckligt sömndjup eller rubbat sömnmönster kan vara ytterligare orsaker till delirium.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sömnmönster, Sedering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delirium, Intensivvårdsavdelningar, Delirium, Intensive Care Units</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Följsamhet till livsstilsråd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/foljsamhet-till-livsstilsrad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Ett vanligt råd vid sjukdomar som diabetes, högt blodtryck och höga blodfetter är att förändra livsstilen. Råden kan till exempel vara att minska mängden fett, socker och salt i maten, gå ner i vikt, motionera dagligen, minska alkoholintaget och sluta röka. En viktig fråga är om det finns skillnader i följsamhet till dessa livsstilsråd beroende på om patienten samtidigt behandlas med läkemedel eller inte.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Livsstilsförändring</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diabetes, Högt blodtryck, Hyperlipidemi, Patientföljsamhet, Livsstil, Diabetes Mellitus, Hypertension, Hyperlipidemias, Patient Compliance, Life Style</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinesiotejp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kinesiotejp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Kinesiotejp är en färgglad och elastisk sporttejp som lanserades under OS i Peking 2008. Kinesiotejp används idag främst inom idrottsmedicin för att stabilisera skadade muskler och leder hos idrottande individer. Frågan som nu ställs är om kinesiotejp även kan användas vid andra muskelrelaterade sjukdomstillstånd?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sporttejp, Ortopedisk tejp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ortopedisk tejp, Athletic Tape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förbättring av måltider för omsorgsbehövande äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/forbattring-av-maltider-for-omsorgsbehovande-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Näring är avgörande för människans hälsa och välbefinnande, och risken för felnäring ökar med åldern. Det är därför betydelsefullt med kunskap om mat och måltider och vad som kan förbättras för äldre i behov av omsorg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Näring, Mat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Äldre, Ålderdomshem, Måltider, Aged, Homes for the Aged, Meals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuedexta för behandling av affektlabilitet vid ALS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/nuedexta-for-behandling-av-affektlabilitet-vid-als/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Affektlabilitet kan yttra sig i form av okontrollerad gråt, skratt eller annat känslouttryck och kan komma som följd av en neurologisk sjukdom eller traumatisk hjärnskada. Läkemedlet Nuedexta godkändes 2010 av det amerikanska läkemedelsverket FDA för behandling av affektlabilitet hos patienter med ALS eller MS. I EU är Nuedexta avregistrerat sedan 2016, enligt företaget av marknadsskäl. Frågan som ställts till upplysningstjänsten gäller vilka vetenskapliga studier det finns om effekt och säkerhet för läkemedlet vid ALS.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuedexta, dextrometorfan/kinidin, pseudobulbär affekt, amyotrofisk lateral skleros</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amyotrofisk lateralskleros, Pseudobulbär pares, Amyotrophic Lateral Sclerosis, Pseudobulbar Palsy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandometermetodens effekt vid behandling av ätstörningar och övervikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/mandometermetodens-effekt-vid-behandling-av-atstorningar-och-overvikt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken evidens finns för Mandometermetodens effekt vid behandling av ätstörning och övervikt? Mandometermetoden togs fram som ett led i behandlingen av ätstörningar för att lära patienterna äta normalt och känna igen sina signaler för hunger och mättnad med hjälp av en dator, en Mandometer. Denna metod används nu för behandling av både ätstörningar och övervikt vid specialiserade kliniker.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anorexia nervosa, Bulimia nervosa, Hetsätning, Självsvält, Fetma, Mandometer, Mandolean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Matning- och ätstörningar, Feeding and Eating Disorders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diagnostik av demens hos äldre med PTSD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/diagnostik-av-demens-hos-aldre-med-ptsd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svarsdokumentet syftar till att besvara frågan om det finns vetenskapligt underlag för något bedömningsinstrument som kan identifiera demensutveckling hos äldre med PTSD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posttraumatiskt stressyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stressyndrom, posttraumatiskt, Kognitiva störningar, Mild kognitiv störning, Demens, Stress Disorders, Post-Traumatic, Cognition Disorders, Mild Cognitive Impairment, Dementia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vårdnära service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vardnara-service/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken effekt införande av vårdnära service har på patienter, sjuksköterskor och undersköterskor. Upplysningstjänsten har inte identifierat någon systematisk översikt som utvärderat vilken effekt införande av vårdnära service har på patienter, sjuksköterskor eller undersköterskor.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetsuppgifter, Vårdpersonal, Sjuksköterskor, Undersköterskor, Servicepersonal, Servicetjänster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hälso- och sjukvårdspersonal, Sjuksköterskor, Sjukvårdsbiträden, Undersköterskor, Sjukhuspersonal, Sjukhusens hjälpfunktioner, Paramedicinsk personal, Personalbemanning och schemaläggning, Health Personnel, Nurses, Nursing Staff, Nurses' Aides, Personnel, Hospital, Ancillary Services, Hospital, Allied Health Personnel, Personnel Staffing and Scheduling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Individuell schemaplanering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/individuell-schemaplanering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilken effekt individuell schemaplanering har på sjuksköterskors och undersköterskors arbetstillfredsställelse samt patientresultat. Upplysningstjänsten har identifierat två systematiska litteraturöversikter och två integrativa litteraturöversikter som undersöker effekten av individuell schemaplanering för vårdpersonal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skift, Schemaläggning, Vårdpersonal, Sjuksköterskor, Undersköterskor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjuksköterskor, Sjukvårdsbiträden, Vårdpersonal, Skiftarbetestolerans, Tidsplanering, Personalbemanning och schemaläggning, Nurses, Nurses' Aides, Nursing Staff, Work Schedule Tolerance, Time Management, Personnel Staffing and Scheduling</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-med-en-kombination-av-syntetiska-skoldkortelhormoner-t4--t3-alternativt-skoldkortelextrakt-vid-hypotyreos/</x:t>
   </x:si>
   <x:si>
     <x:t>Upplysningstjänstsvaret utgår från frågeställningarna: Vad finns det för studier som undersöker skillnader mellan behandling med både T4, och T3) och jämfört med bara T4 för patienter med hypotyreos. Vad finns det för studier som undersöker skillnader mellan behandling med syntetiska sköldkörtelhormoner och sköldkörtelextrakt för patienter med hypotyreos?</x:t>
   </x:si>
   <x:si>
     <x:t>Underfunktion av sköldkörteln, ICD-E03, Hashimotos sjukdom, Hashimotos, Autoimmun sjukdom, Sköldkörtelhormoner, Syntetiskt T4 Levaxin, Euthyrox, Syntetiskt T3 Liothyronin, Naturligt sköldkörtelhormon, NDT</x:t>
   </x:si>
   <x:si>
     <x:t>Hypothyroidism, Thyroxine, Triiodothyronine, Thyroid Hormones, Thyroid (USP), Hypotyreos, Tyroxin, Sköldkörtelhormoner, Sköldkörtelextrakt, Trijodtyronin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uppsökande arbete i socialt utsatta bostadsområden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/uppsokande-arbete-i-socialt-utsatta-bostadsomraden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilken effekt uppsökande arbete har på minskad kriminalitet och ökad trygghet i socialt utsatta bostadsområden. Upplysningstjänsten har inte kunnat identifiera några studier som svarar på frågan.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nattvandrare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Participation, Samhällsdeltagande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av våldsutövare i nära relationer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-av-valdsutovare-i-nara-relationer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilka systematiska översikter det finns som utvärderat behandling av våldsutövare i nära relationer. Upplysningstjänsten har identifierat tolv systematiska översikter. Översikterna tar upp en eller flera av följande behandlingsmetoder: kognitiv beteendeterapi (KBT), terapi enligt Duluthmodellen, psykodynamisk terapi, psykoedukation samt motiverande samtal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Förövare, Våldsförövare, Kvinnomisshandel, Behandling, Perpetrators
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Våld i hemmet, Partnermisshandel, Intimt partnervåld, Kvinnomisshandel, Behandlingsmetoder, Rehabilitering, Psykoterapi, Kognitiv terapi, Rådgivning, Återfall, Domestic Violence, Intimate Partner Violence, Spouse Abuse, Battered Women, Therapeutics, Rehabilitation, Psychotherapy, Cognitive Therapy, Counseling, Motivational Interviewing, Recurrence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ytersättningshöftprotes – ”Birmingham hip resurfacing” (BHR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ytersattningshoftprotes--birmingham-hip-resurfacing-bhr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågorna: Vilken är nyttan (relationen mellan effekt och eventuella komplikationer) av ytersättningshöftprotes (Birmingham hip resurfacing) jämfört med totalprotes för patienter med artros? Hur ser relationen mellan kostnader och effekt ut för dessa behandlingsmetoder jämfört med varandra? Upplysningstjänsten har identifierat 5 systematiska översikter, 11 icke-randomiserade studier samt 4 registerstudier.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artros, Ytersättningsprotes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Höftledsplastik, Arthroplasty, Replacement, Hip</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low-level laser therapy (LLLT) vid oral mukosit orsakad av cancerbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/low-level-laser-therapy-lllt-vid-oral-mukosit-orsakad-av-cancerbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: Finns det vetenskapligt stöd för att LLLT kan lindra oral mukosit som orsakats av cancerbehandling?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Låglaser, Cancer, Tumör, Neoplasms, Tumor, Tumour, Muninflammation, Slemhinneinflammation, Radioterapi, Röntgenbehandling, Strålterapi , Lågenergi-laserterapi, Laser biostimulering, Laser fototerapi, Lågenergilaser, Lågenergi-laser, Low-level light therapy, Photobiomodulation Therapy, Low-Power Laser Therapy, Low-Power Laser Irradiation, Laser Biostimulation, Adjuvant kemoterapi, Adjuvant chemotherapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lågenergi-ljusterapi, Mukosit, Muninflammation, Tumörer, Strålbehandling, Läkemedelsterapi, understödjande, Leukemi, LymfomLow-level light therapy, Mucositis, Stomatitis, Neoplasms, Radiotherapy, Chemotherapy, Adjuvant, Leukemia, Lymphoma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetsmiljöns betydelse för fibromyalgi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/arbetsmiljons-betydelse-for-fibromyalgi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret utgår från frågeställningen: om det finns faktorer i arbetsmiljön som kan påverka uppkomst eller förvärrande av fibromyalgi. Upplysningstjänsten har identifierat 3 artiklar som utvärderat betydelsen av arbetsbelastning, möjlighet till kontroll i arbetet respektive repetitivt arbete för uppkomst eller förvärrande av fibromyalgi. Inga systematiska översikter identifierades som svarade mot frågeställningen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibromyalgi, arbete, arbetsmiljö, arbetsplats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibromyalgi, Yrkessjukdomar, Yrkesmässig exponering, Arbetarskydd, Arbete, Arbetsbelastning, Yrkesarbetande kvinnor, Fibromyalgia, Occupational Diseases, Occupational Exposure, Occupational Health, Work, Workload, Women, Working</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/infektionsrisk-och-tidpunkt-for-uppdukning-av-instrument-pa-operationssal2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om infektionsrisken efter operation påverkas av när operationsinstrumenten dukas upp.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Postoperativa sårinfektioner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Operating Rooms, Operationssalar, Surgical Instruments, Kirurgiska instrument, Operating Room Nursing, Omvårdnad vid operation, Surgical Wound Infection, Kirurgisk sårinfektion, Infection Control, Infektionskontroll, Cross Infection, Vårdrelaterad infektion, Air Microbiology, Luftmikrobiologi, Postoperative Complications, Postoperativa komplikationer, Equipment Contamination, Utrustningsförorening</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dry Needling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/dry-needling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilka studier som har studerat effekten av behandlingsformen Dry Needling på smärta. Upplysningstjänsten har identifierat 21 systematiska översikter som utvärderar effekten av Dry Needling på smärta. 19 översikter inriktar sig på behandling av myofasciella triggerpunkter medan de resterande två inriktar sig på behandling av senor respektive den specifika metodologin intramuskulär stimulering. Upplysningstjänsten har även identifierat en relevant HTA-rapport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smärta, smärtbehandling, intramuskulär stimulering, IMS, myofasciella triggerpunkter, triggerpunktsbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Smärta, Pain
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega-3-fettsyror och E-vitamin vid kirurgiskt ingrepp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/omega-3-fettsyror-och-e-vitamin-vid-kirurgiskt-ingrepp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Kan kosttillskott med omega-3-fettsyror eller E-vitamin medföra en ökad blödningsrisk och bör dessa därför undvikas under en period före ett kirurgiskt ingrepp? Upplysningstjänsten har identifierat tre systematiska översikter som studerat effekten av omega-3-fettsyror/fiskolja vid kirurgiska ingrepp. Ingen systematisk översikt eller randomiserad kontrollerad studie om E-vitamin och blödningsrisk vid kirurgiskt ingrepp kunde hittas.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Omega-3, fiskolja, vitamin E, tokoferol, operation
+Omega-3, marine oil, tocopherol, surgery
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Omega-3-fettsyror, Vitamin E, Preoperative care, Postoperative Hemorrhage
+Fatty Acids, Omega-3, E-vitamin, Preoperativ vård, Postoperativ blödning
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirurgi eller behandling med radioaktivt jod vid hypertyreos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kirurgi-eller-behandling-med-radioaktivt-jod-vid-hypertyreos/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan; Vilka studier finns som jämför operation med radioaktivt jod för patienter med hypertyreos?</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Graves sjukdom, toxisk knölstruma, toxiskt adenom, tyreostatika, tyreoidektomi, Graves' disease, multinodular goiter, toxic adenoma, thyroid statics, thyroidectomy
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyperthyroidism, Iodine Radioisotopes, Thyroidectomy, Hypertyreos, Jodradioisotoper, Tyreoidektomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vad påverkar viljan att stanna kvar eller att sluta på arbetet för personer inom socialtjänsten?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vad-paverkar-viljan-att-stanna-kvar-eller-att-sluta-pa-arbetet-for-personer-inom-socialtjansten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om hur man kan skapa en arbetsmiljö som är hållbar och attraktiv för personal inom socialtjänsten. SBU:s Upplysningstjänst har identifierat tre systematiska översikter som utvärderar faktorer som påverkar om socialtjänstpersonal stannar kvar eller slutar på sin arbetsplats och två andra systematiska översikter har identifierats som utvärderar insatser för att öka förutsättningarna för att socialtjänstpersonalen ska stanna kvar i arbetet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Social services, Organizational Structure, Working conditions, Employee retention, Socialsekreterare, Socialtjänst, Arbetsmiljö</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Social Workers, Counselors, Social Work, Organization and Administration, Socialarbetare, Rådgivare, Socialt arbete, Organisation och administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Träning i bassäng enligt Halliwick konceptet för personer med funktionsnedsättningar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/traning-i-bassang-enligt-halliwick-konceptet-for-personer-med-funktionsnedsattningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan Vilka studier finns som undersöker om träning i bassäng enligt Halliwick konceptet förbättrar fysisk, psykisk eller social hälsa hos personer med funktionsnedsättning?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halliwick, Halliwick-metoden, Halliwick konceptet, Bassängträning, Habilitering, Rehabilitering, Funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hydrotherapy, Vattenbehandling, Disabled Persons, Personer med funktionsnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/reglering-av-sockerrika-livsmedel2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Påverkar manschettlängden risk för blodproppar hos intensivvårdspatienter vid användning av mekanisk venpump?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/paverkar-manschettlangden-risk-for-blodproppar-hos-intensivvardspatienter-vid-anvandning-av-mekanisk-venpump/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intensivvårdspatienter har en ökad risk för blodpropp på grund av orörlighet. I de fall där blodpropp inte kan förebyggas med blodförtunnande läkemedel rekommenderas förebyggande behandling med mekanisk venpump. Till dessa venpumpar kopplas manschetter. Dessa manschetter kan vara av olika längder så att de täcker antingen underbenet, eller både underben och lår. Upplysningstjänstsvaret syftar till att besvara frågan ifall längden på manschetterna som kopplas till en mekanisk venpump gör skillnad i förebyggandet av blodpropp hos intensivvårdspatienter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venpump, Intensivvård, Manschett, Blodpropp, Trombos, Pneumatisk kompressionsutrustning, Benmanschett</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lower Extremity, Lower Extremity/blood supply, leg, thigh, legs, thighs, foot, calf, ankle, knee, feet, calfs, ankles, knees, cuff, cuffs, intermittent pneumatic compression device, intermittent pneumatic compression devices, IPC, lower limb, venous thrombosis/prevention and control, venous thrombosis/etiology, risk factors, critical care/adverse effects, equipment design, stockings, compression, deep vein thrombosis, intensive care, compression stocking, Nedre extremitet, ben, lår, fot, vrist, knä, intermittent pneumatisk kompressionsutrustning, riskfaktorer, utrustningsdesign, kompressionsstrumpor, ventrombos, vård vid livshotande sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU:s upplysningstjänst; Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekt av preoperativt intag av oxikodon och paracetamol på postoperativ smärta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-av-preoperativt-intag-av-oxikodon-och-paracetamol-pa-postoperativ-smarta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Finns det evidens för att intag av oxikodon kombinerat med paracetamol före operation lindrar postoperativ smärta bättre än enbart postoperativ smärtbehandling?, Is there any evidence demonstrating that preoperative intake of the combination of oxycodone and paracetamol relieves postoperative pain better than only postoperative pain relievement?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pre-surgical, Presurgical, Preemptive, Pre-emptive, Prophylactic, Prophylaxis, Prevent, Prevention, Acetaminophen, Analgesic, Antinociceptive, Prekirurgisk, Pre-kirurgisk, Förebygga, Förebyggande, Profylaktisk, Profylax, Analgetika, Smärtstillande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preoperative period, Preoperative care, Prevention and control, Acetaminophen, Oxycodone, Analgesics, Pain: Postoperative, Preoperativ period, Preoperativ vård, Förebyggande åtgärder, Acetaminofen, Oxikodon, Smärtstillande medel, Postoperativ smärta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kost vid fibromyalgi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kost-vid-fibromyalgi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om hur forskningen ser ut gällande kost, alternativt nutritionsbehandling, vid fibromyalgi. SBU:s upplysningstjänst har efter litteratursökning och kvalitetsgranskning av systematiska översikter inkluderat tre systematiska översikter i detta svar.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kronisk värk, smärta, smärttillstånd, diet, dieter, kosthållning, nutrition, lågkalorikost, lågkaloridiet, vegetarisk, vegetariskt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fibromyalgi, Kost, Näringsterapi, Dietterapi, Kost: mat och näring, Livsmedel, Mat och dryck, Fibromyalgia, Diet, Nutrition Therapy, Diet Therapy, Food, Diet:Food:Nutrition, Food and beverages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intravenös laserbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/intravenos-laserbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om det finns vetenskapligt stöd för att metoden intravenös laserbehandling har effekt vid olika sjukdomstillstånd?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lågenergilaserbehandling, lågenergilaser</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schizofreni, Juvenil artrit, Myofasciella smärtsyndrom, Lågenergi-ljusterapi, Schizophrenia, Arthritis: Juvenile, Myofascial Pain Syndromes, Low-Level Light Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Faktorer hos individen att ta hänsyn till vid val av behandlingsmetod vid beroende av alkohol, narkotika eller läkemedel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/faktorer-hos-individen-att-ta-hansyn-till-vid-val-av-behandlingsmetod-vid-beroende-av-alkohol-narkotika-eller-lakemedel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilka demografiska och individuella egenskaper som bidrar till en lyckad eller misslyckad behandling mot beroende av alkohol, droger och läkemedel och vilka av dessa egenskaper man ska ta hänsyn till vid val av behandling för substansberoende vuxna.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drug dependency, Drogberoende, Drug abuse, Drogmissbruk, Läkemedelsberoende, Prescription drug abuse, Läkemedelsmissbruk, Substance abuse, Substansmissbruk, Alcoholism, Alkoholism, Substance-abuse treatment, Missbruksbehandling, Dropouts, Avhopp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Substance-related disorders, Missbruksrelaterade sjukdomar, Alcohol-related disorders, Alkoholmissbruk, Patient Dropouts, Patientavhopp, Patient Compliance, Patientföljsamhet, Treatment Outcome, Behandlingsresultat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optimering av hjärtsviktsbehandling genom upprepade mätningar av natriuretiska peptider</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2017/1046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/optimering-av-hjartsviktsbehandling-genom-upprepade-matningar-av-natriuretiska-peptider/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om det för hjärtsviktspatienter i öppenvård finns evidens för att tillägg av upprepade mätningar av natriuretiska peptider förbättrar utfall som till exempel ett minskat återintag på sjukhus och en ökad livskvalitet jämfört med enbart vård och behandling enligt kliniska riktlinjer.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hjärtinkompensation. hjärtinsufficiens, biomarkör, biomarker, BNP, heart failure, cardiac failure, heart decompensation, myocardial failure, CHF, cardiac decompensation, cardiac insufficiency, heart insufficiency, myocardial insufficiency, natriuretic peptide, pro bnp, probnp, ntpprobnp, natriuretic factor, natrecor, hemmonitorering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hjärtsvikt , Natriuretisk peptid: hjärna, Heart Failure, Natriuretic Peptide: Brain</x:t>
   </x:si>
   <x:si>
     <x:t>Dansintervention eller dansterapi för unga eller unga vuxna med lättare psykisk ohälsa</x:t>
   </x:si>
   <x:si>
     <x:t>ut201919</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2019/281</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/dansintervention-eller-dansterapi-for-unga-eller-unga-vuxna-med-lattare-psykisk-ohalsa/</x:t>
   </x:si>
   <x:si>
     <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Har dansintervention eller dansterapi någon effekt på psykisk ohälsa eller stressrelaterade problem hos unga vuxna?</x:t>
   </x:si>
   <x:si>
     <x:t>tonåringar, dansterapi, dans, dansintervention, psykisk ohälsa, stress, mental hälsa, 
 dance therapy, dance intervention, dance movement therapy, dance program, aerobic dance, arts therapy, dance, dance-based, dancing, dance activity, dance class, dance group, dance instruction, dance intervention, dance movement therapy, dance routine, dance therapy, dance therapies, dance program, dancing therapy, mind-body intervention, movement intervention, therapeutic dancing, adolecents, youth, children, adolescent, teenage, adolescence, early adult, young adult, youth, juvenile, school-based, student, teen, under age, underage, young people, young person, youngster, mental health, psychological problems, stress, well-being</x:t>
   </x:si>
   <x:si>
     <x:t>Dansterapi, Dans, Psykisk hälsa, Ungdomar, Unga vuxna, Mental hälsa, Psykologisk stress, Ungdomspsykologi, Ungdomars hälsa, Dance Therapy, Dancing, Adolescent, Young Adult, Mental health, Stress: psychological, Psychology: Adolescent, Adolescent Health</x:t>
   </x:si>
   <x:si>
-    <x:t>Påverkar manschettlängden risk för blodproppar hos intensivvårdspatienter vid användning av mekanisk venpump?</x:t>
-[...32 lines deleted...]
-    <x:t xml:space="preserve">Graves sjukdom, toxisk knölstruma, toxiskt adenom, tyreostatika, tyreoidektomi, Graves' disease, multinodular goiter, toxic adenoma, thyroid statics, thyroidectomy
+    <x:t>Community Reinforcement Approach (CRA) för vuxna med kognitiv funktionsnedsättning som missbrukar eller är beroende av droger</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/community-reinforcement-approach-cra-for-vuxna-med-kognitiv-funktionsnedsattning-som-missbrukar-eller-ar-beroende-av-droger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: vilka systematiska översikter och primärstudier finns det som undersöker kunskapsläget för metoden Community Reinforcement Approach (CRA) för vuxna med långvarigt drogmissbruk/beroende och kognitiv funktionsnedsättning?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intellectual Development Disorder, Mental Retardation, Mental Deficiency, Developmental Delay, Cognitive Impairment, Neurocognitive Disorder, Cognitive Decline, Mental Deterioration, Drug Abuse, Drug Dependence, Drug Addiction, Substance Use Disorder, Drug Use Disorder, Substance Abuse, Substance Dependence, Substance Addiction, Drogberoende, Drogmissbruk, Substansrelaterade störningar, Substansmissbruk, Kognitiv störning, Kognitiv funktionsstörning, Intellektuell funktionsnedsättning, Intellektuell funktionsstörning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adult, Vuxna, Intellectual Disability, Intellektuell funktionsnedsättning, Developmental Disabilities, Utvecklingsstörningar, Cognitive Dysfunction, Mild kognitiv störning, Substance-Related Disorders, Missbruksrelaterade sjukdomar, Drug-Seeking Behavior, Drogsökande beteende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-CTX eller PINP-nivåer vid förlust av bentäthet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2018/595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/s-ctx-eller-pinp-nivaer-vid-forlust-av-bentathet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns på samband mellan S-CTX eller PINP-nivåer och minskad bentäthet eller ökad frakturrisk hos postmenopausala kvinnor som tidigare behandlats med bisfosfonat.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bentäthet, Osteoporos, Frakturrisk, Bisfosfonat, Benomsättningsmarkör, Benomsättningsmarkörer, Benomsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Postmenopaus, Benskörhet, Benskörhet efter menopaus, Post menopause, Osteoporosis, Osteoporosis; postmenopausal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clinical frailty scale för bedömning av vårdnivå och vårdtyngd hos äldre personer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/clinical-frailty-scale-for-bedomning-av-vardniva-och-vardtyngd-hos-aldre-personer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns om Clinical Frailty Scale (CFS) kan användas för att bedöma vårdnivå och skörhet hos äldre patienter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bedömningsinstrument, sköra äldre, skörhet, vårdbehov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skörhet, Sköra äldre, Frail Elderly, Frailty</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medicinska konsekvenser av väntetid till bröstcanceroperation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/medicinska-konsekvenser-av-vantetid-till-brostcanceroperation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilken sammanställd forskning som finns kring hur väntetid till operation påverkar det medicinska utfallet vid bröstcancer.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bröstcancer, bröstcanceroperation, cancerbehandling, väntetid, väntelista, operationskö, Breast cancer, cancer surgery, delay, wait time, wait list
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Hyperthyroidism, Iodine Radioisotopes, Thyroidectomy, Hypertyreos, Jodradioisotoper, Tyreoidektomi</x:t>
-[...252 lines deleted...]
-    <x:t>Hälso- och sjukvårdspersonal, Sjuksköterskor, Sjukvårdsbiträden, Undersköterskor, Sjukhuspersonal, Sjukhusens hjälpfunktioner, Paramedicinsk personal, Personalbemanning och schemaläggning, Health Personnel, Nurses, Nursing Staff, Nurses' Aides, Personnel, Hospital, Ancillary Services, Hospital, Allied Health Personnel, Personnel Staffing and Scheduling</x:t>
+    <x:t>Brösttumörer, Mastektomi, Tid till behandling, Tidsfaktorer, Breast Neoplasms/surgery, Mastectomy, Time-to-Treatment, Time Factors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tarmvila vid infektiös gastroenterit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/tarmvila-vid-infektios-gastroenterit/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns om effekten av tarmvila vid infektiös gastroenterit.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gastroenterit, magsjuka, diarré, tarmvila, fasta, Gastroenteritis, stomach flu, diarrhoea, fasting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mag-tarmkatarr, Diarre, Parenteral näring, Dietterapi, Fasta, Gastroenteritis, Diarrhea, Parenteral Nutrition, Diet Therapy, Fasting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patientnära ultraljud i primärvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/patientnara-ultraljud-i-primarvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan om vilka vetenskapliga studier det finns kring diagnostisk tillförlitlighet av patientnära ultraljud inom primärvården.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vårdcentral, Ultraljudsundersökning, Ultraljudsundersökningar, Ultraljudsutrustning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjemedicin, Familjeläkare, Distriktssjukvård, Ultraljudsundersökning, Bilddiagnostik, Patientnära tester, Patientnära system, Family practice, Family physicians, Community health services, Ultrasonography, Diagnostic Imaging, Point-of-Care Testing, Point-of-Care Systems</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beardslee´s familjeintervention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/beardslees-familjeintervention/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan: Finns det vetenskapliga studier på om Beardslee’s familjeintervention kan främja bättre fungerande familjerelationer och förebygga depression hos barn?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familjeintervention, Samtalsterapi, Manualbaserad, Manualbaserat, Family Talk Intervention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedstämdhet, Depressiv sjukdom, Familjens hälsa, Depression, Depressive Disorder, Family Health</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ledarhund för personer med synnedsättning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut201941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ledarhund-for-personer-med-synnedsattning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilka vetenskapliga studier det finns på effekten av ledarhundar för personer med synnedsättning?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ledarhund, assistanshund, rörelse, fysisk aktivitet, syn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synnedsättningar, Blindhet, Vision disorders, blindness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samspelsbehandling för prematurt födda barn och deras föräldrar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/samspelsbehandling-for-prematurt-fodda-barn-och-deras-foraldrar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns på effekter av samspelsbehandling mellan för tidigt födda barn och deras föräldrar.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samspel, underburna barn, prematurer, preventiva insatser, kognitiv utveckling, interaction therapy, preterm infants, preventive interventions, cognitive development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>För tidigt födda, Tidig pedagogisk intervention, Premature: Infant, Early Intervention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förebyggande hembesök hos äldre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/forebyggande-hembesok-hos-aldre/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns på förebyggande hembesök hos äldre.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gammal, Hemtjänst, Äldreomsorg, Geriatrik, Åldrande, Elderly, Geriatric, Senior, kommun, region, risker i hemmet, hemsjukvård, ordinärt boende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hembesök, Äldre, House Calls, Aged</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downton Fall Risk Index för att upptäcka patienter med hög fallrisk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/downton-fall-risk-index-for-att-upptacka-patienter-med-hog-fallrisk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken/vilka vetenskapliga studier/sammanställd forskning det finns på Downton Fall Risk Index. Ingen sammanställd forskning identifierades.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accidental Falls, Postural Balance, Risk Assessment, Nursing Assessment, Geriatric Assessment, Fallolyckor, Postural balans, Riskbedömning, Vårdbehovsbedömning, Bedömning av åldringar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologisk behandling vid Ménières sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/psykologisk-behandling-vid-menieres-sjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ménières sjukdom är en kronisk sjukdom i innerörat som ger anfall med kraftig yrsel, tinnitus och hörselnedsättning. Sjukdomen ger ofta upphov till ångest, oro och depression och kan förvärras av stress och oro, vilket kan göra det relevant med psykologisk behandling. Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns på effekten av psykologisk behandling för patienter med Ménières sjukdom.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ménières sjukdom, endolymfatisk hydrops, psykoterapi, kognitiv beteendeterapi, psykologisk behandling, Ménière’s disease, endolymphatic Hydrops, psychotherapy, cognitive behavioral therapy, psychological treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menieres sjukdom: Meniere Disease</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">	Critically appraised topic </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kontrakturprofylax till personer som förlorat sin rörlighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kontrakturprofylax-till-personer-som-forlorat-sin-rorlighet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kontrakturprofylax i form av hjälp med att böja och sträcka en persons leder (eng: passive movements) ges ofta som fysioterapi mot stelhet i lederna (kontrakturer) till personer som förlorat sin rörlighet. Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns för kontrakturprofylax i form av att på att böja och sträcka en persons leder (eng passive movements). Behandlingen ges i syfte att förebygga stela leder på grund av kontrakturer hos personer som har förlorat sin rörlighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kontrakturprofylax, fysioterapi, förlorad rörlighet, smärta, stelhet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Passive movements, Böja och sträcka patientens leder, contractures, kontrakturer fysioterapi, physiotherapi, immobility, förlorad rörlighet, neurological conditions, neurologiska tillstånd, elderly, äldre, Paralysis, förlamad, stroke, stroke, spinal cord injury, ryggmärgsskada, cerebral pals</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hinnsvepning inom förlossningsvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hinnsvepning-inom-forlossningsvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hinnsvepning (Membrane sweep) är en mekanisk induktionsmetod som används för att initiera förlossningsstart. Metoden innebär att undersökaren för in ett eller två fingrar in i livmoderhalsen till den inre modermunnen och genom cirkelrörelser lossar fosterhinnorna från den nedre delen av livmodern.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hinnsvepning, Membrane sweep, hinnsvep, förstföderskor, omföderskor, induktionsmetod, induktionsmetoder, kejsarsnitt, cesarean section, Induction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graviditet, Värkarbete: framkallat, Pregnancy, Labour: Induced</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clinical Frailty Scale för prediktion av död, framtida funktionsnivå och livskvalitet för personer i behov av intensivvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/clinical-frailty-scale-for-prediktion-av-dod-framtida-funktionsniva-och-livskvalitet-for-personer-i-behov-av-intensivvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clinical Frailty Scale (CFS) är ett bedömningsinstrument vilket används för att beskriva en persons skörhet. Här sammanställer SBU de studier som undersöker om CFS kan förutsäga död, framtida funktionsförmåga eller livskvalitet för personer i behov av intensivvård.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clinical Frailty Scale, skörhet, bedömningsformulär, CFS, intensivvård, Covid-19, luftvägsinfektion, respirator, mekanisk ventilering, andningssvikt, cirkulationssvikt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vård vid livshotande sjukdom, Intensivvårdsavdelningar, Livshotande sjukdom, Riskbedömning, Skörhet, Geriatrisk bedömning ,“Critical Care”, “Intensive Care Units”, “Critical Illness”, "Risk Assessment", "Frailty", "Geriatric Assessment"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insatser för att förbättra kost- och motionsvanor hos personer i öppenvårdspsykiatrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/insatser-for-att-forbattra-kost--och-motionsvanor-hos-personer-i-oppenvardspsykiatrin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En vanlig insats för att förändra ohälsosamma levnadsvanor är motiverande samtal. Men det är oklart om motiverande samtal eller andra insatser med samma syfte har effekt på personer som befinner sig i psykiatrisk öppenvård där depression, bipolär sjukdom och adhd är vanliga diagnoser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>psykiatrisk öppenvård, levnadsvanor, fysisk ohälsa, övervikt och följdsjukdomar av övervikt, substansberoende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Attention Deficit and Disruptive Behavior Disorders, ADHD, Depression, Depressive Disorder, Bipolar Disorder, Psychiatric, outpatient, Motivational interview, Psychological, Feedback, Psychological,  behavior therapy, counselling, Health Promotion, Community Health Services, Health Education, Life Style, Health Behavior, Diet, Exercise, Physical activity, Nutrition, Obesity or Food or eating, Weight, sedentary behaviour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koagulationspåverkan vid infektion med coronavirus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/koagulationspaverkan-vid-infektion-med-coronavirus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>På uppdrag av Socialstyrelsen har SBU sammanställt den vetenskapliga litteraturen om koagulationspåverkan och antikoagulantiabehandling vid infektion med coronavirus (SARS-CoV-2, SARS-CoV-1 eller MERS-CoV).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severe acute respiratory syndrome coronavirus 2, SARS, MERS, Respiratory syndrome, ARDS, Andnödssyndrom, pandemic, pandemi, Middle east respiratory syndrome, Covid-19, Sars-cov-2, Sars-cov-1, mers-cov, blood clot, blodpropp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coronavirus, Blodproppssjukdomar, Blodpropp, Blodkoagulering, Blodförtunningsmedel, Smitsamma sjukdomar, Coronavirus, Thromboembolism, Thrombosis, Blood coagulation, Anticoagulants, Communicable diseases</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ultraljudsundersökning för att upptäcka medfödd höftledsdysplasi hos nyfödda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2019/670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ultraljudsundersokning-for-att-upptacka-medfodd-hoftledsdysplasi-hos-nyfodda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns kring ultraljudsundersökning i samband med klinisk screeningundersökning av nyfödda för att upptäcka höftledsinstabilitet och höftledsluxation (DDH)?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dysplasi, Höftledsförskjutning, Subluxation, Dislokation, Höftdislokation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nyfött barn, Medfödd höftledsdislokation, Hälsoundersökning av nyfödda, Massundersökning, Ultraljudsundersökning, Infant: Newborn, Hip Dislocation: Congenital, Neonatal Screening, Mass Screening, Ultrasonography</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svar från SBU:s upplysnigningstjänst, Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feedback informed treatment (FIT), en kontinuerlig uppföljning av personens syn på behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/feedback-informed-treatment-fit-en-kontinuerlig-uppfoljning-av-personens-syn-pa-behandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning det finns om feedback informed treatment, FIT, inom socialtjänst och psykiatri. Återkoppling, feedback, innebär att personen som får behandling, klienten eller patienten, lämnar sina synpunkter på relationen mellan sig och behandlaren liksom på resultatet av behandlingen. När detta samlas in rutinmässigt i syfte att förbättra eller skräddarsy fortsatt behandling kan det benämnas FIT.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Återkoppling, feed back, kontinuerlig uppföljning, client/patient feedback</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feedback, Feedback: Psychological, Psychiatry, Case Management, återkoppling, psykologisk återkoppling, Psykiatri, Patientutredning och uppföljning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av peer support i vården för personer med allvarlig psykisk sjukdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekter-av-peer-support-i-varden-for-personer-med-allvarlig-psykisk-sjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Att anställa personer med egen erfarenhet av psykisk sjukdom inom psykiatrisk öppen- och slutenvård är en utveckling som har skett internationellt de senaste tjugo åren och som prövats i svenska projekt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peer support, kamratstödjare, psykiatrisk vård, psykisk sjukdom, psykisk ohälsa, consumer providers, peer mentoring, mental health, mental disorders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatrisk vård, Mental Health Services</x:t>
   </x:si>
   <x:si>
     <x:t>Bifyndsupptäckta cystor i bukspottskörteln (pankreas)</x:t>
   </x:si>
   <x:si>
     <x:t>ut202101</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2020/147</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/bifyndsupptackta-cystor-i-bukspottskorteln-pankreas/</x:t>
   </x:si>
   <x:si>
     <x:t>Upplysningstjänstsvaret syftar till att besvara frågan vilken sammanställd forskning finns om observation och uppföljning av cystor i bukspottkörteln?</x:t>
   </x:si>
   <x:si>
     <x:t>Bukspottskörteln, pankreas, cystor, cysta, bifynd, bifyndsupptäckta, övervakning, observation, IPMN, Intraductal papillary mucinous neoplasm, intraduktal papillär mucinös neoplasm, neuroendokrina, mucinös cystisk, NF-PNET</x:t>
   </x:si>
   <x:si>
     <x:t>Pancreatic cyst; pancreatic neoplasms, Incidental findings, Watchful waiting, Conservative treatment, Bukspottskörtelcysta, Bukspottkörteltumörer, Oväntade fynd, klinisk övervakning, konservativ behandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finansiella incitament som ges till patienter (P4P4P) för att påverka hälsorelaterade beteenden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU2020/815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/finansiella-incitament-som-ges-till-patienter-p4p4p-for-att-paverka-halsorelaterade-beteenden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finansiella incitament riktade direkt mot patienter, eller pay-for-performance-for-patients (P4P4P), är en omdiskuterad metod som syftar till att stödja beteendeförändring genom att ge patienten belöningar för uppnådda mål. Interventionen används bland annat för att motverka rökning, övervikt och stillasittande.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pay for performance, pay-for-performance, pay for performance for patients, P4P4P, financial incentives, finansiella incitement. Levnadsvanor, hälsorelaterade beteenden, rökning, viktnedgång, fysisk aktivitet, träning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reimbursement: Incentive, Health behavior, Weight loss, exercise, smoking, reinforcement: psychology, prestationsersättning, hälsobeteende, viktminskning, träning, rökning, förstärkning (psykologi)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covid-19 vid graviditet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/covid-19-vid-graviditet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Detta är ett svar från SBU:s upplysningstjänst som ger snabba svar på avgränsade frågor. I svaret sammanställs vetenskapliga studier som handlar om risk för allvarlig sjukdom eller död om man drabbas av covid-19 under en graviditet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sars-cov-2, coronavirus, förlossning, childbirth, dödlighet, död, mortality, allvarlig sjukdom, BMI, blodtryck, bloodpressure, hypertoni, hypertonia, fetma, obesity, diabetes, gravida, kvinnor, women, pregnant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covid-19, graviditet, risk faktorer, intensivvårdsavdelningar, pregnancy, risk factors, intensive care units</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dialektisk beteendeterapi för att minska suicid eller självskadebeteende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/dialektisk-beteendeterapi-for-att-minska-suicid-eller-sjalvskadebeteende/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om effekten av dialektisk beteendeterapi på suicid eller självskadebeteende? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Dialektisk beteendeterapi (DBT) är en form av kognitiv beteendeterapi som utvecklades för självmordsnära och självskadande personer med emotionellt instabil personlighetsstörning. Senare har insatsen även anpassats för andra typer av problem som exempelvis missbruk, ätstörningar, depression och posttraumatisk stress</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dialectical behavioral therapy, DBT, dialektisk beteende terapi, third-wave</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självmord, självdestruktivt beteende, psykoterapi, suicide, self-injurious behavior, psychotherapy</x:t>
   </x:si>
   <x:si>
     <x:t>KBT via chatt vid depression och ångest</x:t>
   </x:si>
   <x:si>
     <x:t>ut202107</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2020/710</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kbt-via-chatt-vid-depression-och-angest/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilken sammanställd forskning finns om effekter av KBT förmedlad genom textbaserad dialog (chatt) som terapi vid depression eller ångest? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 Depression och ångestsyndrom är vanliga sjukdomar i Sverige. De som drabbas behandlas ofta med kognitiv beteendeterapi, KBT. Idag erbjuds KBT-behandling även som internetbaserade behandlingsprogram där patient och behandlare har möjlighet att skicka skriftliga meddelanden till varandra (chatta). Textmeddelandena kan utgöra en större eller mindre del av behandlingsprogrammet.</x:t>
   </x:si>
   <x:si>
     <x:t>Kognitiv beteendeterapi, depression, ångestsyndrom, textmeddelande, sms, chatt, textdialog</x:t>
   </x:si>
   <x:si>
     <x:t>Adjustment Disorders,Anxiety, Anxiety Disorders, Bipolar and Related Disorders, Body Dysmorphic Disorders, Depression, Hoarding, Hypochondriasis, Mood Disorders, Mutism, Panic, Premenstrual Syndrome, Psychological Trauma, Reactive Attachment Disorder, Stress Disorders, Post-Traumatic,Stress Disorders, Traumatic Stress Disorders, Traumatic, Trichotillomania, Trauma and Stressor Related Disorders, exp Relaxation Therapy, Cell Phone,Computers, Handheld,Electronic Mail, Internet, Mobile Applications, Multimedia, Online Systems, Software</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Återanvändning av restläkemedel vid intravenös infusionsbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ateranvandning-av-restlakemedel-vid-intravenos-infusionsbehandling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka vetenskapliga studier finns om riskerna med att använda restläkemedel från en intravenös infusionsbehållare från en patient till nästkommande?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning. 
+På flera sjukhus förekommer det att restläkemedel från en intravenös infusion används även för nästkommande patient, detta för att minimera läkemedelssvinn och för att användningen av backventiler i teorin bör förhindra att läkemedlet kontaminerats. Det saknas i dagsläget rekommendationer eller riktlinjer för om detta är lämpligt eller inte och det vetenskapliga kunskapsunderlaget är till stor del okänt, vilket öppnar upp för stor praxisvariation.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi dose, multidos, infusion system, infusionssystem, non return valve, non return valves, non-return valve, non-return valves, check valve, check valves, backventil, backventiler, cross infection, krosskontaminering, anti reflux, sprutpump</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Läkemedelstillförsel genom venen, återanvändning av utrustning, läkemedelsförorening, utrustningsförorening, infusionspumpar, Administration: intravenous, Equipment reuse, drug contamination, equipment contamination, infusion pumps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Videomöte istället för fysiskt besök i primärvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/videomote-istallet-for-fysiskt-besok-i-primarvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken vetenskapligt sammanställd forskning och vetenskapliga studier finns kring diagnostik och behandling via videomöte inom primärvården, jämfört med ett fysiskt besök? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Den ökade tillgången till smarta mobiler, surfplattor och datorer som möjliggör kommunikation via videosamtal i realtid har ändrat hur patient och vårdpersonal kan mötas inom primärvården. Både i sjukvårdsregionernas egen regi och på den privata marknaden har utvecklingen av olika digitala vårdtjänster gått snabbt de senaste åren, och i spåren av covid-19-pandemin har både efterfrågan och utbudet av digitala vårdmöten ökat ytterligare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>digital vård, skype, facetime, videosamtal, videokonferens, nätdoktor, internetläkare, online, mobil, mobilen, surfplattan, paddan, padda, ipad, app</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Videokonferenser, Telekonsultation, Telemedicin, Telerehabilitering, Mottagningsbesök, Tidsbeställningar och scheman, Remiss och konsultation, Klinisk läkarpraxis, Läkare-patientrelationer, Primärvård, Allmänläkare, Familjeläkare, Familjemedicin,  Allmänmedicin, Videoconferencing, Remote consultation, Telemedicine, Telerehabilitation, Office visits, Appointments and schedules, Referral and Consultation, Practice patterns: physicians, Physician patient relations, Primary Health Care, General Practitioners, Physicians: Family, Family Practice, General Practice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compassion-fokuserad terapi (CFT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/compassion-fokuserad-terapi-cft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om compassion-fokuserad terapi (CFT)? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Samtalsinterventioner som fokuserar på självmedkänsla (compassion på engelska) tillhör vad som brukar kallas tredje vågens kognitiva beteendeterapier. Metoden utvecklades först för att hjälpa personer med hög självkritik och låg självkänsla, men den har senare kommit att användas även vid andra tillstånd, som beteendestörningar, psykisk sjukdom eller olika typer av utsatthet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compassion focused, medkänsla, compassion based, third wave CBT, tredje vågen KBT, self-compassion, compassionate mind, CMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kognitiv beteendeterapi, Cognitive Behavioral Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Påverkan på amning av tidig nappanvändning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/paverkan-pa-amning-av-tidig-nappanvandning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka vetenskapliga studier finns om effekten på etablering av amning vid introduktion av napp under de första två levnadsveckorna?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter och primärstudier. 
+Amning etableras oftast under barnets första levnadsveckor. Det är oklart om napp inverkar negativt på amning under etableringsfasen.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spädbarn, amningsetablering, napp, nyfödd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spädbarn, Nappar, Amning, Bröstmjölk, Mjölkbildning, Newborn, Pacifier, Breast Feeding, Breast Milk, Lactation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Napp mot plötslig spädbarnsdöd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/napp-mot-plotslig-spadbarnsdod/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka vetenskapliga studier finns på effekten av nappanvändning mot plötslig spädbarnsdöd?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter och primärstudier. 
+Orsakerna till plötslig spädbarnsdöd är ofullständigt kända, men ett flertal risk- och skyddsfaktorer har identifierats.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>napp, plötslig spädbarnsdöd, SIDS, tröstnappar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nappar, Plötslig Spädbarnsdöd, Pacifiers, Sudden Infant Death</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allens test för bedömning av blodcirkulation i handen innan insättning av kvarliggande artärkateter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/allens-test-for-bedomning-av-blodcirkulation-i-handen-innan-insattning-av-kvarliggande-artarkateter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka vetenskapliga studier finns om Allens test eller annat liknande test kan förutsäga komplikationer efter inläggning av kvarliggande artärkateter? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter och primärstudier.
+Patienter med nedsatt blodcirkulation I handen kan antas löpa en större risk för komplikationer vid exempelvis insättning av en artärkateter. Allen test är en av flera metoder som kan användas för att identifiera dessa personer.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allen test, Allens test, Allen’s test, barbeau, sensitivitet, sensitivity, specificitet, specificity, complications, komplikationer, screening, diagnostisk, diagnostic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perifer kateterisering, Kollateral circulation, Catheterization: Peripheral, Collateral Circulation</x:t>
   </x:si>
   <x:si>
     <x:t>Psykologiska interventioner för patienter med långvarig smärta. Individuell behandling jämfört med gruppbehandling</x:t>
   </x:si>
   <x:si>
     <x:t>ut202118</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2021/173</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/psykologiska-interventioner-for-patienter-med-langvarig-smarta.-individuell-behandling-jamfort-med-gruppbehandling/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilka vetenskapliga studier finns om effekter av psykologisk behandling med KBT eller ACT som ges individuellt jämfört med behandling i grupp, till personer med långvarig smärta? 
 SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
 Långvarig smärta är vanligt och kan innebära stort lidande för de drabbade. Olika former av smärttillstånd är orsaken till en stor del av sjukskrivningen i Sverige. Psykologiska behandlingsmetoder såsom KBT och ACT är vanligt förekommande metoder vid behandling av långvarig smärta.</x:t>
   </x:si>
   <x:si>
     <x:t>Individual, vs, versus, group, grupp, individuell, acceptance and commitment, beteendeterapi, behavior therapy, cognitive therapy, kognitiv terapi, kronisk smärta, chronic pain, chronical pain, persistent pain</x:t>
   </x:si>
   <x:si>
     <x:t>Smärta, Psykoterapi, Pain, Psychotherapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tåtrycksmätning för personer med svårläkta sår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/tatrycksmatning-for-personer-med-svarlakta-sar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om diagnostisk tillförlitlighet respektive prognos med tåtrycksmätning för personer med svårläkta sår?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Perifer artärsjukdom (engelska: periferal artery disease (PAD)), beror på arteriell insufficiens vilket ger nedsatt blodcirkulation i artärerna och är vanligt förekommande vid åderförkalkning. Vid allvarligt nedsatt blodcirkulation finns risk för att det uppstår svårläkta sår och kallbrand. För att diagnostisera arteriell insufficiens kan man mäta det systoliska blodtrycket i antingen tå- eller fotled och genom att kombinera detta med en blodtrycksmätning i armen kan man sedan räkna ut tå- (TBI) eller ankel-brakialindex (ABI).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toe brachial index, tå brakial index, ankle brachial index, ankel brakial index, tåtryck, ankeltryck, svårläkta sår, systoliskt blodtryck, systolic blood pressure, diagnostisk tillförlitlighet, diagnostic accuracy, sensitivity, specificity, sensitivitet, specificitet, prediktiv kapacitet, predictive capacity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diabetic foot, Foot ulcer, Pressure Ulcer, Point-of-care testing Diabetesfot, Fotsår, Trycksår, Patientnära tester</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU:s upplysningstjänstsvar, Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hydroxylapatit i tandkräm för att förbygga och behandla karies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hydroxylapatit-i-tandkram-for-att-forbygga-och-behandla-karies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vilka vetenskapliga studier finns om effekten av hydroxylapatit i tandkräm, på karies? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av artiklar.
+Karies orsakas av att mineral från tandens hårdvävnader (emalj, dentin och rotcement) löses ut av syra som bildas av bakterier när de bryter ner socker. Först demineraliseras tandytan och blir porös, därefter kan det bildas en kavitet (hål). Fluoridinnehållande tandkräm används för att remineralisera tandens hårdvävnad och förhindra att kariesangreppet växer. Laboratoriestudier har visat att emalj även kan remineraliseras med hjälp av små kristaller eller partiklar av hydroxylapatit.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kariesprevention, kariesbehandling, tandkräm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dental Caries, Hydroxyapatites, Dentifrices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av stötvågsbehandling vid tendinopati i armbåge, axel och knä</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2020/894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekter-av-stotvagsbehandling-vid-tendinopati-i-armbage-axel-och-kna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns på effekter av stötvågsbehandling vid tendinopati i armbåge, axel och knä? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Överansträngning av armbåge, axel och knä kan leda till senskador med smärta och nedsatt funktion som följd. Stötvågsbehandling används i syfte att minska smärta och öka rörligheten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tryckvågsbehandling, tendinit, senskador, förkalkning, hopparknä, patella tendinopati, lateral epikondylit, rotatorkuff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tendinopati, Tennisarmbåge, Impingement syndrome i skuldra, Extrakorporeal stötvågsbehandling, Tendinopathy, Tennis Elbow, Shoulder Impingement Syndrome, Extracorporeal Shockwave Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frakturrisk vid behandling med SSRI-preparat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/frakturrisk-vid-behandling-med-ssri-preparat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning finns om frakturrisk och bentäthet vid långtidsbehandling med SSRI-preparat? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benskörhet, benbrott, antidepressiv behandling, fraktur, benfraktur, antidepressiva läkemedel, lyckopiller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benbrott, Benskörhet, Bendemineralisering: patologisk, Bentäthet, Osteoporosfrakturer, Upplösning av benvävnad, Antidepressiva medel, Serotoninupptagshämmare, Serotonin- och noradrenalinåterupptagshämmare, Fractures: Bone, Osteoporosis, Bone Demineralization: Pathologic, Bone density, Osteoporotic Fractures, Osteolysis, Antidepressive Agent, Serotonin Uptake Inhibitor, Serotonin and Noradrenaline Reuptake Inhibitors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kostnadseffektivitet av läkemedelsassisterad behandling vid opioidberoende</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kostnadseffektivitet-av-lakemedelsassisterad-behandling-vid-opioidberoende/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om kostnadseffektiviteten av läkemedelsassisterad substitutionsbehandling vid opioidberoende? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Läkemedelsassisterad substitutions- och underhållsbehandling (rehabilitering) vid opioidberoende (LARO) är en behandling för personer som har ett allvarligt beroende efter långvarigt bruk av heroin eller andra opioider. Behandlingen kombineras alltid med psykologisk behandling eller psykosocialt stöd och vanligt förekommande läkemedel är metadon eller buprenorfin.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heroin, opioids, opioid, opiater, MMT, BMT, maintenance, substitutionsbehandling, LARO, Läkemedelsassisterad behandling vid opioidberoende, subutex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Missbruksrelaterade sjukdomar, Opioid-relaterade sjukdomar, Opioid substitutionbehandling, Metadon, Buprenorfin, Substance-Related disorder, Opioid-Related Disorders, Opiate substitution treatment, methadone, buprenorphine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMLA och sockerlösning som smärtlindring vid omskärelse av pojkar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/emla-och-sockerlosning-som-smartlindring-vid-omskarelse-av-pojkar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om den smärtlindrande effekten av kombinationsbehandling med EMLA och sockerlösning vid omskärelse av pojkar?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Vid omskärelse av pojkar avlägsnas förhud helt eller delvis runt penis. En omskärelse av pojkar kan ske på medicinsk indikation eller av religiösa skäl och kan utföras tidigt efter födseln. Flera olika typer av smärtlindring finns tillgängliga. Sockerlösning respektive salva som innehållande lokalbedövande ämnen tillhör de mindre invasiva metoderna.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMLA, sockerlösning, lidokain, prilokain, lidocaine, prolocaine, omskärelse, smärtlindring, smärthantering, pain management, smärta, pain, eutectic mixture of local anesthetics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manlig omskärelse, Anestesi, Sackaros, Läkemedelskombination av lidokain och prilokai,  Circumcision: Male, Anesthesia, Sucrose, Lidocaine: Prilocaine Drug Combination</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Critically appraised topic (för Upplysningstjänstens svar)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mentaliseringsbaserad terapi (MBT)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/mentaliseringsbaserad-terapi-mbt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning finns om effekter av mentaliseringsbaserad terapi?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter och primärstudier. 
+Mentaliseringsbaserad terapi är en form av psykologisk behandling som inriktar sig på en individs medvetenhet om sitt eget och andras sätt att reagera, tänka och känna (mentalisering). Den utvecklades ursprungligen för personer med emotionellt instabilt personlighetssyndrom (EIPS, borderline) men har idag ett bredare användningsområde, till exempel för personer med ätstörningar och självskadebeteende.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mentalisering, mentaliseringsbaserad behandling, mentaliseringsbaserad terapi, mentaliseringsbaserad, mentalization, mentalisation, mentalizationbased, mentalization-based, mentalisationbased, barn, ungdomar, vuxna, children, adolescents, adult, adults, children, adolescent, terapi, therapy, psykologisk behandling, psychological treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mentalisering, Borderline-personlighetsstörning, Självdestruktivt beteende, Mentalization, Borderline Personality Disorder, Self-Injurious Behavior.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av psykogena icke-epileptiska anfall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-av-psykogena-icke-epileptiska-anfall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vilka vetenskapliga studier finns om behandling av psykogena icke-epileptiska anfall?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Psykogena icke-epileptiska anfall, PNES (även kallat dissociativa kramper eller funktionella anfall), kan vara svåra att skilja från epileptiska anfall. En stor del av alla patienter som utreds för kramper beräknas ha PNES men till skillnad från epileptiska kramper så hjälper inte antiepileptiska läkemedel mot tillståndet. Orsakerna till PNES är okända, men psykologiska faktorer är troligen bidragande.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>funktionella symtom, dissociativa kramper, ICD-10 F44.5, PNES, FNEA, FND, NEAD, functional nonepileptic attacks, functional nonepileptic disorder, functional seizures, Non-epileptic Attack Disorder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anfall, Psykoterapi, Beteendeterapi, Kognitiv beteendeterapi, Mindfulness, Seizures, Psychogenic Nonepileptic Seizures, Psychotherapy, Behavior Therapy, Cognitive Behavioral Therapy, Mindfulness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svar från Upplysningstjänsten Critically appraised topic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbetsrelaterade hörselnedsättningar hos tandvårdspersonal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/arbetsrelaterade-horselnedsattningar-hos-tandvardspersonal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om risken för att roterande högvarvsinstrument orsakar hörselskador hos tandvårdspersonal?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Inom tandvården används instrument och apparatur med hög ljudnivå. Hörselskydd används i olika omfattning av tandvårdspersonal.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roterande högvarvsinstrument, hörselskada, hörselskydd, tandläkare, high speed hand piece, hearing impairment, hearing protection, dentists</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tandvård, Tandvårdspersonal, Arbetsmiljö, Bullerframkallad hörselnedsättning, Dental Care, Dental Staff, Occupational Health, Hearing Loss: Noise-Induced</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glukosamin eller kondroitin vid artros</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/glukosamin-eller-kondroitin-vid-artros/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om effekter av glukosamin eller kondrointin vid artros?SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Smärta och nedsatt funktion vid artros är vanligt hos äldre. För att upprätthålla funktion och minska smärta på längre sikt rekommenderas i första hand fysisk aktivitet och anpassad träning och i andra hand läkemedelsbehandling med antiinflammatoriska eller smärtlindrande preparat så som ibuprofen eller paracetamol. Många personer med artrosbesvär använder även glukosamin eller kondroitin för smärtlindring och funktionsförbättring vid artros.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artrossmärta, smärtlinding, pain management, pain relief</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osteoartros, Glukosamin, Kondroitin, Osteoarthritis, Glucosamine, Chondroitin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Åtgärder och behandling vid extravasal infusion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2021/689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/atgarder-och-behandling-vid-extravasal-infusion/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om icke-invasiv behandling vid extravasering av intravenösa infusioner? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+När man tillför kroppen en lösning intravenöst (infusion) kan infusionsnålen hamna fel eller skada kärlväggen så att lösningen läcker utanför blodkärlet till omgivande vävnad. Utöver att skapa eventuellt obehag eller smärta för patienten kan denna så kallade extravasering orsaka irritation och skador i vävnaden. Vid extravasal infusion kan olika typer av åtgärder och behandlingar sättas in för att hindra eller begränsa eventuell vävnadsskada och andra negativa konsekvenser.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extravasering, extravasal infusion, intravenös infiltration, läckage, intravenös infusion, komplikation, åtgärd, behandling, Extravasation, intravenous infiltration, leakage, intravenous infusion, complication, management, treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extravasering av diagnostiska och terapeutiska medel, Extravasation of Diagnostic and Therapeutic Materials</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krisstöd i förskola och skola vid suicid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/krisstod-i-forskola-och-skola-vid-suicid/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om krisstöd till förskola och skola efter suicid hos barn, personal eller närstående? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+När en klasskamrat, närstående eller personal vid en skola eller förskola begår självmord är det en traumatisk händelse som kan påverka barns psykiska hälsa och skolprestationer. Både förskola och skola har en viktig roll som stöd, och interventioner baserade i verksamheten kan vara lämpliga för att hantera sorg och trauma.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självmord, krisgrupp, stöd, postvention, trauma, barnomsorg, skolpersonal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Självmord, Skolor, Suicide, Schools</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Identifiering av patienter i primärvård som riskerar förvärrad smärta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/identifiering-av-patienter-i-primarvard-som-riskerar-forvarrad-smarta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om verktyg eller prediktionsmodeller avsedda att identifiera patienter i primärvården med hanterbar smärta som riskerar att försvåras? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Det är vanligt att patienter i primärvården söker hjälp för smärta, både kortvarig och långvarig. Många blir bättre eller kan få hjälp att hantera sin smärta, men en del utvecklar svårare smärta som i längden blir svår att hantera och kan leda till mycket lidande och begränsningar för individen. För att fånga upp patienter med risk för att utveckla svårare eller långdragen smärta kan man ta hjälp av en prediktionsmodell som syftar till att identifiera patientspecifika riskfaktorer och som kan förutse prognosen för den enskilda patienten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Långvarig smärta, svårbehandlad smärta, Hanterbar smärta, Prediktionsmodell, Prognos, Prognostisk, Prediktion, Prediktiv, Instrument, Verktyg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smärta, Kronisk smärta, Ländryggssmärta, Huvudvärk, Muskuloskeletal smärta, Nacksmärta, Svårbehandlad smärta, Regler för kliniska beslut, Pain, Chronic Pain, Low Back Pain, Headache, Musculoskeletal Pain, Neck Pain, Pain: Intractable, Clinical Decision Rules</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icke-kirurgisk behandling vid takfönstersyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/icke-kirurgisk-behandling-vid-takfonstersyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vilka vetenskapliga studier finns om psykologisk eller fysioterapeutisk behandling vid takfönstersyndrom? 
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Takfönstersyndrom orsakas av att benvävnaden i balansorganets övre båggång försvagas och slutligen ger upphov till en liten öppning. Detta nytillkomna ”tredje fönster” i innerörat kan ge upphov till överkänslighet mot ljud, särskilt kroppsegna ljud eller ljud som leds genom kroppen, och yrsel utlöst av tryckförändringar eller starka ljud.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>superior semicircular canal dehiscence, superior semicircular canal dehiscence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykoterapi, Rehabilitering, Konservativ behandling, Semicircular Canal Dehiscence, Psychotherapy, Rehabilitation, Conservative Treatment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rotfyllning med sealer innehållande formaldehyd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/rotfyllning-med-sealer-innehallande-formaldehyd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om effekten av rotfyllning med rotkanalsealer innehållande formaldehyd jämfört med rotkanalsealer utan formaldehyd? 
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Rotfyllning, en endodontisk behandling, utförs på tänder till exempel när tandens pulpa har blivit inflammerad eller infekterad. Vid behandlingen tas pulpan bort och rotkanalerna fylls med tätslutande rotfyllning. En så kallad ”rotkanalsealer” fyller ut ojämnheter och bidrar till vidhäftning mellan rotkanalens väggar och rotfyllningsmaterialet.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rotkanalfyllning, rotbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endodonti, Dentala cement, Rotfyllningsmaterial, Endodontics, Dental Cements, "Root Canal Filling Materials"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metoder för att minska tvångsåtgärder inom psykiatrisk slutenvård: Safewards och Six core strategies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/metoder-for-att-minska-tvangsatgarder-inom-psykiatrisk-slutenvard-safewards-och-six-core-strategies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om Safewards och Six core strategies för att minska tvångsåtgärder inom psykiatrisk slutenvård? 
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
+Inom psykiatrisk slutenvård, tvångsvård och rättspsykiatrisk vård kan det uppstå konflikter och situationer som behöver lösas med tvångsåtgärder, åtgärder som alltid ska användas som en sista utväg. Flera metoder har tagits fram för att minska behovet av tvångsåtgärder i inom psykiatrisk slutenvård. Två av dessa är Safewards och Six core strategies.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatrisk tvångsvård, rättspsykiatri, bältesläggning, tvångsmedicinering, fasthållning, avskiljning, isolering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiskt sjuka personer, Psykiatrisk vård, Psykiatriska sjukhus, Psykiatriska avdelningar, Sjukhuspatienter, Rättspsykiatri, Psykiatrisk tvångsvård, Psykiatriskt tvångsomhändertagande, Straffrättsligt otillräknelig, Beteendekontroll, Tvång, Våld, Mentally Ill Persons, Mental Health Services, Hospitals: Psychiatric, Psychiatric Department: Hospital, Inpatients, Forensic Psychiatry, Involuntary Treatment: Psychiatric, Commitment of Mentally Ill, Insanity Defense, Behavior Control, Coercion, Violence</x:t>
   </x:si>
   <x:si>
     <x:t>Fokuserad Acceptance and Commitment Therapy (FACT) vid depression och ångestsyndrom</x:t>
   </x:si>
   <x:si>
     <x:t>ut202221</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2022/334</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fokuserad-acceptance-and-commitment-therapy-fact-vid-depression-och-angestsyndrom/</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vilken sammanställd forskning finns om behandlingseffekter av Fokuserad Acceptance and Commitment Therapy vid depression och ångestsyndrom?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 Depression och ångest är vanliga psykiska sjukdomar som drabbar en stor del av befolkningen någon gång i livet. Vid lindriga och medelsvåra tillstånd rekommenderas psykologisk behandling och i första hand traditionell kognitiv beteendeterapi (KBT). 
 Acceptance and Commitment Therapy (ACT) är en vidareutveckling av KBT, som fokuserar på acceptans och medveten närvaro (mindfulness). Terapimetoden används vid flera olika psykiatriska tillstånd, däribland depression och ångestsyndrom, och finns även som en mindre omfattande terapiform kallad Fokuserad ACT (FACT).
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Depression, ångestsyndrom, kognitiv beteendeterapi, KBT, Fokuserad Acceptance and Commitment Therapy, FACT, ACT, acceptansbaserad terapi, </x:t>
   </x:si>
   <x:si>
     <x:t>depressive disorder, bipolar disorder, Anxiety disorders, Stress Disorders, Post-Traumatic, Cognitive Behavioral Therapy, depressiv sjukdom, bipolär sjukdom, ångeststörningar, Posttraumatiskt stressyndrom, kognitiv beteendeterapi</x:t>
   </x:si>
   <x:si>
-    <x:t>Hydroxylapatit i tandkräm för att förbygga och behandla karies</x:t>
-[...20 lines deleted...]
-  <x:si>
     <x:t>Betydelsen av personalens utbildningsnivå för omsorgskvalitet i hemtjänsten</x:t>
   </x:si>
   <x:si>
     <x:t>ut202223</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2022/522</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/betydelsen-av-personalens-utbildningsniva-for-omsorgskvalitet-i-hemtjansten/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilken sammanställd forskning finns om betydelsen av vård- och omsorgsutbildning hos icke-legitimerad hemtjänstpersonal för omsorgskvalitet?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 Den svenska äldreomsorgen står inför stora utmaningar med en snabbt ökande åldrande befolkning. En stor andel av de äldre har hemtjänst, och den största andelen av personalen består av undersköterskor och vårdbiträden. De utför liknande arbetsuppgifter men har ofta olika utbildningsnivå. Vilken betydelse som skillnaden i personalens utbildningsnivå har på omsorgskvaliteten är oklart.</x:t>
   </x:si>
   <x:si>
     <x:t>Hemtjänst, hemtjänstpersonal, vårdkvalitet, kvalitet, undersköterska, vårdbiträde, utbildning, utbildningsnivå, vård- och omsorgsutbildning, äldre, äldreomsorg</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hemsjukvård, Omvårdnad i hemmet, Vård i hemmet, Hemtjänst, Omvårdnad inom distriktsvård, Hemvårdare,  Home Care Services, Home Health Nursing, Home Nursing, Homemaker Services, Community Health Nursing, Home Health Aides  </x:t>
   </x:si>
   <x:si>
+    <x:t>Responsbaserad praktik vid behandling av våldsutövare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/responsbaserad-praktik-vid-behandling-av-valdsutovare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning eller vetenskapliga studier finns om effekten av responsbaserad praktik som insats för våldsutövare?
+Våld är ett globalt problem som kan ta sig många former. Våldet kan exempelvis vara fysiskt, psykiskt och sexuellt. Olika behandlingar och stöd kan ges till våldsutövare, exempelvis individuella samtal med en behandlare. Responsbaserad praktik är ett förhållningssätt som kan användas vid samtal med och behandling av våldsutövare.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>våld, våld i nära relationer, responsbaserad modell, förhållningssätt vid samtal, metod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>responsbaserad praktik, responsbaserad modell, response-based practice, response-based approach, response-based theory</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Critical appraised topic </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utvägs kvinnogrupp vid våld i nära relationer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/utvags-kvinnogrupp-vid-vald-i-nara-relationer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning eller vetenskapliga studier finns om effekten av behandlingsprogrammet Utvägs kvinnogrupp vid våld av en partner i en nära relation?
+Våld i nära relation orsakar stort lidande och ohälsa hos de som drabbas. Det finns olika typer av behandlingar och stödinsatser som syftar till att stödja de våldsutsatta. Gruppverksamheten Utvägs kvinnogrupp är en manualbaserad metod med fokus på bearbetning av våldsutsatta kvinnors upplevelser samt kunskapsinhämtning om bland annat våld, vardagspsykologi och lagstiftning.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utvägs kvinnogrupp, våld i nära relationer, partnervåld, våldsutsatta, kvinnogrupp, gruppverksamhet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling med lågenergilaser vid tennisarmbåge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-med-lagenergilaser-vid-tennisarmbage/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning finns om behandlingseffekter av lågenergilaser vid tennisarmbåge?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Tennisarmbåge är ett vanligt smärttillstånd som finns hos en till två procent av den vuxna befolkningen i Sverige. Lågenergilaser (Low Level Laser Therapy, LLLT) används ibland som behandlingsmetod vid tennisarmbåge. Metoden används av både legitimerad sjukvårdspersonal och yrkesgrupper utanför hälso- och sjukvården.  
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICD-10 M77.1, lågeffektlaser, lateral epikondylit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armbågsinflammation , Elbow Tendinopathy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Childrens Program för barn till föräldrar med skadligt substansbruk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/childrens-program-for-barn-till-foraldrar-med-skadligt-substansbruk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilka vetenskapliga studier finns om effekter av Childrens Program?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Barn till föräldrar med ett skadligt bruk av alkohol eller droger kan behöva olika former av stödinsatser. Childrens program är en insats som syftar till att öka barnens kunskap om beroendesjukdomar, förbättra förståelsen kring sina egna känslor, stärka förmågan till kommunikation samt på sikt förbättra relationen mellan förälder och barn.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Missbruk, alkoholism, barn till missbrukande föräldrar, gruppintervention, addiction, alcoholism, children of substance abusing parents, parental substance use, group intervention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn, Föräldrar, Missbruksrelaterade sjukdomar, Psykosocial intervention, Socialt arbete, Child, Parents, Substance-Related Disorders, Psychosocial Intervention, Social Work</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineralvatten för att behandla svampinfektion i munhålan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En uppdatering av svar ut201711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/mineralvatten-for-att-behandla-svampinfektion-i-munhalan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om behandling av svampinfektion i munhålan med mineralvatten, främst vichyvatten? 
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Svampinfektion i munhålan orsakas vanligen av Candida albicans. En del upplever att infektionen läker genom att badda eller skölja slemhinnor och tunga med mineralvatten, exempelvis vichyvatten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oral candida, Oral candidiases, Oral moniliases, Oral moniliasis, Oral, monilia, Oral monilias, thrush, torsk, club soda, soda water, sodavatten, bubbelvatten, carbonated water, kolsyrat vatten, sparkling water, seltzer water, kolsyrat källvatten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Candidiasis: Oral, Kandidos: oral, Mineral Waters, Mineralvatten, Sodium Bicarbonate, Natriumbikarbonat, Carbonates, Karbonater</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acceptance and Commitment Therapy (ACT) för placerade ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/acceptance-and-commitment-therapy-act-for-placerade-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om acceptance and commitment therapy (ACT) för ungdomar i social heldygnsvård? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omhändertagna ungdomar, HVB, LVU, tredje vågens KBT, mindfulnessbaserad terapi, juvenile delinquent, juvenile detention, mindfulness-based therapy, third wave CBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acceptance and commitment therapy, Ungdomar, Ungdomar på insitutioner, Adolescent, Adolescent: Institutionalized</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motiverande samtal för tvångsvårdade ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/motiverande-samtal-for-tvangsvardade-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om effekten av motiverande samtal för tvångsvårdade ungdomar?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Motiverande samtal (MI) är en samtalsmetod som används för att stärka förutsättningarna för beteendeförändring hos en individ. För ungdomar i institutionsvård kan motiverande samtal användas med syfte att minska skadligt bruk av alkohol och droger eller kriminalitet, men även att stärka motivationen att till exempel delta i skolundervisning.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omhändertagna ungdomar, LVU, LSU, missbruk, kriminalitet, beteendeförändring, substance abuse, juvenile delinquent, juvenile detention, behaviour change</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motiverande samtal, Ungdomar, Tvångsvård, Motivational Interviewing, Adolescent, Involuntary Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aggression Replacement Training (ART) för placerade ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/aggression-replacement-training-art-for-placerade-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om Aggression Replacement Training (ART) för placerade ungdomar?
+SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Aggression Replacement Training (ART) är ett program som används i behandling av beteendeproblem. Ungdomar i institutionsvård eller med antisocial problematik är en vanlig målgrupp för behandlingen. Programmet baseras på tre behandlingskomponenter: social färdighetsträning, hantering av ilska och moralträning.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omhändertagna ungdomar, HVB, LVU, beteendeträning, färdighetsträning, juvenile delinquent, juvenile detention, cognitive behavioural intervention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beteende, Aggression, Ungdomar, Ungdomar på insitutioner, Behavior, Aggression, Adolescent, Adolescent: Institutionalized</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eftervård av operationsärr efter bukkirurgi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/eftervard-av-operationsarr-efter-bukkirurgi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om egenvård av operationsärr efter bukkirurgi? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Post-operativa ärr på buken kan uppstå efter exempelvis tarmkirurgi eller operation av bråck. Ärren kan göra ont, leda till åtstramning, ge ihållande klåda eller vara estetiskt störande.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keloida ärr, hypertrofiska ärr, keloid scar, hypertrophic scar, postoperativa ärr, postoperative scar, operationsärr, L91.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eftervård, Postoperativ vård, Kirurgiskt sår, Sårläkning, Ärr, Glios, Aftercare, Postoperative Care, Surgical Wound, wound healing, cicatrix, gliosis</x:t>
+  </x:si>
+  <x:si>
     <x:t>Effekt av psyllium på kronisk förstoppning hos vuxna med särskilt fokus på äldre</x:t>
   </x:si>
   <x:si>
     <x:t>ut202317</x:t>
   </x:si>
   <x:si>
     <x:t>2023/179</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-av-psyllium-pa-kronisk-forstoppning-hos-vuxna-med-sarskilt-fokus-pa-aldre/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilken sammanställd forskning finns om effekten av psyllium (som fibertillskott eller bulkmedel) på kronisk förstoppning hos vuxna generellt och äldre specifikt?
 SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 Kronisk förstoppning kan drabba människor i alla åldrar och äldre personer är särskilt utsatta. Baserat på beprövad erfarenhet och klinisk praxis brukar fiberrik kost rekommenderas.</x:t>
   </x:si>
   <x:si>
     <x:t>ispaghula, ispagula, loppfrö, bulkmedel, kronisk förstoppning, äldre</x:t>
   </x:si>
   <x:si>
     <x:t>Förstoppning, plantago, psyllium, avföringsmedel, constipation, plantago ovata, psyllium, laxative</x:t>
   </x:si>
   <x:si>
-    <x:t>Kostbehandling för posttraumatiskt stressyndrom</x:t>
-[...73 lines deleted...]
-    <x:t>Vilken sammanställd forskning och vilka vetenskapliga studier finns om psykologisk eller fysioterapeutisk behandling vid takfönstersyndrom? 
+    <x:t>Psykologisk behandling vid utmattningssyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/psykologisk-behandling-vid-utmattningssyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns som undersöker effekter av psykologiska behandlingar vid utmattningssyndrom?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning. 
+Utmattningssyndrom kännetecknas av fysiska och psykiska symtom på utmattning som utvecklats till följd av omfattande stress under en längre tid. Sedan diagnoskriterierna togs fram i Sverige har det blivit en av de vanligaste diagnoserna vid långtidssjukskrivning. Många patienter söker eller erbjuds psykologisk behandling för sitt tillstånd
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utmattningssyndrom, Långtidssjukskrivning, Anpassningsstörningar, Arbetsrelaterad stress, KBT, Psykologisk behandling, Exhaustion Disorder, Sickness abscence, Adjusment disorder, Work-related stress, CBT, Psychological therapy, Psychological treatment, ACT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykisk utmattning, Utbrändhet, Psykologisk stress, Sjukfrånvaro, Psykoterapi, Beteendeterapi, Kognitiv beteendeterapi, Mental Fatigue, Burnout: Psychological, Stress: Psychological, Sick Leave, Psychotherapy, Behavior Therapy, Cognitive Behavioral Therapy, Acceptance and Commitment Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Användning av fenol vid nageltrångsoperation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/anvandning-av-fenol-vid-nageltrangsoperation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om positiva och negativa effekter vid användning av fenol vid nageltrångsoperationer?
 SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
-Takfönstersyndrom orsakas av att benvävnaden i balansorganets övre båggång försvagas och slutligen ger upphov till en liten öppning. Detta nytillkomna ”tredje fönster” i innerörat kan ge upphov till överkänslighet mot ljud, särskilt kroppsegna ljud eller ljud som leds genom kroppen, och yrsel utlöst av tryckförändringar eller starka ljud.</x:t>
-[...271 lines deleted...]
-    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om effekten av A-CRA för tvångsvårdade ungdomar?
+Nageltrång kan vara besvärande och vid uttalade besvär behöver man ibland operera bort en del av nageln under lokalbedövning. För att inte den borttagna delen av nageln ska växa ut igen och på nytt orsaka problem applicerar man fenol på nagelanlaget, vilket får det att tillbakabildas. Fenol är kraftigt frätande och giftigt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>in-grown nail,  ingrown toenail, Onychocryptosis, Onychocryptoses, retronychia, ingrodd tånagel, Carbolic Acid, Hydroxybenzene, Carbol, Phenolate Sodium, Sodium Phenolate, phenolization, phenolisation, chemical matricectomy, nageltrångskirurgi, Kemisk König, königs
+ICD: L60.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nails: Ingrown, nageltrång, phenol, fenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorisk träning för barn och ungdomar med motorisk koordinationsstörning (DCD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2022/841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/motorisk-traning-for-barn-och-ungdomar-med-motorisk-koordinationsstorning-dcd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om effekter av motorisk träning hos barn och ungdomar (0–18 år) med DCD?
 SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
-A-CRA är en manualbaserad samtalsmetod för ungdomar med drogbruk och deras familjer. Metoden används framför allt inom öppenvård, till exempel efter en avslutad placering, men har även utvecklats för att kunna användas inom slutenvård.</x:t>
-[...831 lines deleted...]
-    <x:t>Självmord, Skolor, Suicide, Schools</x:t>
+Motorisk koordinationsstörning (eng. Developmental coordination disorder) är en utvecklingsrelaterad funktionsnedsättning som innebär olika typer av motoriska symtom, såsom klumpighet i grovmotoriska rörelser, svårigheter med finmotorik och balansproblem. Behandlingar för barn med DCD kan bland annat syfta till att hjälpa dem att hantera de fysiska problemen och på så sätt öka delaktighet i vardagsaktiviteter.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyspraxia, motor disorder, motor skill disorders, task-oriented intervention, physiotherapy, early intervention, usual care, waiting list, dyspraxi, motoriska störningar, aktivitetsbaserad träning, fysioterapi, tidig intervention, standardvård, väntelista</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motoriska störningar, Motoriska färdighetsbrister, Arbetsterapi, Fysioterapi, Tidig pedagogisk intervention, Motor Disorders, Motor Skills Disorders, Occupational Therapy, Physical Therapy Modalities, Early Intervention: Educational</x:t>
   </x:si>
   <x:si>
     <x:t>Ett Självständigt Liv (ESL) för personer i tvångsvård för skadligt substansbruk</x:t>
   </x:si>
   <x:si>
     <x:t>ut202327</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/531</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ett-sjalvstandigt-liv-esl-for-personer-i-tvangsvard-for-skadligt-substansbruk/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om effekten av metoden Ett självständigt liv för personer som tvångsvårdas för skadligt substansbruk?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 Metoden Ett självständigt liv är en svensk socialpedagogisk metod för social färdighetsträning (eng. Social Skills Training) som ursprungligen utarbetats för personer med psykossjukdom, men som även anpassats för andra diagnoser, bland annat skadligt substansbruk. Målet med metoden är att individen ska stärka  sin förmåga att hantera sin sjukdom, men även att stärka praktiska och sociala färdigheter för att öka förmågan att tillfredställande hantera vardagslivet.</x:t>
   </x:si>
   <x:si>
     <x:t>Missbruksvård, missbruk, LVM, ESL, stödprogram, substance abuse, support programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Aktiviteter i dagliga livet, Missbruksrelaterade sjukdomar, Tvångsomhändertagande, Activities of daily living, Substance-Related Disorders, Involuntary Commitment</x:t>
   </x:si>
   <x:si>
-    <x:t>Glukosamin eller kondroitin vid artros</x:t>
-[...18 lines deleted...]
-    <x:t>Osteoartros, Glukosamin, Kondroitin, Osteoarthritis, Glucosamine, Chondroitin</x:t>
+    <x:t>Föräldrastödsprogrammet Komet för placerade ungdomar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/foraldrastodsprogrammet-komet-for-placerade-ungdomar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om föräldrastödsprogrammet Komet för institutionsplacerade ungdomar?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Ungdomar som placeras utanför hemmet har ofta allvarliga beteendeproblem och kan även ha bristande hemförhållanden. Komet är ett föräldrastödsprogram som syftar till att förbättra kommunikationen och relationen mellan föräldrar och deras barn, och därigenom förebygga eller motverka problem som missbruk, kriminalitet och psykisk ohälsa.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omhändertagna ungdomar, HVB, LVU, föräldrastöd, föräldrautbildning, juvenile delinquent, juvenile detention, parent training, parent support</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Föräldraskap, Förälder-barnrelationer, Ungdomar, Ungdomar på insitutioner, Problembeteende, Parenting, Parent-Child Relations, Adolescent, Adolescent: Institutionalized, Problem Behavior</x:t>
   </x:si>
   <x:si>
     <x:t>Tolvstegsbehandling vid tvångsvård av personer med skadligt substansbruk</x:t>
   </x:si>
   <x:si>
     <x:t>ut202325</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/344</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/tolvstegsbehandling-vid-tvangsvard-av-personer-med-skadligt-substansbruk/</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vilken sammanställd forskning och vetenskapliga studier finns om effekten av Tolvstegsprogram för personer som tvångsvårdas för skadligt substansbruk?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 Tolvstegsbehandling är en metod som används vid behandling av skadligt bruk och beroende av framför allt alkohol och narkotika. Professionell tolvstegsbehandling bygger på självhjälpsorganisationen Anonyma alkoholisters erfarenhetsbaserade ”12 steg för tillfrisknande”. Behandlingen leds oftast av alkohol- och drogbehandlare som har egna erfarenheter av beroendeproblem och tolvstegsprogrammet.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Missbruksvård, missbruk, LVM, tolvstegsprogram, beteendeförändring, substance abuse, twelve step programmes, professional twelve step treatment, behaviour change</x:t>
   </x:si>
   <x:si>
     <x:t>Anonyma alkoholister, Missbruksrelaterade sjukdomar, Tvångsomhändertagande, Alcoholics Anonymous, Substance-Related Disorders, Involuntary Commitment</x:t>
   </x:si>
   <x:si>
-    <x:t>Föräldrastödsprogrammet Komet för placerade ungdomar</x:t>
-[...21 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Jontofores mot hyperhidros </x:t>
   </x:si>
   <x:si>
     <x:t>ut202329</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SBU 2023_448 </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/jontofores-mot-hyperhidros/</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vilken sammanställd forskning finns om effekterna av jontofores mot hyperhidros?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 Hyperhidros innebär överdriven svettning orsakad av överaktiva svettkörtlar främst i handflatorna, på fotsulorna eller i armhålorna. Hyperhidros kan ha en negativ inverkan på livskvalitet bland annat genom att dagliga aktiviteter begränsas. Jontofores är en icke-invasiv metod som består av ett vattenbad med en mycket svag elektrisk ström som huden exponeras för. Det finns även en variant av jontofores som i stället för vattenbad använder patientens egna svett, så kallad torr-jontofores. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Överdriven svettning, onormalt stora svettmängder, behandling mot svett, extensive sweating, large amounts of sweat, treatment for sweating, ICD: R61</x:t>
   </x:si>
   <x:si>
     <x:t>Hyperhidros, Jontofores, Hyperhidrosis, Iontophoresis</x:t>
   </x:si>
   <x:si>
-    <x:t>Uppsökande verksamhet för personer med komplex psykiatrisk problematik</x:t>
-[...2081 lines deleted...]
-  <x:si>
     <x:t>Fysisk aktivitet för vuxna med autism, adhd eller motorisk koordinationsstörning</x:t>
   </x:si>
   <x:si>
     <x:t>ut202330</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2022/926</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fysisk-aktivitet-for-vuxna-med-autism-adhd-eller-motorisk-koordinationsstorning/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilken sammanställd forskning finns om effekter av fysisk aktivitet eller träning på delaktighet, fysisk och psykisk hälsa samt diagnosrelaterade symtom för vuxna med autism, adhd och/eller motorisk koordinationsstörning?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 Regelbunden fysisk aktivitet är kopplad till minskad risk för folksjukdomar, som hjärt- och kärlsjukdomar och depression, och förbättrade kognitiva förmågor. Forskare undersöker om diagnosrelaterade symtom och hälsorelaterade utfall hos personer med funktionsnedsättning som autism, adhd och motorisk koordinationsstörning kan påverkas av fysisk aktivitet.</x:t>
   </x:si>
   <x:si>
     <x:t>Dyspraxia, fysioterapi, fysisk aktivitet, delaktighet, hyperaktvitet, dyspraxi, physiotherapy, physical activity, participation, hyperactivity</x:t>
   </x:si>
   <x:si>
     <x:t>Autismspektrumstörning, Uppmärksamhets- och beteendestörningar, Motoriska störningar, Motoriska färdighetsbrister, Träning, Autism Spectrum Disorder, Attention Deficit and Disruptive Behavior Disorders, Motor Disorders, Motor Skills Disorders, Exercise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Val av postoperativa förband</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/val-av-postoperativa-forband/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vilken sammanställd forskning finns om effekter på postoperativa sårinfektioner vid jämförelsen av olika förband?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+En infektion i ett kirurgiskt sår kan innebära ökat lidande för patienten och ökade kostnader för sjukvården. Det förebyggande arbetet är viktigt för att minska andelen postoperativa sårinfektioner. Efter en operation appliceras ett sterilt förband för att bland annat skydda såret och främja sårläkning. Det finns många olika typer av förband, både med och utan så kallad undertrycksbehandling där en pump ansluten till förbandet drar vätska från operationssåret.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dressings, Surgical Site Infections, SSI, NPWT, iNPWT, pNPWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirurgiskt sår, Kirurgiska ingrepp, Perioperativ period, Perioperativ vård, Bandage, Sårbehandling med undertryck, Surgical Wound, Surgical Procedures: Operative, Perioperative Period, Perioperative Care, Bandages, Negative-Pressure Wound Therapy</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU:s upplysningstjänst, Critically appraised topic </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Listen, empathize, agree, partner (LEAP) för personer med komplex psykiatrisk problematik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/listen-empathize-agree-partner-leap-for-personer-med-komplex-psykiatrisk-problematik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning och vetenskapliga studier finns om metoden LEAP (listen, empathize, agree, partner) för personer med komplex psykiatrisk problematik?
+SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
+Personer med komplex psykiatrisk problematik har ett stort behov av samordnade insatser av hälso- och sjukvård samt socialtjänst. Det är inte ovanligt att dessa personer, i och med sin problematik ofta har en låg eller obefintlig sjukdomsinsikt, vilket kan leda till att behandling och stöd uteblir. LEAP (listen, empathize, agree, partner) är en samtalsmetod för att nå personer med låg sjukdomsinsikt.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEAP, ”listen, empathize, agree, partner”, komplex psykiatrisk problematik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiatrisk vård, Riktad rådgivning, Psykisk hälsa, Mental Health Services, Directive counseling, Mental Health</x:t>
   </x:si>
   <x:si>
     <x:t>Vilken betydelse har relationer mellan personer som ger professionellt stöd vid komplex psykiatrisk problematik och deras klienter?</x:t>
   </x:si>
   <x:si>
     <x:t>ut202402</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1122</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vilken-betydelse-har-relationer-mellan-personer-som-ger-professionellt-stod-vid-komplex-psykiatrisk-problematik-och-deras-klienter/</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vilken sammanställd forskning finns om betydelsen av relationer för personer som ger professionellt stöd vid komplex psykiatrisk problematik och deras klienter?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 En god och förtroendefull relation till de personer som ger professionellt stöd kan vara en faktor som påverkar hur en klient med komplex psykiatrisk problematik återhämtar sig och engagerar sig i behandling och stöd. När det stöd som ges är i form av terapi kallas den här relationen ofta för terapeutisk allians.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Komplexa psykiska tillstånd, samsjuklighet</x:t>
   </x:si>
   <x:si>
     <x:t>Personal-patientrelationer, terapeutisk allians, Psykiskt sjuka personer, Psykiska störningar, Personal-Patient Relations, Terapeutic Alliance, Mentally Ill Persons, Mental Disorders</x:t>
   </x:si>
   <x:si>
-    <x:t>Identifiering av patienter i primärvård som riskerar förvärrad smärta</x:t>
-[...692 lines deleted...]
-    <x:t xml:space="preserve">Vilken sammanställd forskning finns om jämförelsen mellan endoskopisk mukosal restriktion och endoskopisk submukosal dissektion med avseende på recidiv (återfall) och biverkningar?
+    <x:t>Uppsökande verksamhet för personer med komplex psykiatrisk problematik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/1123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/uppsokande-verksamhet-for-personer-med-komplex-psykiatrisk-problematik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vilken sammanställd forskning finns om uppsökande verksamhet inom socialt arbete för personer med komplex psykiatrisk problematik i utsatthet?
 SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
-Adenom i tarmslemhinnan är en typ av polyper som är godartade men kan vara ett förstadium till tjock- och ändtarmscancer. Dessa godartade vävnadsförändringar kan avlägsnas endoskopiskt via ändtarmen för att förhindra utvecklingen till cancer. Två huvudmetoder, endoskopisk mukosal resektion (EMR) och endoskopisk submukosal dissektion (ESD) finns att tillgå. </x:t>
-[...994 lines deleted...]
-    <x:t xml:space="preserve">SBU:s upplysningstjänst, Critically appraised topic </x:t>
+Personer med komplex psykiatrisk problematik kan ha svårt att själva söka upp och samordna stödinsatser. Uppsökande verksamhet innebär att aktörer såsom socialtjänsten aktivt söker upp personer i behov av stöd i syfte att informera om tillgängliga insatser, ge stöd och behandling, och därmed minska risken för tvångsvård eller hemlöshet på grund av försämring.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykossjukdom, schizofreni, samsjuklighet, stöd i hemmet, kontakt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykiska störningar, Schizofreni, Hembesök, Mental Disorders,Schizophrenia, Community Mental Health, House calls</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psykologiska behandlingar av irritabel tarm, IBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2023/1223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/psykologiska-behandlingar-av-irritabel-tarm-ibs/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBS, mucous colitis, colon irritabile, KBT, CBT, ACT, acceptance and commitment therapy, hypnoterapi, trance, iKBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irritabel tarmsyndrom, Kognitiv Beteendeterapi, Mindfulness, Hypnos, Irritable Bowel Syndrome, Cognitive Behavioral Therapy, Mindfulness, Hypnosis</x:t>
   </x:si>
   <x:si>
     <x:t>Lägeskontroll av nasogastrisk sond med pH-mätning</x:t>
   </x:si>
   <x:si>
     <x:t>ut202409</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2023/1322</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/lageskontroll-av-nasogastrisk-sond-med-ph-matning/</x:t>
   </x:si>
   <x:si>
     <x:t>Nasogastrisk sondmatning, auskultation, kurrtest, pH-test. lägeskontroll</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sondmatning, Mag-tarmintubering, Auskultation, nasogastrsik sondmatning, Enteral Nutrition, Intubation: Gastrointestinal, Auscultation, nasogastric tube, </x:t>
   </x:si>
   <x:si>
+    <x:t>Patientavgifter och vårdutnyttjande inom akutvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/patientavgifter-och-vardutnyttjande-inom-akutvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akutbesök, överutnyttjande, underutnyttjande, enklare åkommor, onödiga besök</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Akutmottagning, Patientavgifter, Sjukhusavgifter, Kostnadsfördelning, Emergency Sevice: Hospital, Fees: Medical, Hospital Charges, Cost Sharing, </x:t>
+  </x:si>
+  <x:si>
     <x:t>Insatser för att motverka ofrivillig ensamhet</x:t>
   </x:si>
   <x:si>
     <x:t>ut202414</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SBU 2024/236 </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/insatser-for-att-motverka-ofrivillig-ensamhet/</x:t>
   </x:si>
   <x:si>
     <x:t>Social exkludering, social exclusion, Social medverkan, Social delaktighet, Social Engagement, Social Functioning, Fysisk aktivitet, motion, Physical Activity, Psykosocialt stöd, Sociala nätverk, Social Care, Social Infrastructure, Husdjursterapi, Animal Facilitated Therapy, Pet Facilitated Therapy, Pet Assisted Therapy, Kommunnätverk, Nätverk för samhällssamverkan, Community Care Network, Community Health Network</x:t>
   </x:si>
   <x:si>
     <x:t>Ensamhet, Social isolering, Socialt deltagande, Social interaktion, Träning, Socialt stöd, Socialt kapital, Djurassisterad terapi, Gräsrotsrörelser, Social Isolation, Loneliness, Social Participation, Social Interaction, Exercise, Social support, Social capital, Animal Assisted Therapy, Community Networks</x:t>
   </x:si>
   <x:si>
+    <x:t>Emotionsfokuserad färdighetsträning för föräldrar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2024/650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/emotionsfokuserad-fardighetstraning-for-foraldrar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Föräldraskap, stöd, skills training, psykisk hälsa, socialtjänst, barn, familj, anknytningsteori, attachment theory, insats(er)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Föräldrar, Känslofokuserad terapi, Parents, Emotion-focused therapy (i svenska MeSH finns enbart Familjeterapi)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Attityd- och beteendeförändringar hos barn och unga genom Machofabriken och liknande program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202418</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SBU 2024/535 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/attityd--och-beteendeforandringar-hos-barn-och-unga-genom-machofabriken-och-liknande-program/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Skolbaserade program, Machofabriken, bystander interventions, mentors in violence, peer interventions, åskådarinterventioner, relationsvåld, dejtingvåld, dating violence, gender based violence </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skolor, Barn, Ungdomar, Minderåriga, Schools, Child, Adolescent, Minors</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kombinationsbehandling med levotyroxin och liotyronin vid hypotyreos</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sammanställning av systematiska översikter.  </x:t>
   </x:si>
   <x:si>
     <x:t>ut202501</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SBU 2024/649 </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kombinationsbehandling-med-levotyroxin-och-liotyronin-vid-hypotyreos/</x:t>
   </x:si>
   <x:si>
     <x:t>Brist på sköldkörtelhormon, Sköldkörtelrubbning, Endokrina sjukdomar, Underactive thyroid, Thyroid disorder, Endocrine diseases</x:t>
   </x:si>
   <x:si>
     <x:t>Hypytoreos, Trijodtyronin, Tyroxin, Hypothyroidism, Triiodothyronine, Thyroxine</x:t>
   </x:si>
   <x:si>
+    <x:t>Kostbehandling för posttraumatiskt stressyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kostbehandling-for-posttraumatiskt-stressyndrom-ptsd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nutritionsbehandling, dietistintervention,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posttraumatiskt stressyndrom, livsmedel, kost, måltider, näringsvetenskap, näringsterapi, Stress disorders: Post-traumatic, food, diet, meals, nutritional sciences, nutrition therapy</x:t>
+  </x:si>
+  <x:si>
     <x:t>Interventioner rörande psykisk och fysisk hälsa hos adopterade barn och vuxna</x:t>
   </x:si>
   <x:si>
     <x:t>ut202511</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SBU 2024/941 </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/interventioner-rorande-psykisk-och-fysisk-halsa-hos-adopterade-barn-och-vuxna/</x:t>
   </x:si>
   <x:si>
     <x:t>Adopterade, familjestöd, föräldrautbildning, adoptees, family-based interventions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av stamcellsbehandling vid autism</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekter-av-stamcellsbehandling-vid-autism/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autism spectrum disorder, autism, Stem cell transplantation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandlingar eller insatser för patienter med autism, intellektuell funktionsnedsättning eller kognitiv svikt och samtidigt skadligt bruk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/1011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandlingar-eller-insatser-for-patienter-med-autism-intellektuell-funktionsnedsattning-eller-kognitiv-svikt-och-samtidigt-skadligt-bruk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autism, kognitiv svikt, Kognitiv dysfunktion, intellektuell funktionsnedsättning, skadligt bruk, missbruksrelaterade sjukdomar, socialt arbete, öppenvård, Autistic Disorder, Cognitive Dysfunction, Intellectual Disability, Substance-Related Disorders, missbruk, behandling, insats, Social Work, Outpatient, Ambulatory Care</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekt av covid-19-påfyllnadsvaccination på risken att utveckla postcovid och på symtomens svårighetsgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/1142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-av-covid-19-pafyllnadsvaccination-pa-risken-att-utveckla-postcovid-och-pa-symtomens-svarighetsgrad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post-Acute COVID-19 Syndrome, COVID-19, Coronavirus Infections, COVID-19 vaccines, Vaccination, Immunization, Vaccine efficacy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Covid-19-vaccination hos personer som har postcovid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/1429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/covid-19-vaccination-hos-personer-som-har-postcovid/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av psykiatrisk heldygnsvård för personer med emotionellt instabilt personlighetssyndrom, självskadebeteende eller suicidrisk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2025/1397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekter-av-psykiatrisk-heldygnsvard-for-personer-med-emotionellt-instabilt-personlighetssyndrom-sjalvskadebeteende-eller-suicidrisk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjukhuspatienter, Akut psykiatrisk vård, Psykiatrisk tvångsvård, Borderline-personlighetsstörning, Självmord, Självmordsförsök, Självdestruktivt beteende, Inpatients, Emergency Services: Psychiatric, Involuntary Treatment: Psychiatric, Borderline Personality Disorder, Suicide, Suicide: Attempted, Self-Injurious Behavior</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -7317,51 +7449,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AL465"/>
+  <x:dimension ref="A1:AL474"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="186.650625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="63.890625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.080625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.010625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.060625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="198.530625" style="0" customWidth="1"/>
     <x:col min="7" max="9" width="255" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="78.730625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.950625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="17.290625" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="17.710625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="12.240625" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="3.470625" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="5.570625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="8.780625" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="16.190625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="11.550625" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="18.660625" style="0" customWidth="1"/>
     <x:col min="21" max="21" width="23.200625" style="0" customWidth="1"/>
     <x:col min="22" max="22" width="16.540625" style="0" customWidth="1"/>
@@ -7481,17326 +7613,17854 @@
         <x:v>30</x:v>
       </x:c>
       <x:c r="AG1" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="AH1" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="AI1" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="AJ1" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="AK1" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="AL1" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:38">
       <x:c r="A2" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C2" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C2" s="1" t="s"/>
       <x:c r="D2" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E2" s="0" t="s">
+      <x:c r="G2" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F2" s="0" t="s">
-[...9 lines deleted...]
-        <x:v>44</x:v>
+      <x:c r="K2" s="2">
+        <x:v>42283</x:v>
       </x:c>
       <x:c r="M2" s="2">
-        <x:v>44738</x:v>
-[...2 lines deleted...]
-        <x:v>45469</x:v>
+        <x:v>42283</x:v>
       </x:c>
       <x:c r="AL2" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:38">
       <x:c r="A3" s="0" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C3" s="1" t="s"/>
       <x:c r="D3" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>51</x:v>
-[...5 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="K3" s="2">
+        <x:v>42184</x:v>
       </x:c>
       <x:c r="M3" s="2">
-        <x:v>45376</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>42184</x:v>
       </x:c>
       <x:c r="AL3" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:38">
       <x:c r="A4" s="0" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C4" s="1" t="s"/>
       <x:c r="D4" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>62</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
-        <x:v>65</x:v>
-[...5 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="K4" s="2">
+        <x:v>42281</x:v>
       </x:c>
       <x:c r="M4" s="2">
-        <x:v>45302</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>42281</x:v>
       </x:c>
       <x:c r="AL4" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:38">
       <x:c r="A5" s="0" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s"/>
       <x:c r="D5" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>71</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K5" s="2">
+        <x:v>42283</x:v>
       </x:c>
       <x:c r="M5" s="2">
-        <x:v>44671</x:v>
-[...2 lines deleted...]
-        <x:v>45402</x:v>
+        <x:v>42283</x:v>
       </x:c>
       <x:c r="AL5" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:38">
       <x:c r="A6" s="0" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s"/>
       <x:c r="D6" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>79</x:v>
-[...5 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K6" s="2">
+        <x:v>42164</x:v>
       </x:c>
       <x:c r="M6" s="2">
-        <x:v>44872</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>42164</x:v>
       </x:c>
       <x:c r="AL6" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:38">
       <x:c r="A7" s="0" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s"/>
       <x:c r="D7" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>85</x:v>
-[...8 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K7" s="2">
-        <x:v>45018</x:v>
+        <x:v>42177</x:v>
       </x:c>
       <x:c r="M7" s="2">
-        <x:v>45008</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>42177</x:v>
       </x:c>
       <x:c r="AL7" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:38">
       <x:c r="A8" s="0" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s"/>
       <x:c r="D8" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>94</x:v>
-[...5 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K8" s="2">
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="M8" s="2">
-        <x:v>45103</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="AL8" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:38">
       <x:c r="A9" s="0" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s"/>
       <x:c r="D9" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>100</x:v>
-[...8 lines deleted...]
-        <x:v>103</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K9" s="2">
+        <x:v>42157</x:v>
       </x:c>
       <x:c r="M9" s="2">
-        <x:v>45007</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>42157</x:v>
       </x:c>
       <x:c r="AL9" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:38">
       <x:c r="A10" s="0" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s"/>
       <x:c r="D10" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>108</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K10" s="2">
+        <x:v>42106</x:v>
       </x:c>
       <x:c r="M10" s="2">
-        <x:v>45120</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>42106</x:v>
       </x:c>
       <x:c r="AL10" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:38">
       <x:c r="A11" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s"/>
       <x:c r="D11" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>113</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>115</x:v>
-[...8 lines deleted...]
-        <x:v>118</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K11" s="2">
-        <x:v>43901</x:v>
+        <x:v>42100</x:v>
       </x:c>
       <x:c r="M11" s="2">
-        <x:v>43901</x:v>
-[...2 lines deleted...]
-        <x:v>44631</x:v>
+        <x:v>42100</x:v>
       </x:c>
       <x:c r="AL11" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:38">
       <x:c r="A12" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s"/>
       <x:c r="D12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K12" s="2">
-        <x:v>42283</x:v>
+        <x:v>42087</x:v>
       </x:c>
       <x:c r="M12" s="2">
-        <x:v>42283</x:v>
+        <x:v>42087</x:v>
       </x:c>
       <x:c r="AL12" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:38">
       <x:c r="A13" s="0" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s"/>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>125</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>127</x:v>
-[...8 lines deleted...]
-        <x:v>130</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K13" s="2">
-        <x:v>43751</x:v>
+        <x:v>42081</x:v>
+      </x:c>
+      <x:c r="M13" s="2">
+        <x:v>42081</x:v>
       </x:c>
       <x:c r="AL13" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:38">
       <x:c r="A14" s="0" t="s">
-        <x:v>131</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s"/>
       <x:c r="D14" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>135</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K14" s="2">
-        <x:v>43762</x:v>
+        <x:v>42059</x:v>
       </x:c>
       <x:c r="M14" s="2">
-        <x:v>43762</x:v>
-[...2 lines deleted...]
-        <x:v>44493</x:v>
+        <x:v>42059</x:v>
       </x:c>
       <x:c r="AL14" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:38">
       <x:c r="A15" s="0" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s"/>
       <x:c r="D15" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>140</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>142</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K15" s="2">
-        <x:v>43790</x:v>
+        <x:v>42057</x:v>
       </x:c>
       <x:c r="M15" s="2">
-        <x:v>43790</x:v>
-[...2 lines deleted...]
-        <x:v>44521</x:v>
+        <x:v>42057</x:v>
       </x:c>
       <x:c r="AL15" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:38">
       <x:c r="A16" s="0" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s"/>
       <x:c r="D16" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>147</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>135</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K16" s="2">
-        <x:v>43762</x:v>
+        <x:v>42036</x:v>
       </x:c>
       <x:c r="M16" s="2">
-        <x:v>43762</x:v>
-[...2 lines deleted...]
-        <x:v>44493</x:v>
+        <x:v>42036</x:v>
       </x:c>
       <x:c r="AL16" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:38">
       <x:c r="A17" s="0" t="s">
-        <x:v>149</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s"/>
       <x:c r="D17" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>151</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>153</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K17" s="2">
-        <x:v>43555</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="M17" s="2">
-        <x:v>43555</x:v>
-[...2 lines deleted...]
-        <x:v>44286</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="AL17" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:38">
       <x:c r="A18" s="0" t="s">
-        <x:v>156</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s"/>
       <x:c r="D18" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>158</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>160</x:v>
-[...8 lines deleted...]
-        <x:v>103</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K18" s="2">
-        <x:v>43709</x:v>
+        <x:v>42110</x:v>
       </x:c>
       <x:c r="M18" s="2">
-        <x:v>43709</x:v>
-[...2 lines deleted...]
-        <x:v>44440</x:v>
+        <x:v>42110</x:v>
       </x:c>
       <x:c r="AL18" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:38">
       <x:c r="A19" s="0" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s"/>
       <x:c r="D19" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>165</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>167</x:v>
-[...5 lines deleted...]
-        <x:v>169</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K19" s="2">
-        <x:v>43640</x:v>
+        <x:v>41983</x:v>
       </x:c>
       <x:c r="M19" s="2">
-        <x:v>43640</x:v>
-[...2 lines deleted...]
-        <x:v>44371</x:v>
+        <x:v>41983</x:v>
       </x:c>
       <x:c r="AL19" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:38">
       <x:c r="A20" s="0" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s"/>
       <x:c r="D20" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>172</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>174</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K20" s="2">
-        <x:v>43486</x:v>
+        <x:v>41953</x:v>
       </x:c>
       <x:c r="M20" s="2">
-        <x:v>43486</x:v>
-[...2 lines deleted...]
-        <x:v>44217</x:v>
+        <x:v>41953</x:v>
       </x:c>
       <x:c r="AL20" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:38">
       <x:c r="A21" s="0" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s"/>
       <x:c r="D21" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>179</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>181</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K21" s="2">
-        <x:v>43531</x:v>
+        <x:v>41953</x:v>
       </x:c>
       <x:c r="M21" s="2">
-        <x:v>43531</x:v>
-[...2 lines deleted...]
-        <x:v>80786</x:v>
+        <x:v>41953</x:v>
       </x:c>
       <x:c r="AL21" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:38">
       <x:c r="A22" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s"/>
       <x:c r="D22" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>186</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K22" s="2">
-        <x:v>42170</x:v>
+        <x:v>41939</x:v>
       </x:c>
       <x:c r="M22" s="2">
-        <x:v>42170</x:v>
+        <x:v>41939</x:v>
       </x:c>
       <x:c r="AL22" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:38">
       <x:c r="A23" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s"/>
       <x:c r="D23" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K23" s="2">
-        <x:v>42036</x:v>
+        <x:v>41940</x:v>
       </x:c>
       <x:c r="M23" s="2">
-        <x:v>42036</x:v>
+        <x:v>41940</x:v>
       </x:c>
       <x:c r="AL23" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:38">
       <x:c r="A24" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s"/>
       <x:c r="D24" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K24" s="2">
-        <x:v>42001</x:v>
+        <x:v>41919</x:v>
       </x:c>
       <x:c r="M24" s="2">
-        <x:v>42001</x:v>
+        <x:v>41919</x:v>
       </x:c>
       <x:c r="AL24" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:38">
       <x:c r="A25" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s"/>
       <x:c r="D25" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>193</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K25" s="2">
-        <x:v>42184</x:v>
+        <x:v>41912</x:v>
       </x:c>
       <x:c r="M25" s="2">
-        <x:v>42184</x:v>
+        <x:v>41912</x:v>
       </x:c>
       <x:c r="AL25" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:38">
       <x:c r="A26" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s"/>
       <x:c r="D26" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K26" s="2">
-        <x:v>42087</x:v>
+        <x:v>41815</x:v>
       </x:c>
       <x:c r="M26" s="2">
-        <x:v>42087</x:v>
+        <x:v>41815</x:v>
       </x:c>
       <x:c r="AL26" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:38">
       <x:c r="A27" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s"/>
       <x:c r="D27" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K27" s="2">
-        <x:v>41983</x:v>
+        <x:v>41882</x:v>
       </x:c>
       <x:c r="M27" s="2">
-        <x:v>41983</x:v>
+        <x:v>41882</x:v>
       </x:c>
       <x:c r="AL27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:38">
       <x:c r="A28" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s"/>
       <x:c r="D28" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K28" s="2">
-        <x:v>41953</x:v>
+        <x:v>41816</x:v>
       </x:c>
       <x:c r="M28" s="2">
-        <x:v>41953</x:v>
+        <x:v>41816</x:v>
       </x:c>
       <x:c r="AL28" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:38">
       <x:c r="A29" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s"/>
       <x:c r="D29" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K29" s="2">
-        <x:v>41939</x:v>
+        <x:v>41802</x:v>
       </x:c>
       <x:c r="M29" s="2">
-        <x:v>41939</x:v>
+        <x:v>41802</x:v>
       </x:c>
       <x:c r="AL29" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:38">
       <x:c r="A30" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s"/>
       <x:c r="D30" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K30" s="2">
-        <x:v>42106</x:v>
+        <x:v>41801</x:v>
       </x:c>
       <x:c r="M30" s="2">
-        <x:v>42106</x:v>
+        <x:v>41801</x:v>
       </x:c>
       <x:c r="AL30" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:38">
       <x:c r="A31" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s"/>
       <x:c r="D31" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K31" s="2">
-        <x:v>40974</x:v>
+        <x:v>41802</x:v>
       </x:c>
       <x:c r="M31" s="2">
-        <x:v>40974</x:v>
+        <x:v>41802</x:v>
       </x:c>
       <x:c r="AL31" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:38">
       <x:c r="A32" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s"/>
       <x:c r="D32" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K32" s="2">
-        <x:v>40049</x:v>
+        <x:v>41788</x:v>
       </x:c>
       <x:c r="M32" s="2">
-        <x:v>40049</x:v>
+        <x:v>41788</x:v>
       </x:c>
       <x:c r="AL32" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:38">
       <x:c r="A33" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s"/>
       <x:c r="D33" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K33" s="2">
-        <x:v>39821</x:v>
+        <x:v>41764</x:v>
       </x:c>
       <x:c r="M33" s="2">
-        <x:v>39821</x:v>
+        <x:v>41764</x:v>
       </x:c>
       <x:c r="AL33" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:38">
       <x:c r="A34" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s"/>
       <x:c r="D34" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K34" s="2">
-        <x:v>40449</x:v>
+        <x:v>41756</x:v>
       </x:c>
       <x:c r="M34" s="2">
-        <x:v>40449</x:v>
+        <x:v>41756</x:v>
       </x:c>
       <x:c r="AL34" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:38">
       <x:c r="A35" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s"/>
       <x:c r="D35" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K35" s="2">
-        <x:v>40521</x:v>
+        <x:v>41730</x:v>
       </x:c>
       <x:c r="M35" s="2">
-        <x:v>40521</x:v>
+        <x:v>41730</x:v>
       </x:c>
       <x:c r="AL35" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:38">
       <x:c r="A36" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s"/>
       <x:c r="D36" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K36" s="2">
-        <x:v>39790</x:v>
+        <x:v>41711</x:v>
       </x:c>
       <x:c r="M36" s="2">
-        <x:v>39790</x:v>
+        <x:v>41711</x:v>
       </x:c>
       <x:c r="AL36" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:38">
       <x:c r="A37" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s"/>
       <x:c r="D37" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K37" s="2">
-        <x:v>40316</x:v>
+        <x:v>41673</x:v>
       </x:c>
       <x:c r="M37" s="2">
-        <x:v>40316</x:v>
+        <x:v>41673</x:v>
       </x:c>
       <x:c r="AL37" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:38">
       <x:c r="A38" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s"/>
       <x:c r="D38" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K38" s="2">
-        <x:v>40359</x:v>
+        <x:v>41655</x:v>
       </x:c>
       <x:c r="M38" s="2">
-        <x:v>40359</x:v>
+        <x:v>41655</x:v>
       </x:c>
       <x:c r="AL38" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:38">
       <x:c r="A39" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s"/>
       <x:c r="D39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>222</x:v>
-[...8 lines deleted...]
-        <x:v>225</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K39" s="2">
-        <x:v>43227</x:v>
+        <x:v>41592</x:v>
       </x:c>
       <x:c r="M39" s="2">
-        <x:v>43228</x:v>
-[...2 lines deleted...]
-        <x:v>43959</x:v>
+        <x:v>41592</x:v>
       </x:c>
       <x:c r="AL39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:38">
       <x:c r="A40" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s"/>
       <x:c r="D40" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>228</x:v>
-[...8 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K40" s="2">
-        <x:v>43271</x:v>
+        <x:v>41591</x:v>
       </x:c>
       <x:c r="M40" s="2">
-        <x:v>43275</x:v>
-[...2 lines deleted...]
-        <x:v>44002</x:v>
+        <x:v>41591</x:v>
       </x:c>
       <x:c r="AL40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:38">
       <x:c r="A41" s="0" t="s">
-        <x:v>231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s"/>
       <x:c r="D41" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>233</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>235</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K41" s="2">
-        <x:v>43422</x:v>
+        <x:v>41548</x:v>
       </x:c>
       <x:c r="M41" s="2">
-        <x:v>43422</x:v>
-[...2 lines deleted...]
-        <x:v>44128</x:v>
+        <x:v>41548</x:v>
       </x:c>
       <x:c r="AL41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:38">
       <x:c r="A42" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s"/>
       <x:c r="D42" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>240</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K42" s="2">
-        <x:v>43209</x:v>
+        <x:v>41540</x:v>
       </x:c>
       <x:c r="M42" s="2">
-        <x:v>43205</x:v>
-[...2 lines deleted...]
-        <x:v>43936</x:v>
+        <x:v>41540</x:v>
       </x:c>
       <x:c r="AL42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:38">
       <x:c r="A43" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s"/>
       <x:c r="D43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>246</x:v>
-[...8 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K43" s="2">
-        <x:v>42796</x:v>
+        <x:v>41535</x:v>
       </x:c>
       <x:c r="M43" s="2">
-        <x:v>42796</x:v>
-[...2 lines deleted...]
-        <x:v>43523</x:v>
+        <x:v>41535</x:v>
       </x:c>
       <x:c r="AL43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:38">
       <x:c r="A44" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s"/>
       <x:c r="D44" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K44" s="2">
-        <x:v>39741</x:v>
+        <x:v>41423</x:v>
       </x:c>
       <x:c r="M44" s="2">
-        <x:v>39741</x:v>
+        <x:v>41423</x:v>
       </x:c>
       <x:c r="AL44" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:38">
       <x:c r="A45" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s"/>
       <x:c r="D45" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>254</x:v>
-[...8 lines deleted...]
-        <x:v>257</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K45" s="2">
-        <x:v>43271</x:v>
+        <x:v>41407</x:v>
       </x:c>
       <x:c r="M45" s="2">
-        <x:v>43271</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41407</x:v>
       </x:c>
       <x:c r="AL45" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:38">
       <x:c r="A46" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s"/>
       <x:c r="D46" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>260</x:v>
-[...2 lines deleted...]
-        <x:v>261</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K46" s="2">
+        <x:v>41359</x:v>
       </x:c>
       <x:c r="M46" s="2">
-        <x:v>42737</x:v>
+        <x:v>41359</x:v>
       </x:c>
       <x:c r="AL46" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:38">
       <x:c r="A47" s="0" t="s">
-        <x:v>262</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s"/>
       <x:c r="D47" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>264</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>266</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K47" s="2">
-        <x:v>43367</x:v>
+        <x:v>41357</x:v>
       </x:c>
       <x:c r="M47" s="2">
-        <x:v>43367</x:v>
-[...2 lines deleted...]
-        <x:v>44098</x:v>
+        <x:v>41357</x:v>
       </x:c>
       <x:c r="AL47" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:38">
       <x:c r="A48" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s"/>
       <x:c r="D48" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K48" s="2">
-        <x:v>41912</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="M48" s="2">
-        <x:v>41912</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="AL48" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:38">
       <x:c r="A49" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s"/>
       <x:c r="D49" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K49" s="2">
-        <x:v>41423</x:v>
+        <x:v>41316</x:v>
       </x:c>
       <x:c r="M49" s="2">
-        <x:v>41423</x:v>
+        <x:v>41316</x:v>
       </x:c>
       <x:c r="AL49" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:38">
       <x:c r="A50" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s"/>
       <x:c r="D50" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K50" s="2">
-        <x:v>41241</x:v>
+        <x:v>41309</x:v>
       </x:c>
       <x:c r="M50" s="2">
-        <x:v>41241</x:v>
+        <x:v>41309</x:v>
       </x:c>
       <x:c r="AL50" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:38">
       <x:c r="A51" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s"/>
       <x:c r="D51" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K51" s="2">
-        <x:v>41764</x:v>
+        <x:v>41295</x:v>
+      </x:c>
+      <x:c r="L51" s="2">
+        <x:v>42505</x:v>
       </x:c>
       <x:c r="M51" s="2">
-        <x:v>41764</x:v>
+        <x:v>41295</x:v>
       </x:c>
       <x:c r="AL51" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:38">
       <x:c r="A52" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s"/>
       <x:c r="D52" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K52" s="2">
-        <x:v>41919</x:v>
+        <x:v>41277</x:v>
       </x:c>
       <x:c r="M52" s="2">
-        <x:v>41919</x:v>
+        <x:v>41277</x:v>
       </x:c>
       <x:c r="AL52" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:38">
       <x:c r="A53" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s"/>
       <x:c r="D53" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K53" s="2">
-        <x:v>41591</x:v>
+        <x:v>41260</x:v>
       </x:c>
       <x:c r="M53" s="2">
-        <x:v>41591</x:v>
+        <x:v>41260</x:v>
       </x:c>
       <x:c r="AL53" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:38">
       <x:c r="A54" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s"/>
       <x:c r="D54" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K54" s="2">
-        <x:v>41540</x:v>
+        <x:v>41246</x:v>
       </x:c>
       <x:c r="M54" s="2">
-        <x:v>41540</x:v>
+        <x:v>41246</x:v>
       </x:c>
       <x:c r="AL54" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:38">
       <x:c r="A55" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s"/>
       <x:c r="D55" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K55" s="2">
-        <x:v>41357</x:v>
+        <x:v>41241</x:v>
       </x:c>
       <x:c r="M55" s="2">
-        <x:v>41357</x:v>
+        <x:v>41241</x:v>
       </x:c>
       <x:c r="AL55" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:38">
       <x:c r="A56" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s"/>
       <x:c r="D56" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K56" s="2">
-        <x:v>41802</x:v>
+        <x:v>41240</x:v>
       </x:c>
       <x:c r="M56" s="2">
-        <x:v>41802</x:v>
+        <x:v>41240</x:v>
       </x:c>
       <x:c r="AL56" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:38">
       <x:c r="A57" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s"/>
       <x:c r="D57" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K57" s="2">
-        <x:v>41359</x:v>
+        <x:v>41220</x:v>
       </x:c>
       <x:c r="M57" s="2">
-        <x:v>41359</x:v>
+        <x:v>41220</x:v>
       </x:c>
       <x:c r="AL57" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:38">
       <x:c r="A58" s="0" t="s">
-        <x:v>289</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s"/>
       <x:c r="D58" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>292</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>293</x:v>
-[...5 lines deleted...]
-        <x:v>295</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K58" s="2">
+        <x:v>41205</x:v>
       </x:c>
       <x:c r="M58" s="2">
-        <x:v>45760</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41205</x:v>
       </x:c>
       <x:c r="AL58" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:38">
       <x:c r="A59" s="0" t="s">
-        <x:v>296</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s"/>
       <x:c r="D59" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>299</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>300</x:v>
-[...5 lines deleted...]
-        <x:v>302</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K59" s="2">
+        <x:v>41203</x:v>
       </x:c>
       <x:c r="M59" s="2">
-        <x:v>45720</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41203</x:v>
       </x:c>
       <x:c r="AL59" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:38">
       <x:c r="A60" s="0" t="s">
-        <x:v>303</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s"/>
       <x:c r="D60" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>305</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>306</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K60" s="2">
+        <x:v>41200</x:v>
       </x:c>
       <x:c r="M60" s="2">
-        <x:v>45564</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41200</x:v>
       </x:c>
       <x:c r="AL60" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:38">
       <x:c r="A61" s="0" t="s">
-        <x:v>309</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s"/>
       <x:c r="D61" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>311</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K61" s="2">
+        <x:v>41203</x:v>
       </x:c>
       <x:c r="M61" s="2">
-        <x:v>45823</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41203</x:v>
       </x:c>
       <x:c r="AL61" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:38">
       <x:c r="A62" s="0" t="s">
-        <x:v>313</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s"/>
       <x:c r="D62" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>315</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>317</x:v>
-[...8 lines deleted...]
-        <x:v>225</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K62" s="2">
+        <x:v>41220</x:v>
       </x:c>
       <x:c r="M62" s="2">
-        <x:v>44658</x:v>
-[...2 lines deleted...]
-        <x:v>45389</x:v>
+        <x:v>41220</x:v>
       </x:c>
       <x:c r="AL62" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:38">
       <x:c r="A63" s="0" t="s">
-        <x:v>320</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s"/>
       <x:c r="D63" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>322</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>324</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K63" s="2">
-        <x:v>44375</x:v>
+        <x:v>41175</x:v>
       </x:c>
       <x:c r="M63" s="2">
-        <x:v>44376</x:v>
-[...2 lines deleted...]
-        <x:v>45106</x:v>
+        <x:v>41175</x:v>
       </x:c>
       <x:c r="AL63" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:38">
       <x:c r="A64" s="0" t="s">
-        <x:v>327</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s"/>
       <x:c r="D64" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>329</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>331</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K64" s="2">
+        <x:v>41165</x:v>
       </x:c>
       <x:c r="M64" s="2">
-        <x:v>44500</x:v>
-[...2 lines deleted...]
-        <x:v>45230</x:v>
+        <x:v>41165</x:v>
       </x:c>
       <x:c r="AL64" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:38">
       <x:c r="A65" s="0" t="s">
-        <x:v>334</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s"/>
       <x:c r="D65" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>336</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>338</x:v>
-[...8 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K65" s="2">
-        <x:v>43909</x:v>
+        <x:v>41060</x:v>
       </x:c>
       <x:c r="M65" s="2">
-        <x:v>43909</x:v>
-[...2 lines deleted...]
-        <x:v>44639</x:v>
+        <x:v>41060</x:v>
       </x:c>
       <x:c r="AL65" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:38">
       <x:c r="A66" s="0" t="s">
-        <x:v>341</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s"/>
       <x:c r="D66" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>343</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>345</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K66" s="2">
-        <x:v>44005</x:v>
+        <x:v>41326</x:v>
       </x:c>
       <x:c r="M66" s="2">
-        <x:v>44007</x:v>
-[...2 lines deleted...]
-        <x:v>44737</x:v>
+        <x:v>41326</x:v>
       </x:c>
       <x:c r="AL66" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:38">
       <x:c r="A67" s="0" t="s">
-        <x:v>348</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s"/>
       <x:c r="D67" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>350</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>352</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K67" s="2">
-        <x:v>43893</x:v>
+        <x:v>40946</x:v>
       </x:c>
       <x:c r="M67" s="2">
-        <x:v>43893</x:v>
-[...2 lines deleted...]
-        <x:v>44623</x:v>
+        <x:v>40946</x:v>
       </x:c>
       <x:c r="AL67" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:38">
       <x:c r="A68" s="0" t="s">
-        <x:v>194</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s"/>
       <x:c r="D68" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>356</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>358</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K68" s="2">
-        <x:v>44005</x:v>
+        <x:v>40898</x:v>
       </x:c>
       <x:c r="M68" s="2">
-        <x:v>44007</x:v>
-[...2 lines deleted...]
-        <x:v>44737</x:v>
+        <x:v>40898</x:v>
       </x:c>
       <x:c r="AL68" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:38">
       <x:c r="A69" s="0" t="s">
-        <x:v>361</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s"/>
       <x:c r="D69" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>363</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>365</x:v>
-[...8 lines deleted...]
-        <x:v>368</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K69" s="2">
-        <x:v>44157</x:v>
+        <x:v>40974</x:v>
       </x:c>
       <x:c r="M69" s="2">
-        <x:v>44157</x:v>
-[...2 lines deleted...]
-        <x:v>44887</x:v>
+        <x:v>40974</x:v>
       </x:c>
       <x:c r="AL69" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:38">
       <x:c r="A70" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s"/>
       <x:c r="D70" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K70" s="2">
-        <x:v>41960</x:v>
+        <x:v>40804</x:v>
       </x:c>
       <x:c r="M70" s="2">
-        <x:v>41960</x:v>
+        <x:v>40804</x:v>
       </x:c>
       <x:c r="AL70" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:38">
       <x:c r="A71" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s"/>
       <x:c r="D71" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K71" s="2">
-        <x:v>41535</x:v>
+        <x:v>40897</x:v>
       </x:c>
       <x:c r="M71" s="2">
-        <x:v>41535</x:v>
+        <x:v>40897</x:v>
       </x:c>
       <x:c r="AL71" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:38">
       <x:c r="A72" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s"/>
       <x:c r="D72" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K72" s="2">
-        <x:v>41227</x:v>
+        <x:v>40829</x:v>
       </x:c>
       <x:c r="M72" s="2">
-        <x:v>41227</x:v>
+        <x:v>40829</x:v>
       </x:c>
       <x:c r="AL72" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:38">
       <x:c r="A73" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s"/>
       <x:c r="D73" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K73" s="2">
-        <x:v>40562</x:v>
+        <x:v>40801</x:v>
       </x:c>
       <x:c r="M73" s="2">
-        <x:v>40562</x:v>
+        <x:v>40801</x:v>
       </x:c>
       <x:c r="AL73" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:38">
       <x:c r="A74" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s"/>
       <x:c r="D74" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K74" s="2">
-        <x:v>41233</x:v>
+        <x:v>40939</x:v>
       </x:c>
       <x:c r="M74" s="2">
-        <x:v>41233</x:v>
+        <x:v>40939</x:v>
       </x:c>
       <x:c r="AL74" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:38">
       <x:c r="A75" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s"/>
       <x:c r="D75" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K75" s="2">
-        <x:v>41674</x:v>
+        <x:v>40686</x:v>
       </x:c>
       <x:c r="M75" s="2">
-        <x:v>41674</x:v>
+        <x:v>40686</x:v>
       </x:c>
       <x:c r="AL75" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:38">
       <x:c r="A76" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s"/>
       <x:c r="D76" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K76" s="2">
-        <x:v>41956</x:v>
+        <x:v>40521</x:v>
       </x:c>
       <x:c r="M76" s="2">
-        <x:v>41956</x:v>
+        <x:v>40521</x:v>
       </x:c>
       <x:c r="AL76" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:38">
       <x:c r="A77" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s"/>
       <x:c r="D77" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K77" s="2">
-        <x:v>41990</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="M77" s="2">
-        <x:v>41990</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="AL77" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:38">
       <x:c r="A78" s="0" t="s">
-        <x:v>385</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s"/>
       <x:c r="D78" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>387</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>389</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K78" s="2">
-        <x:v>43991</x:v>
+        <x:v>40449</x:v>
       </x:c>
       <x:c r="M78" s="2">
-        <x:v>43993</x:v>
-[...2 lines deleted...]
-        <x:v>44723</x:v>
+        <x:v>40449</x:v>
       </x:c>
       <x:c r="AL78" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:38">
       <x:c r="A79" s="0" t="s">
-        <x:v>392</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s"/>
       <x:c r="D79" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>394</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>396</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K79" s="2">
+        <x:v>41061</x:v>
       </x:c>
       <x:c r="M79" s="2">
-        <x:v>43965</x:v>
-[...2 lines deleted...]
-        <x:v>44695</x:v>
+        <x:v>41061</x:v>
       </x:c>
       <x:c r="AL79" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:38">
       <x:c r="A80" s="0" t="s">
-        <x:v>399</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s"/>
       <x:c r="D80" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>401</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>403</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K80" s="2">
-        <x:v>43864</x:v>
+        <x:v>40289</x:v>
       </x:c>
       <x:c r="M80" s="2">
-        <x:v>43864</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>40289</x:v>
       </x:c>
       <x:c r="AL80" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:38">
       <x:c r="A81" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s"/>
       <x:c r="D81" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>408</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K81" s="2">
-        <x:v>43142</x:v>
+        <x:v>40316</x:v>
       </x:c>
       <x:c r="M81" s="2">
-        <x:v>43142</x:v>
-[...2 lines deleted...]
-        <x:v>43872</x:v>
+        <x:v>40316</x:v>
       </x:c>
       <x:c r="AL81" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:38">
       <x:c r="A82" s="0" t="s">
-        <x:v>411</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s"/>
       <x:c r="D82" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>413</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>415</x:v>
-[...8 lines deleted...]
-        <x:v>103</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K82" s="2">
-        <x:v>43710</x:v>
+        <x:v>40233</x:v>
       </x:c>
       <x:c r="M82" s="2">
-        <x:v>43710</x:v>
-[...2 lines deleted...]
-        <x:v>44441</x:v>
+        <x:v>40233</x:v>
       </x:c>
       <x:c r="AL82" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:38">
       <x:c r="A83" s="0" t="s">
-        <x:v>418</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s"/>
       <x:c r="D83" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>420</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>422</x:v>
-[...8 lines deleted...]
-        <x:v>425</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K83" s="2">
-        <x:v>43380</x:v>
+        <x:v>40092</x:v>
       </x:c>
       <x:c r="M83" s="2">
-        <x:v>43380</x:v>
-[...2 lines deleted...]
-        <x:v>44111</x:v>
+        <x:v>40092</x:v>
       </x:c>
       <x:c r="AL83" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:38">
       <x:c r="A84" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s"/>
       <x:c r="D84" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
-        <x:v>428</x:v>
-[...8 lines deleted...]
-        <x:v>103</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K84" s="2">
-        <x:v>43328</x:v>
+        <x:v>40064</x:v>
       </x:c>
       <x:c r="M84" s="2">
-        <x:v>43328</x:v>
-[...2 lines deleted...]
-        <x:v>44059</x:v>
+        <x:v>40064</x:v>
       </x:c>
       <x:c r="AL84" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:38">
       <x:c r="A85" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s"/>
       <x:c r="D85" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>433</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K85" s="2">
-        <x:v>43215</x:v>
+        <x:v>40049</x:v>
       </x:c>
       <x:c r="M85" s="2">
-        <x:v>43215</x:v>
-[...2 lines deleted...]
-        <x:v>43946</x:v>
+        <x:v>40049</x:v>
       </x:c>
       <x:c r="AL85" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:38">
       <x:c r="A86" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s"/>
       <x:c r="D86" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>438</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K86" s="2">
-        <x:v>43174</x:v>
+        <x:v>39871</x:v>
       </x:c>
       <x:c r="M86" s="2">
-        <x:v>43149</x:v>
-[...2 lines deleted...]
-        <x:v>43879</x:v>
+        <x:v>39871</x:v>
       </x:c>
       <x:c r="AL86" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:38">
       <x:c r="A87" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s"/>
       <x:c r="D87" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K87" s="2">
-        <x:v>40098</x:v>
+        <x:v>39790</x:v>
       </x:c>
       <x:c r="M87" s="2">
-        <x:v>40098</x:v>
+        <x:v>39790</x:v>
       </x:c>
       <x:c r="AL87" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:38">
       <x:c r="A88" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s"/>
       <x:c r="D88" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>445</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K88" s="2">
-        <x:v>42442</x:v>
+        <x:v>39765</x:v>
       </x:c>
       <x:c r="M88" s="2">
-        <x:v>42443</x:v>
-[...2 lines deleted...]
-        <x:v>43173</x:v>
+        <x:v>39765</x:v>
       </x:c>
       <x:c r="AL88" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:38">
       <x:c r="A89" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s"/>
       <x:c r="D89" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K89" s="2">
-        <x:v>39917</x:v>
+        <x:v>39821</x:v>
       </x:c>
       <x:c r="M89" s="2">
-        <x:v>39917</x:v>
+        <x:v>39821</x:v>
       </x:c>
       <x:c r="AL89" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:38">
       <x:c r="A90" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s"/>
       <x:c r="D90" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>452</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K90" s="2">
-        <x:v>42625</x:v>
+        <x:v>39755</x:v>
       </x:c>
       <x:c r="M90" s="2">
-        <x:v>42625</x:v>
-[...2 lines deleted...]
-        <x:v>43355</x:v>
+        <x:v>39755</x:v>
       </x:c>
       <x:c r="AL90" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:38">
       <x:c r="A91" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s"/>
       <x:c r="D91" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K91" s="2">
-        <x:v>40164</x:v>
+        <x:v>39840</x:v>
       </x:c>
       <x:c r="M91" s="2">
-        <x:v>40164</x:v>
+        <x:v>39840</x:v>
       </x:c>
       <x:c r="AL91" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:38">
       <x:c r="A92" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s"/>
       <x:c r="D92" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>459</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K92" s="2">
-        <x:v>42526</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="M92" s="2">
-        <x:v>42536</x:v>
-[...2 lines deleted...]
-        <x:v>43259</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="AL92" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:38">
       <x:c r="A93" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s"/>
       <x:c r="D93" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>463</x:v>
-[...5 lines deleted...]
-        <x:v>39786</x:v>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>229</x:v>
       </x:c>
       <x:c r="M93" s="2">
-        <x:v>39786</x:v>
+        <x:v>42324</x:v>
+      </x:c>
+      <x:c r="N93" s="2">
+        <x:v>43055</x:v>
       </x:c>
       <x:c r="AL93" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:38">
       <x:c r="A94" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s"/>
       <x:c r="D94" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>465</x:v>
-[...5 lines deleted...]
-        <x:v>41801</x:v>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H94" s="0" t="s">
+        <x:v>232</x:v>
       </x:c>
       <x:c r="M94" s="2">
-        <x:v>41801</x:v>
+        <x:v>42355</x:v>
+      </x:c>
+      <x:c r="N94" s="2">
+        <x:v>43086</x:v>
       </x:c>
       <x:c r="AL94" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:38">
       <x:c r="A95" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s"/>
       <x:c r="D95" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>467</x:v>
-[...5 lines deleted...]
-        <x:v>40345</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="M95" s="2">
-        <x:v>40345</x:v>
+        <x:v>42358</x:v>
+      </x:c>
+      <x:c r="N95" s="2">
+        <x:v>43089</x:v>
       </x:c>
       <x:c r="AL95" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:38">
       <x:c r="A96" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s"/>
       <x:c r="D96" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H96" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="I96" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="J96" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K96" s="2">
-        <x:v>40427</x:v>
+        <x:v>42422</x:v>
       </x:c>
       <x:c r="M96" s="2">
-        <x:v>40427</x:v>
+        <x:v>42422</x:v>
+      </x:c>
+      <x:c r="N96" s="2">
+        <x:v>43153</x:v>
       </x:c>
       <x:c r="AL96" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:38">
       <x:c r="A97" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s"/>
       <x:c r="D97" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K97" s="2">
-        <x:v>42485</x:v>
+        <x:v>42424</x:v>
       </x:c>
       <x:c r="M97" s="2">
-        <x:v>42485</x:v>
+        <x:v>42425</x:v>
       </x:c>
       <x:c r="N97" s="2">
-        <x:v>43216</x:v>
+        <x:v>43154</x:v>
       </x:c>
       <x:c r="AL97" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:38">
       <x:c r="A98" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s"/>
       <x:c r="D98" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K98" s="2">
-        <x:v>43076</x:v>
+        <x:v>42478</x:v>
       </x:c>
       <x:c r="M98" s="2">
-        <x:v>43068</x:v>
+        <x:v>42480</x:v>
       </x:c>
       <x:c r="N98" s="2">
-        <x:v>43798</x:v>
+        <x:v>43209</x:v>
       </x:c>
       <x:c r="AL98" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:38">
       <x:c r="A99" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s"/>
       <x:c r="D99" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K99" s="2">
-        <x:v>43117</x:v>
+        <x:v>42540</x:v>
       </x:c>
       <x:c r="M99" s="2">
-        <x:v>43117</x:v>
+        <x:v>42540</x:v>
+      </x:c>
+      <x:c r="N99" s="2">
+        <x:v>43270</x:v>
       </x:c>
       <x:c r="AL99" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:38">
       <x:c r="A100" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s"/>
       <x:c r="D100" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K100" s="2">
-        <x:v>43038</x:v>
+        <x:v>42537</x:v>
       </x:c>
       <x:c r="M100" s="2">
-        <x:v>43045</x:v>
+        <x:v>42542</x:v>
       </x:c>
       <x:c r="N100" s="2">
-        <x:v>43775</x:v>
+        <x:v>42537</x:v>
       </x:c>
       <x:c r="AL100" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:38">
       <x:c r="A101" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s"/>
       <x:c r="D101" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K101" s="2">
-        <x:v>42625</x:v>
+        <x:v>42549</x:v>
       </x:c>
       <x:c r="M101" s="2">
-        <x:v>42625</x:v>
+        <x:v>42550</x:v>
       </x:c>
       <x:c r="N101" s="2">
-        <x:v>43355</x:v>
+        <x:v>43246</x:v>
       </x:c>
       <x:c r="AL101" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:38">
       <x:c r="A102" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s"/>
       <x:c r="D102" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K102" s="2">
-        <x:v>43019</x:v>
+        <x:v>42590</x:v>
       </x:c>
       <x:c r="M102" s="2">
-        <x:v>43018</x:v>
+        <x:v>42589</x:v>
       </x:c>
       <x:c r="N102" s="2">
-        <x:v>43748</x:v>
+        <x:v>43314</x:v>
       </x:c>
       <x:c r="AL102" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:38">
       <x:c r="A103" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s"/>
       <x:c r="D103" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K103" s="2">
-        <x:v>43012</x:v>
+        <x:v>42632</x:v>
       </x:c>
       <x:c r="M103" s="2">
-        <x:v>43009</x:v>
+        <x:v>42632</x:v>
       </x:c>
       <x:c r="N103" s="2">
-        <x:v>43739</x:v>
+        <x:v>43362</x:v>
       </x:c>
       <x:c r="AL103" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:38">
       <x:c r="A104" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s"/>
       <x:c r="D104" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K104" s="2">
-        <x:v>42709</x:v>
+        <x:v>42655</x:v>
       </x:c>
       <x:c r="M104" s="2">
-        <x:v>42725</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="N104" s="2">
-        <x:v>43455</x:v>
+        <x:v>43384</x:v>
       </x:c>
       <x:c r="AL104" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:38">
       <x:c r="A105" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s"/>
       <x:c r="D105" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K105" s="2">
-        <x:v>43131</x:v>
+        <x:v>42656</x:v>
       </x:c>
       <x:c r="M105" s="2">
-        <x:v>43131</x:v>
+        <x:v>42655</x:v>
       </x:c>
       <x:c r="N105" s="2">
-        <x:v>43861</x:v>
+        <x:v>43386</x:v>
       </x:c>
       <x:c r="AL105" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:38">
       <x:c r="A106" s="0" t="s">
-        <x:v>515</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s"/>
       <x:c r="D106" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>517</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K106" s="2">
-        <x:v>44210</x:v>
+        <x:v>42659</x:v>
       </x:c>
       <x:c r="M106" s="2">
-        <x:v>44210</x:v>
+        <x:v>42659</x:v>
       </x:c>
       <x:c r="N106" s="2">
-        <x:v>44940</x:v>
+        <x:v>43389</x:v>
       </x:c>
       <x:c r="AL106" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:38">
       <x:c r="A107" s="0" t="s">
-        <x:v>522</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s"/>
       <x:c r="D107" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>524</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K107" s="2">
-        <x:v>44307</x:v>
+        <x:v>42659</x:v>
       </x:c>
       <x:c r="M107" s="2">
-        <x:v>44307</x:v>
+        <x:v>42659</x:v>
       </x:c>
       <x:c r="N107" s="2">
-        <x:v>45037</x:v>
+        <x:v>43389</x:v>
       </x:c>
       <x:c r="AL107" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:38">
       <x:c r="A108" s="0" t="s">
-        <x:v>529</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s"/>
       <x:c r="D108" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>531</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K108" s="2">
-        <x:v>44382</x:v>
+        <x:v>42709</x:v>
       </x:c>
       <x:c r="M108" s="2">
-        <x:v>44382</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="N108" s="2">
-        <x:v>45112</x:v>
+        <x:v>43455</x:v>
       </x:c>
       <x:c r="AL108" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:38">
       <x:c r="A109" s="0" t="s">
-        <x:v>536</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s"/>
       <x:c r="D109" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>538</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="K109" s="2">
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="M109" s="2">
-        <x:v>44910</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="N109" s="2">
-        <x:v>45641</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43455</x:v>
       </x:c>
       <x:c r="AL109" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:38">
       <x:c r="A110" s="0" t="s">
-        <x:v>543</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s"/>
       <x:c r="D110" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>545</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K110" s="2">
-        <x:v>44479</x:v>
+        <x:v>42761</x:v>
       </x:c>
       <x:c r="M110" s="2">
-        <x:v>44479</x:v>
+        <x:v>42762</x:v>
       </x:c>
       <x:c r="N110" s="2">
-        <x:v>45209</x:v>
+        <x:v>43491</x:v>
       </x:c>
       <x:c r="AL110" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:38">
       <x:c r="A111" s="0" t="s">
-        <x:v>550</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s"/>
       <x:c r="D111" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>552</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="K111" s="2">
+        <x:v>42796</x:v>
       </x:c>
       <x:c r="M111" s="2">
-        <x:v>44913</x:v>
+        <x:v>42796</x:v>
       </x:c>
       <x:c r="N111" s="2">
-        <x:v>45644</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43523</x:v>
       </x:c>
       <x:c r="AL111" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:38">
       <x:c r="A112" s="0" t="s">
-        <x:v>557</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s"/>
       <x:c r="D112" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="K112" s="2">
+        <x:v>42799</x:v>
       </x:c>
       <x:c r="M112" s="2">
-        <x:v>45092</x:v>
+        <x:v>42857</x:v>
       </x:c>
       <x:c r="N112" s="2">
-        <x:v>45823</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43586</x:v>
       </x:c>
       <x:c r="AL112" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:38">
       <x:c r="A113" s="0" t="s">
-        <x:v>564</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s"/>
       <x:c r="D113" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>566</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="K113" s="2">
+        <x:v>42862</x:v>
       </x:c>
       <x:c r="M113" s="2">
-        <x:v>45785</x:v>
+        <x:v>42862</x:v>
       </x:c>
       <x:c r="N113" s="2">
-        <x:v>46515</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43592</x:v>
       </x:c>
       <x:c r="AL113" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:38">
       <x:c r="A114" s="0" t="s">
-        <x:v>570</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s"/>
       <x:c r="D114" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>572</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="I114" s="0" t="s">
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="K114" s="2">
+        <x:v>42871</x:v>
       </x:c>
       <x:c r="M114" s="2">
-        <x:v>44950</x:v>
+        <x:v>42871</x:v>
       </x:c>
       <x:c r="N114" s="2">
-        <x:v>45681</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43601</x:v>
       </x:c>
       <x:c r="AL114" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:38">
       <x:c r="A115" s="0" t="s">
-        <x:v>576</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s"/>
       <x:c r="D115" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>578</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>581</x:v>
-[...2 lines deleted...]
-        <x:v>582</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="K115" s="2">
+        <x:v>42899</x:v>
       </x:c>
       <x:c r="M115" s="2">
-        <x:v>44944</x:v>
+        <x:v>42897</x:v>
       </x:c>
       <x:c r="N115" s="2">
-        <x:v>45675</x:v>
+        <x:v>43627</x:v>
       </x:c>
       <x:c r="AD115" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE115" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF115" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG115" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH115" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="AI115" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ115" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK115" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL115" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:38">
       <x:c r="A116" s="0" t="s">
-        <x:v>584</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s"/>
       <x:c r="D116" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>586</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="K116" s="2">
+        <x:v>42914</x:v>
       </x:c>
       <x:c r="M116" s="2">
-        <x:v>44826</x:v>
+        <x:v>42915</x:v>
       </x:c>
       <x:c r="N116" s="2">
-        <x:v>45557</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43645</x:v>
       </x:c>
       <x:c r="AL116" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:38">
       <x:c r="A117" s="0" t="s">
-        <x:v>591</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s"/>
       <x:c r="D117" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>593</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K117" s="2">
+        <x:v>42982</x:v>
       </x:c>
       <x:c r="M117" s="2">
-        <x:v>45250</x:v>
+        <x:v>42981</x:v>
       </x:c>
       <x:c r="N117" s="2">
-        <x:v>45981</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43711</x:v>
       </x:c>
       <x:c r="AL117" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:38">
       <x:c r="A118" s="0" t="s">
-        <x:v>598</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s"/>
       <x:c r="D118" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>600</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K118" s="2">
+        <x:v>42990</x:v>
       </x:c>
       <x:c r="M118" s="2">
-        <x:v>44875</x:v>
+        <x:v>42989</x:v>
       </x:c>
       <x:c r="N118" s="2">
-        <x:v>45606</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43719</x:v>
       </x:c>
       <x:c r="AL118" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:38">
       <x:c r="A119" s="0" t="s">
-        <x:v>605</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s"/>
       <x:c r="D119" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>607</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K119" s="2">
-        <x:v>44370</x:v>
+        <x:v>43018</x:v>
       </x:c>
       <x:c r="M119" s="2">
-        <x:v>44376</x:v>
+        <x:v>43017</x:v>
+      </x:c>
+      <x:c r="N119" s="2">
+        <x:v>43747</x:v>
       </x:c>
       <x:c r="AL119" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:38">
       <x:c r="A120" s="0" t="s">
-        <x:v>612</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s"/>
       <x:c r="D120" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>614</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K120" s="2">
+        <x:v>43051</x:v>
       </x:c>
       <x:c r="M120" s="2">
-        <x:v>44530</x:v>
+        <x:v>43047</x:v>
       </x:c>
       <x:c r="N120" s="2">
-        <x:v>45260</x:v>
+        <x:v>43777</x:v>
       </x:c>
       <x:c r="AL120" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:38">
       <x:c r="A121" s="0" t="s">
-        <x:v>619</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s"/>
       <x:c r="D121" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>621</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>622</x:v>
-[...2 lines deleted...]
-        <x:v>623</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>624</x:v>
-[...8 lines deleted...]
-        <x:v>44369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="M121" s="2">
-        <x:v>44369</x:v>
-[...2 lines deleted...]
-        <x:v>45099</x:v>
+        <x:v>42737</x:v>
       </x:c>
       <x:c r="AL121" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:38">
       <x:c r="A122" s="0" t="s">
-        <x:v>626</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s"/>
       <x:c r="D122" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>628</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K122" s="2">
+        <x:v>43139</x:v>
       </x:c>
       <x:c r="M122" s="2">
-        <x:v>45623</x:v>
+        <x:v>43139</x:v>
       </x:c>
       <x:c r="N122" s="2">
-        <x:v>46353</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43869</x:v>
       </x:c>
       <x:c r="AL122" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:38">
       <x:c r="A123" s="0" t="s">
-        <x:v>632</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s"/>
       <x:c r="D123" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>634</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K123" s="2">
+        <x:v>43144</x:v>
       </x:c>
       <x:c r="M123" s="2">
-        <x:v>45383</x:v>
+        <x:v>43144</x:v>
       </x:c>
       <x:c r="N123" s="2">
-        <x:v>46113</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43874</x:v>
       </x:c>
       <x:c r="AL123" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:38">
       <x:c r="A124" s="0" t="s">
-        <x:v>638</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s"/>
       <x:c r="D124" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>640</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K124" s="2">
-        <x:v>43801</x:v>
+        <x:v>43209</x:v>
       </x:c>
       <x:c r="M124" s="2">
-        <x:v>43802</x:v>
+        <x:v>43205</x:v>
       </x:c>
       <x:c r="N124" s="2">
-        <x:v>44533</x:v>
+        <x:v>43936</x:v>
       </x:c>
       <x:c r="AL124" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:38">
       <x:c r="A125" s="0" t="s">
-        <x:v>645</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s"/>
       <x:c r="D125" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>647</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K125" s="2">
-        <x:v>44010</x:v>
+        <x:v>43209</x:v>
       </x:c>
       <x:c r="M125" s="2">
-        <x:v>44010</x:v>
+        <x:v>43209</x:v>
       </x:c>
       <x:c r="N125" s="2">
-        <x:v>44740</x:v>
+        <x:v>43940</x:v>
       </x:c>
       <x:c r="AL125" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:38">
       <x:c r="A126" s="0" t="s">
-        <x:v>652</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s"/>
       <x:c r="D126" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>654</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K126" s="2">
-        <x:v>43780</x:v>
+        <x:v>43227</x:v>
       </x:c>
       <x:c r="M126" s="2">
-        <x:v>43783</x:v>
+        <x:v>43228</x:v>
       </x:c>
       <x:c r="N126" s="2">
-        <x:v>44514</x:v>
+        <x:v>43959</x:v>
       </x:c>
       <x:c r="AL126" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:38">
       <x:c r="A127" s="0" t="s">
-        <x:v>659</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s"/>
       <x:c r="D127" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>661</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="K127" s="2">
+        <x:v>43269</x:v>
       </x:c>
       <x:c r="M127" s="2">
-        <x:v>45384</x:v>
+        <x:v>43269</x:v>
       </x:c>
       <x:c r="N127" s="2">
-        <x:v>46114</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44000</x:v>
       </x:c>
       <x:c r="AL127" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:38">
       <x:c r="A128" s="0" t="s">
-        <x:v>665</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s"/>
       <x:c r="D128" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>667</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="K128" s="2">
-        <x:v>43836</x:v>
+        <x:v>43270</x:v>
       </x:c>
       <x:c r="M128" s="2">
-        <x:v>43836</x:v>
+        <x:v>43270</x:v>
       </x:c>
       <x:c r="N128" s="2">
-        <x:v>44567</x:v>
+        <x:v>44001</x:v>
       </x:c>
       <x:c r="AL128" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:38">
       <x:c r="A129" s="0" t="s">
-        <x:v>672</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s"/>
       <x:c r="D129" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>674</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="K129" s="2">
+        <x:v>43271</x:v>
       </x:c>
       <x:c r="M129" s="2">
-        <x:v>45049</x:v>
+        <x:v>43271</x:v>
       </x:c>
       <x:c r="N129" s="2">
-        <x:v>45780</x:v>
+        <x:v>44002</x:v>
       </x:c>
       <x:c r="AD129" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE129" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF129" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG129" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH129" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="AI129" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ129" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK129" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL129" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:38">
       <x:c r="A130" s="0" t="s">
-        <x:v>679</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s"/>
       <x:c r="D130" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>681</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K130" s="2">
-        <x:v>43801</x:v>
+        <x:v>43271</x:v>
       </x:c>
       <x:c r="M130" s="2">
-        <x:v>43801</x:v>
+        <x:v>43275</x:v>
       </x:c>
       <x:c r="N130" s="2">
-        <x:v>44532</x:v>
+        <x:v>44006</x:v>
       </x:c>
       <x:c r="AL130" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:38">
       <x:c r="A131" s="0" t="s">
-        <x:v>686</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s"/>
       <x:c r="D131" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>688</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K131" s="2">
-        <x:v>44367</x:v>
+        <x:v>43271</x:v>
       </x:c>
       <x:c r="M131" s="2">
-        <x:v>44367</x:v>
+        <x:v>43275</x:v>
       </x:c>
       <x:c r="N131" s="2">
-        <x:v>45097</x:v>
+        <x:v>44002</x:v>
       </x:c>
       <x:c r="AL131" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:38">
       <x:c r="A132" s="0" t="s">
-        <x:v>693</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>695</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="J132" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="K132" s="2">
+        <x:v>43349</x:v>
       </x:c>
       <x:c r="M132" s="2">
-        <x:v>45809</x:v>
+        <x:v>43355</x:v>
       </x:c>
       <x:c r="N132" s="2">
-        <x:v>46539</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44086</x:v>
       </x:c>
       <x:c r="AL132" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:38">
       <x:c r="A133" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>701</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="K133" s="2">
+        <x:v>43359</x:v>
       </x:c>
       <x:c r="M133" s="2">
-        <x:v>44312</x:v>
+        <x:v>43362</x:v>
       </x:c>
       <x:c r="N133" s="2">
-        <x:v>45042</x:v>
+        <x:v>44093</x:v>
       </x:c>
       <x:c r="AL133" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:38">
       <x:c r="A134" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="K134" s="2">
+        <x:v>43366</x:v>
       </x:c>
       <x:c r="M134" s="2">
-        <x:v>45223</x:v>
+        <x:v>43366</x:v>
       </x:c>
       <x:c r="N134" s="2">
-        <x:v>45954</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44097</x:v>
       </x:c>
       <x:c r="AL134" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:38">
       <x:c r="A135" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K135" s="2">
+        <x:v>43367</x:v>
       </x:c>
       <x:c r="M135" s="2">
-        <x:v>45008</x:v>
+        <x:v>43367</x:v>
       </x:c>
       <x:c r="N135" s="2">
-        <x:v>45739</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44098</x:v>
       </x:c>
       <x:c r="AL135" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:38">
       <x:c r="A136" s="0" t="s">
-        <x:v>720</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="G136" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H136" s="0" t="s">
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="J136" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K136" s="2">
+        <x:v>43369</x:v>
       </x:c>
       <x:c r="M136" s="2">
-        <x:v>45924</x:v>
+        <x:v>43370</x:v>
       </x:c>
       <x:c r="N136" s="2">
-        <x:v>46654</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44101</x:v>
       </x:c>
       <x:c r="AL136" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:38">
       <x:c r="A137" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="G137" s="0" t="s">
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K137" s="2">
+        <x:v>43422</x:v>
       </x:c>
       <x:c r="M137" s="2">
-        <x:v>45397</x:v>
+        <x:v>43422</x:v>
       </x:c>
       <x:c r="N137" s="2">
-        <x:v>46127</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44128</x:v>
       </x:c>
       <x:c r="AL137" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:38">
       <x:c r="A138" s="0" t="s">
-        <x:v>731</x:v>
-[...1 lines deleted...]
-      <x:c r="C138" s="1" t="s"/>
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H138" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="I138" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="J138" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K138" s="2">
-        <x:v>40801</x:v>
+        <x:v>43424</x:v>
       </x:c>
       <x:c r="M138" s="2">
-        <x:v>40801</x:v>
+        <x:v>43424</x:v>
+      </x:c>
+      <x:c r="N138" s="2">
+        <x:v>44155</x:v>
       </x:c>
       <x:c r="AL138" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:38">
       <x:c r="A139" s="0" t="s">
-        <x:v>733</x:v>
-[...1 lines deleted...]
-      <x:c r="C139" s="1" t="s"/>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="I139" s="0" t="s">
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K139" s="2">
-        <x:v>40686</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="M139" s="2">
-        <x:v>40686</x:v>
+        <x:v>43447</x:v>
+      </x:c>
+      <x:c r="N139" s="2">
+        <x:v>44178</x:v>
       </x:c>
       <x:c r="AL139" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:38">
       <x:c r="A140" s="0" t="s">
-        <x:v>735</x:v>
-[...1 lines deleted...]
-      <x:c r="C140" s="1" t="s"/>
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41203</x:v>
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H140" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="I140" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="J140" s="0" t="s">
+        <x:v>483</x:v>
       </x:c>
       <x:c r="M140" s="2">
-        <x:v>41203</x:v>
+        <x:v>43452</x:v>
+      </x:c>
+      <x:c r="N140" s="2">
+        <x:v>44183</x:v>
       </x:c>
       <x:c r="AL140" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:38">
       <x:c r="A141" s="0" t="s">
-        <x:v>737</x:v>
-[...1 lines deleted...]
-      <x:c r="C141" s="1" t="s"/>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="I141" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K141" s="2">
-        <x:v>40233</x:v>
+        <x:v>43479</x:v>
       </x:c>
       <x:c r="M141" s="2">
-        <x:v>40233</x:v>
+        <x:v>43479</x:v>
+      </x:c>
+      <x:c r="N141" s="2">
+        <x:v>44210</x:v>
       </x:c>
       <x:c r="AL141" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:38">
       <x:c r="A142" s="0" t="s">
-        <x:v>739</x:v>
-[...1 lines deleted...]
-      <x:c r="C142" s="1" t="s"/>
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K142" s="2">
-        <x:v>42914</x:v>
+        <x:v>43486</x:v>
       </x:c>
       <x:c r="M142" s="2">
-        <x:v>42915</x:v>
+        <x:v>43486</x:v>
       </x:c>
       <x:c r="N142" s="2">
-        <x:v>43645</x:v>
+        <x:v>44217</x:v>
       </x:c>
       <x:c r="AL142" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:38">
       <x:c r="A143" s="0" t="s">
-        <x:v>744</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="1" t="s"/>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="K143" s="2">
-        <x:v>42590</x:v>
+        <x:v>43499</x:v>
       </x:c>
       <x:c r="M143" s="2">
-        <x:v>42589</x:v>
+        <x:v>43499</x:v>
       </x:c>
       <x:c r="N143" s="2">
-        <x:v>43314</x:v>
+        <x:v>44230</x:v>
       </x:c>
       <x:c r="AL143" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:38">
       <x:c r="A144" s="0" t="s">
-        <x:v>749</x:v>
-[...1 lines deleted...]
-      <x:c r="C144" s="1" t="s"/>
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K144" s="2">
-        <x:v>42540</x:v>
+        <x:v>43531</x:v>
       </x:c>
       <x:c r="M144" s="2">
-        <x:v>42540</x:v>
+        <x:v>43531</x:v>
       </x:c>
       <x:c r="N144" s="2">
-        <x:v>43270</x:v>
+        <x:v>80786</x:v>
       </x:c>
       <x:c r="AL144" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:38">
       <x:c r="A145" s="0" t="s">
-        <x:v>754</x:v>
-[...1 lines deleted...]
-      <x:c r="C145" s="1" t="s"/>
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="I145" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="J145" s="0" t="s">
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K145" s="2">
-        <x:v>41060</x:v>
+        <x:v>43537</x:v>
       </x:c>
       <x:c r="M145" s="2">
-        <x:v>41060</x:v>
+        <x:v>43537</x:v>
+      </x:c>
+      <x:c r="N145" s="2">
+        <x:v>44268</x:v>
       </x:c>
       <x:c r="AL145" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:38">
       <x:c r="A146" s="0" t="s">
-        <x:v>756</x:v>
-[...1 lines deleted...]
-      <x:c r="C146" s="1" t="s"/>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="H146" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="I146" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="J146" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K146" s="2">
-        <x:v>39840</x:v>
+        <x:v>43549</x:v>
       </x:c>
       <x:c r="M146" s="2">
-        <x:v>39840</x:v>
+        <x:v>43549</x:v>
+      </x:c>
+      <x:c r="N146" s="2">
+        <x:v>44280</x:v>
       </x:c>
       <x:c r="AL146" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:38">
       <x:c r="A147" s="0" t="s">
-        <x:v>758</x:v>
-[...1 lines deleted...]
-      <x:c r="C147" s="1" t="s"/>
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="I147" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="J147" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K147" s="2">
-        <x:v>42281</x:v>
+        <x:v>43555</x:v>
       </x:c>
       <x:c r="M147" s="2">
-        <x:v>42281</x:v>
+        <x:v>43555</x:v>
+      </x:c>
+      <x:c r="N147" s="2">
+        <x:v>44286</x:v>
       </x:c>
       <x:c r="AL147" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:38">
       <x:c r="A148" s="0" t="s">
-        <x:v>761</x:v>
-[...1 lines deleted...]
-      <x:c r="C148" s="1" t="s"/>
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="I148" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="J148" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K148" s="2">
-        <x:v>42164</x:v>
+        <x:v>43556</x:v>
       </x:c>
       <x:c r="M148" s="2">
-        <x:v>42164</x:v>
+        <x:v>43556</x:v>
+      </x:c>
+      <x:c r="N148" s="2">
+        <x:v>44287</x:v>
       </x:c>
       <x:c r="AL148" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:38">
       <x:c r="A149" s="0" t="s">
-        <x:v>764</x:v>
-[...1 lines deleted...]
-      <x:c r="C149" s="1" t="s"/>
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="I149" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>548</x:v>
       </x:c>
       <x:c r="K149" s="2">
-        <x:v>42283</x:v>
+        <x:v>43622</x:v>
       </x:c>
       <x:c r="M149" s="2">
-        <x:v>42283</x:v>
+        <x:v>43622</x:v>
+      </x:c>
+      <x:c r="N149" s="2">
+        <x:v>44353</x:v>
+      </x:c>
+      <x:c r="AD149" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE149" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF149" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG149" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH149" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="AI149" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ149" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK149" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL149" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:38">
       <x:c r="A150" s="0" t="s">
-        <x:v>766</x:v>
-[...1 lines deleted...]
-      <x:c r="C150" s="1" t="s"/>
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H150" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="I150" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="J150" s="0" t="s">
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K150" s="2">
-        <x:v>42059</x:v>
+        <x:v>43628</x:v>
       </x:c>
       <x:c r="M150" s="2">
-        <x:v>42059</x:v>
+        <x:v>43628</x:v>
+      </x:c>
+      <x:c r="N150" s="2">
+        <x:v>44359</x:v>
       </x:c>
       <x:c r="AL150" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:38">
       <x:c r="A151" s="0" t="s">
-        <x:v>768</x:v>
-[...1 lines deleted...]
-      <x:c r="C151" s="1" t="s"/>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="I151" s="0" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="J151" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K151" s="2">
-        <x:v>41953</x:v>
+        <x:v>43634</x:v>
       </x:c>
       <x:c r="M151" s="2">
-        <x:v>41953</x:v>
+        <x:v>43634</x:v>
+      </x:c>
+      <x:c r="N151" s="2">
+        <x:v>44365</x:v>
       </x:c>
       <x:c r="AL151" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:38">
       <x:c r="A152" s="0" t="s">
-        <x:v>770</x:v>
-[...1 lines deleted...]
-      <x:c r="C152" s="1" t="s"/>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="H152" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="J152" s="0" t="s">
+        <x:v>570</x:v>
       </x:c>
       <x:c r="K152" s="2">
-        <x:v>41816</x:v>
+        <x:v>43640</x:v>
       </x:c>
       <x:c r="M152" s="2">
-        <x:v>41816</x:v>
+        <x:v>43640</x:v>
+      </x:c>
+      <x:c r="N152" s="2">
+        <x:v>44371</x:v>
       </x:c>
       <x:c r="AL152" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:38">
       <x:c r="A153" s="0" t="s">
-        <x:v>772</x:v>
-[...1 lines deleted...]
-      <x:c r="C153" s="1" t="s"/>
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="I153" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K153" s="2">
-        <x:v>41309</x:v>
+        <x:v>43709</x:v>
       </x:c>
       <x:c r="M153" s="2">
-        <x:v>41309</x:v>
+        <x:v>43709</x:v>
+      </x:c>
+      <x:c r="N153" s="2">
+        <x:v>44440</x:v>
       </x:c>
       <x:c r="AL153" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:38">
       <x:c r="A154" s="0" t="s">
-        <x:v>774</x:v>
-[...1 lines deleted...]
-      <x:c r="C154" s="1" t="s"/>
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C154" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="H154" s="0" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="I154" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="J154" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K154" s="2">
-        <x:v>41802</x:v>
+        <x:v>43747</x:v>
       </x:c>
       <x:c r="M154" s="2">
-        <x:v>41802</x:v>
+        <x:v>43748</x:v>
+      </x:c>
+      <x:c r="N154" s="2">
+        <x:v>44479</x:v>
       </x:c>
       <x:c r="AL154" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:38">
       <x:c r="A155" s="0" t="s">
-        <x:v>776</x:v>
-[...1 lines deleted...]
-      <x:c r="C155" s="1" t="s"/>
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="I155" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="J155" s="0" t="s">
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K155" s="2">
-        <x:v>41316</x:v>
-[...2 lines deleted...]
-        <x:v>41316</x:v>
+        <x:v>43751</x:v>
       </x:c>
       <x:c r="AL155" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:38">
       <x:c r="A156" s="0" t="s">
-        <x:v>778</x:v>
-[...1 lines deleted...]
-      <x:c r="C156" s="1" t="s"/>
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H156" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I156" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="J156" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K156" s="2">
-        <x:v>41246</x:v>
-[...2 lines deleted...]
-        <x:v>41246</x:v>
+        <x:v>43752</x:v>
       </x:c>
       <x:c r="AL156" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:38">
       <x:c r="A157" s="0" t="s">
-        <x:v>780</x:v>
-[...1 lines deleted...]
-      <x:c r="C157" s="1" t="s"/>
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="I157" s="0" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="J157" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K157" s="2">
-        <x:v>41788</x:v>
+        <x:v>43759</x:v>
       </x:c>
       <x:c r="M157" s="2">
-        <x:v>41788</x:v>
+        <x:v>43759</x:v>
+      </x:c>
+      <x:c r="N157" s="2">
+        <x:v>44490</x:v>
       </x:c>
       <x:c r="AL157" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:38">
       <x:c r="A158" s="0" t="s">
-        <x:v>782</x:v>
-[...1 lines deleted...]
-      <x:c r="C158" s="1" t="s"/>
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="H158" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="I158" s="0" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="J158" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K158" s="2">
-        <x:v>41655</x:v>
+        <x:v>43762</x:v>
       </x:c>
       <x:c r="M158" s="2">
-        <x:v>41655</x:v>
+        <x:v>43762</x:v>
+      </x:c>
+      <x:c r="N158" s="2">
+        <x:v>44493</x:v>
       </x:c>
       <x:c r="AL158" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:38">
       <x:c r="A159" s="0" t="s">
-        <x:v>784</x:v>
-[...1 lines deleted...]
-      <x:c r="C159" s="1" t="s"/>
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="I159" s="0" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="J159" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K159" s="2">
-        <x:v>41730</x:v>
+        <x:v>43762</x:v>
       </x:c>
       <x:c r="M159" s="2">
-        <x:v>41730</x:v>
+        <x:v>43762</x:v>
+      </x:c>
+      <x:c r="N159" s="2">
+        <x:v>44493</x:v>
       </x:c>
       <x:c r="AL159" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:38">
       <x:c r="A160" s="0" t="s">
-        <x:v>786</x:v>
-[...1 lines deleted...]
-      <x:c r="C160" s="1" t="s"/>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="H160" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="I160" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="J160" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K160" s="2">
-        <x:v>41548</x:v>
+        <x:v>43772</x:v>
       </x:c>
       <x:c r="M160" s="2">
-        <x:v>41548</x:v>
+        <x:v>43772</x:v>
+      </x:c>
+      <x:c r="N160" s="2">
+        <x:v>44503</x:v>
       </x:c>
       <x:c r="AL160" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:38">
       <x:c r="A161" s="0" t="s">
-        <x:v>406</x:v>
-[...1 lines deleted...]
-      <x:c r="C161" s="1" t="s"/>
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="I161" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="J161" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K161" s="2">
-        <x:v>41295</x:v>
-[...2 lines deleted...]
-        <x:v>42505</x:v>
+        <x:v>43780</x:v>
       </x:c>
       <x:c r="M161" s="2">
-        <x:v>41295</x:v>
+        <x:v>43783</x:v>
+      </x:c>
+      <x:c r="N161" s="2">
+        <x:v>44514</x:v>
       </x:c>
       <x:c r="AL161" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:38">
       <x:c r="A162" s="0" t="s">
-        <x:v>790</x:v>
-[...1 lines deleted...]
-      <x:c r="C162" s="1" t="s"/>
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="K162" s="2">
-        <x:v>43144</x:v>
-[...5 lines deleted...]
-        <x:v>43874</x:v>
+        <x:v>43783</x:v>
       </x:c>
       <x:c r="AL162" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:38">
       <x:c r="A163" s="0" t="s">
-        <x:v>795</x:v>
-[...1 lines deleted...]
-      <x:c r="C163" s="1" t="s"/>
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K163" s="2">
-        <x:v>42990</x:v>
+        <x:v>43790</x:v>
       </x:c>
       <x:c r="M163" s="2">
-        <x:v>42989</x:v>
+        <x:v>43790</x:v>
       </x:c>
       <x:c r="N163" s="2">
-        <x:v>43719</x:v>
+        <x:v>44521</x:v>
       </x:c>
       <x:c r="AL163" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:38">
       <x:c r="A164" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K164" s="2">
+        <x:v>43790</x:v>
       </x:c>
       <x:c r="M164" s="2">
-        <x:v>43452</x:v>
+        <x:v>43790</x:v>
       </x:c>
       <x:c r="N164" s="2">
-        <x:v>44183</x:v>
+        <x:v>44521</x:v>
       </x:c>
       <x:c r="AL164" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:38">
       <x:c r="A165" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K165" s="2">
-        <x:v>43537</x:v>
+        <x:v>43801</x:v>
       </x:c>
       <x:c r="M165" s="2">
-        <x:v>43537</x:v>
+        <x:v>43801</x:v>
       </x:c>
       <x:c r="N165" s="2">
-        <x:v>44268</x:v>
+        <x:v>44532</x:v>
       </x:c>
       <x:c r="AL165" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:38">
       <x:c r="A166" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K166" s="2">
-        <x:v>43424</x:v>
+        <x:v>43801</x:v>
       </x:c>
       <x:c r="M166" s="2">
-        <x:v>43424</x:v>
+        <x:v>43802</x:v>
       </x:c>
       <x:c r="N166" s="2">
-        <x:v>44155</x:v>
+        <x:v>44533</x:v>
       </x:c>
       <x:c r="AL166" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:38">
       <x:c r="A167" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K167" s="2">
-        <x:v>43549</x:v>
+        <x:v>43818</x:v>
       </x:c>
       <x:c r="M167" s="2">
-        <x:v>43549</x:v>
+        <x:v>43818</x:v>
       </x:c>
       <x:c r="N167" s="2">
-        <x:v>44280</x:v>
+        <x:v>44549</x:v>
       </x:c>
       <x:c r="AL167" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:38">
       <x:c r="A168" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K168" s="2">
-        <x:v>43479</x:v>
+        <x:v>43836</x:v>
       </x:c>
       <x:c r="M168" s="2">
-        <x:v>43479</x:v>
+        <x:v>43836</x:v>
       </x:c>
       <x:c r="N168" s="2">
-        <x:v>44210</x:v>
+        <x:v>44567</x:v>
       </x:c>
       <x:c r="AL168" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:38">
       <x:c r="A169" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>842</x:v>
-[...2 lines deleted...]
-        <x:v>43349</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M169" s="2">
-        <x:v>43355</x:v>
+        <x:v>43860</x:v>
       </x:c>
       <x:c r="N169" s="2">
-        <x:v>44086</x:v>
+        <x:v>44591</x:v>
       </x:c>
       <x:c r="AL169" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:38">
       <x:c r="A170" s="0" t="s">
-        <x:v>843</x:v>
-[...1 lines deleted...]
-      <x:c r="C170" s="1" t="s"/>
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K170" s="2">
-        <x:v>43018</x:v>
+        <x:v>43871</x:v>
       </x:c>
       <x:c r="M170" s="2">
-        <x:v>43017</x:v>
+        <x:v>43871</x:v>
       </x:c>
       <x:c r="N170" s="2">
-        <x:v>43747</x:v>
+        <x:v>44602</x:v>
       </x:c>
       <x:c r="AL170" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:38">
       <x:c r="A171" s="0" t="s">
-        <x:v>848</x:v>
-[...1 lines deleted...]
-      <x:c r="C171" s="1" t="s"/>
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E171" s="0" t="s">
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K171" s="2">
-        <x:v>43271</x:v>
+        <x:v>43874</x:v>
       </x:c>
       <x:c r="M171" s="2">
-        <x:v>43275</x:v>
+        <x:v>43874</x:v>
       </x:c>
       <x:c r="N171" s="2">
-        <x:v>44006</x:v>
+        <x:v>44605</x:v>
       </x:c>
       <x:c r="AL171" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:38">
       <x:c r="A172" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K172" s="2">
-        <x:v>43818</x:v>
+        <x:v>43881</x:v>
       </x:c>
       <x:c r="M172" s="2">
-        <x:v>43818</x:v>
+        <x:v>43881</x:v>
       </x:c>
       <x:c r="N172" s="2">
-        <x:v>44549</x:v>
+        <x:v>44612</x:v>
       </x:c>
       <x:c r="AL172" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:38">
       <x:c r="A173" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K173" s="2">
+        <x:v>43893</x:v>
       </x:c>
       <x:c r="M173" s="2">
-        <x:v>43860</x:v>
+        <x:v>43893</x:v>
       </x:c>
       <x:c r="N173" s="2">
-        <x:v>44591</x:v>
+        <x:v>44623</x:v>
       </x:c>
       <x:c r="AL173" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:38">
       <x:c r="A174" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K174" s="2">
-        <x:v>43978</x:v>
+        <x:v>43898</x:v>
       </x:c>
       <x:c r="M174" s="2">
-        <x:v>43989</x:v>
+        <x:v>43898</x:v>
       </x:c>
       <x:c r="N174" s="2">
-        <x:v>44719</x:v>
+        <x:v>44628</x:v>
       </x:c>
       <x:c r="AL174" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:38">
       <x:c r="A175" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="G175" s="0" t="s">
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="K175" s="2">
+        <x:v>43901</x:v>
       </x:c>
       <x:c r="M175" s="2">
-        <x:v>45431</x:v>
+        <x:v>43901</x:v>
       </x:c>
       <x:c r="N175" s="2">
-        <x:v>46161</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44631</x:v>
       </x:c>
       <x:c r="AL175" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:38">
       <x:c r="A176" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K176" s="2">
-        <x:v>44003</x:v>
+        <x:v>43909</x:v>
       </x:c>
       <x:c r="M176" s="2">
-        <x:v>44005</x:v>
+        <x:v>43909</x:v>
       </x:c>
       <x:c r="N176" s="2">
-        <x:v>44735</x:v>
+        <x:v>44639</x:v>
       </x:c>
       <x:c r="AL176" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:38">
       <x:c r="A177" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>894</x:v>
-[...5 lines deleted...]
-        <x:v>45276</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K177" s="2">
+        <x:v>43916</x:v>
+      </x:c>
+      <x:c r="AD177" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE177" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF177" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG177" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH177" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI177" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ177" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK177" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL177" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:38">
       <x:c r="A178" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K178" s="2">
+        <x:v>43915</x:v>
       </x:c>
       <x:c r="M178" s="2">
-        <x:v>44606</x:v>
+        <x:v>43915</x:v>
       </x:c>
       <x:c r="N178" s="2">
-        <x:v>45336</x:v>
+        <x:v>44645</x:v>
       </x:c>
       <x:c r="AL178" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:38">
       <x:c r="A179" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K179" s="2">
-        <x:v>44374</x:v>
+        <x:v>43944</x:v>
       </x:c>
       <x:c r="M179" s="2">
-        <x:v>44376</x:v>
+        <x:v>43944</x:v>
+      </x:c>
+      <x:c r="N179" s="2">
+        <x:v>44674</x:v>
+      </x:c>
+      <x:c r="AD179" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE179" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF179" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG179" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH179" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="AI179" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ179" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK179" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL179" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:38">
       <x:c r="A180" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K180" s="2">
+        <x:v>43944</x:v>
       </x:c>
       <x:c r="M180" s="2">
-        <x:v>45008</x:v>
+        <x:v>43944</x:v>
       </x:c>
       <x:c r="N180" s="2">
-        <x:v>45739</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44674</x:v>
       </x:c>
       <x:c r="AL180" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:38">
       <x:c r="A181" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K181" s="2">
-        <x:v>44180</x:v>
+        <x:v>43978</x:v>
       </x:c>
       <x:c r="M181" s="2">
-        <x:v>44180</x:v>
+        <x:v>43989</x:v>
       </x:c>
       <x:c r="N181" s="2">
-        <x:v>44910</x:v>
+        <x:v>44719</x:v>
       </x:c>
       <x:c r="AL181" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:38">
       <x:c r="A182" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K182" s="2">
+        <x:v>43978</x:v>
       </x:c>
       <x:c r="M182" s="2">
-        <x:v>45008</x:v>
+        <x:v>43989</x:v>
       </x:c>
       <x:c r="N182" s="2">
-        <x:v>45739</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44719</x:v>
       </x:c>
       <x:c r="AL182" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:38">
       <x:c r="A183" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K183" s="2">
+        <x:v>43984</x:v>
       </x:c>
       <x:c r="M183" s="2">
-        <x:v>43859</x:v>
+        <x:v>43989</x:v>
       </x:c>
       <x:c r="N183" s="2">
-        <x:v>44590</x:v>
+        <x:v>44719</x:v>
       </x:c>
       <x:c r="AL183" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:38">
       <x:c r="A184" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="K184" s="2">
+        <x:v>43996</x:v>
       </x:c>
       <x:c r="M184" s="2">
-        <x:v>44738</x:v>
+        <x:v>43998</x:v>
       </x:c>
       <x:c r="N184" s="2">
-        <x:v>45469</x:v>
+        <x:v>44728</x:v>
       </x:c>
       <x:c r="AL184" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:38">
       <x:c r="A185" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K185" s="2">
+        <x:v>44005</x:v>
       </x:c>
       <x:c r="M185" s="2">
-        <x:v>45103</x:v>
+        <x:v>44007</x:v>
       </x:c>
       <x:c r="N185" s="2">
-        <x:v>45834</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44737</x:v>
       </x:c>
       <x:c r="AL185" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:38">
       <x:c r="A186" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K186" s="2">
+        <x:v>44005</x:v>
       </x:c>
       <x:c r="M186" s="2">
-        <x:v>44658</x:v>
+        <x:v>44007</x:v>
       </x:c>
       <x:c r="N186" s="2">
-        <x:v>45389</x:v>
+        <x:v>44737</x:v>
       </x:c>
       <x:c r="AL186" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:38">
       <x:c r="A187" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K187" s="2">
+        <x:v>44010</x:v>
       </x:c>
       <x:c r="M187" s="2">
-        <x:v>45103</x:v>
+        <x:v>44010</x:v>
       </x:c>
       <x:c r="N187" s="2">
-        <x:v>45834</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44740</x:v>
       </x:c>
       <x:c r="AL187" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:38">
       <x:c r="A188" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K188" s="2">
+        <x:v>44012</x:v>
       </x:c>
       <x:c r="M188" s="2">
-        <x:v>45103</x:v>
+        <x:v>44012</x:v>
       </x:c>
       <x:c r="N188" s="2">
-        <x:v>45834</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44742</x:v>
       </x:c>
       <x:c r="AL188" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:38">
       <x:c r="A189" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="K189" s="2">
+        <x:v>44157</x:v>
       </x:c>
       <x:c r="M189" s="2">
-        <x:v>45162</x:v>
+        <x:v>44157</x:v>
       </x:c>
       <x:c r="N189" s="2">
-        <x:v>45893</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44887</x:v>
       </x:c>
       <x:c r="AL189" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:38">
       <x:c r="A190" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M190" s="2">
-        <x:v>45347</x:v>
+        <x:v>44173</x:v>
       </x:c>
       <x:c r="N190" s="2">
-        <x:v>46078</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44903</x:v>
       </x:c>
       <x:c r="AL190" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:38">
       <x:c r="A191" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="G191" s="0" t="s">
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K191" s="2">
+        <x:v>44174</x:v>
       </x:c>
       <x:c r="M191" s="2">
-        <x:v>45525</x:v>
+        <x:v>44174</x:v>
       </x:c>
       <x:c r="N191" s="2">
-        <x:v>46255</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44904</x:v>
       </x:c>
       <x:c r="AL191" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:38">
       <x:c r="A192" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="G192" s="0" t="s">
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K192" s="2">
+        <x:v>44210</x:v>
       </x:c>
       <x:c r="M192" s="2">
-        <x:v>45621</x:v>
+        <x:v>44213</x:v>
       </x:c>
       <x:c r="N192" s="2">
-        <x:v>46351</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44943</x:v>
       </x:c>
       <x:c r="AL192" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:38">
       <x:c r="A193" s="0" t="s">
-        <x:v>999</x:v>
-[...1 lines deleted...]
-      <x:c r="C193" s="1" t="s"/>
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="I193" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K193" s="2">
-        <x:v>40071</x:v>
+        <x:v>44186</x:v>
       </x:c>
       <x:c r="M193" s="2">
-        <x:v>40071</x:v>
+        <x:v>44186</x:v>
+      </x:c>
+      <x:c r="N193" s="2">
+        <x:v>44916</x:v>
       </x:c>
       <x:c r="AL193" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:38">
       <x:c r="A194" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="H194" s="0" t="s">
+        <x:v>860</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K194" s="2">
-        <x:v>43866</x:v>
+        <x:v>44227</x:v>
       </x:c>
       <x:c r="M194" s="2">
-        <x:v>43866</x:v>
+        <x:v>44227</x:v>
       </x:c>
       <x:c r="N194" s="2">
-        <x:v>44597</x:v>
+        <x:v>44957</x:v>
       </x:c>
       <x:c r="AL194" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:38">
       <x:c r="A195" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>43774</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M195" s="2">
-        <x:v>43774</x:v>
+        <x:v>44312</x:v>
       </x:c>
       <x:c r="N195" s="2">
-        <x:v>44505</x:v>
+        <x:v>45042</x:v>
       </x:c>
       <x:c r="AL195" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:38">
       <x:c r="A196" s="0" t="s">
-        <x:v>1014</x:v>
-[...1 lines deleted...]
-      <x:c r="C196" s="1" t="s"/>
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40357</x:v>
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="H196" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="I196" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="J196" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M196" s="2">
-        <x:v>40357</x:v>
+        <x:v>44327</x:v>
       </x:c>
       <x:c r="AL196" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:38">
       <x:c r="A197" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K197" s="2">
+        <x:v>44367</x:v>
       </x:c>
       <x:c r="M197" s="2">
-        <x:v>43898</x:v>
+        <x:v>44367</x:v>
+      </x:c>
+      <x:c r="N197" s="2">
+        <x:v>45097</x:v>
       </x:c>
       <x:c r="AL197" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:38">
       <x:c r="A198" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K198" s="2">
-        <x:v>43996</x:v>
+        <x:v>44375</x:v>
       </x:c>
       <x:c r="M198" s="2">
-        <x:v>43998</x:v>
+        <x:v>44376</x:v>
       </x:c>
       <x:c r="N198" s="2">
-        <x:v>44728</x:v>
+        <x:v>45106</x:v>
       </x:c>
       <x:c r="AL198" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:38">
       <x:c r="A199" s="0" t="s">
-        <x:v>1031</x:v>
-[...1 lines deleted...]
-      <x:c r="C199" s="1" t="s"/>
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="I199" s="0" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="J199" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K199" s="2">
-        <x:v>39821</x:v>
+        <x:v>44431</x:v>
       </x:c>
       <x:c r="M199" s="2">
-        <x:v>39821</x:v>
+        <x:v>44432</x:v>
+      </x:c>
+      <x:c r="N199" s="2">
+        <x:v>45162</x:v>
       </x:c>
       <x:c r="AL199" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:38">
       <x:c r="A200" s="0" t="s">
-        <x:v>1033</x:v>
-[...1 lines deleted...]
-      <x:c r="C200" s="1" t="s"/>
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="C200" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E200" s="0" t="s">
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
-        <x:v>249</x:v>
-[...2 lines deleted...]
-        <x:v>42866</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M200" s="2">
-        <x:v>42866</x:v>
+        <x:v>44444</x:v>
       </x:c>
       <x:c r="N200" s="2">
-        <x:v>43596</x:v>
+        <x:v>45174</x:v>
       </x:c>
       <x:c r="AL200" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:38">
       <x:c r="A201" s="0" t="s">
-        <x:v>1038</x:v>
-[...1 lines deleted...]
-      <x:c r="C201" s="1" t="s"/>
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="C201" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E201" s="0" t="s">
+        <x:v>907</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>42428</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M201" s="2">
-        <x:v>42424</x:v>
+        <x:v>44500</x:v>
       </x:c>
       <x:c r="N201" s="2">
-        <x:v>43155</x:v>
+        <x:v>45230</x:v>
       </x:c>
       <x:c r="AL201" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:38">
       <x:c r="A202" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M202" s="2">
-        <x:v>44530</x:v>
+        <x:v>44523</x:v>
       </x:c>
       <x:c r="N202" s="2">
-        <x:v>45260</x:v>
+        <x:v>45253</x:v>
       </x:c>
       <x:c r="AL202" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:38">
       <x:c r="A203" s="0" t="s">
-        <x:v>1050</x:v>
-[...1 lines deleted...]
-      <x:c r="C203" s="1" t="s"/>
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="C203" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E203" s="0" t="s">
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40256</x:v>
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="I203" s="0" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="J203" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M203" s="2">
-        <x:v>40256</x:v>
+        <x:v>44532</x:v>
+      </x:c>
+      <x:c r="N203" s="2">
+        <x:v>45262</x:v>
       </x:c>
       <x:c r="AL203" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:38">
       <x:c r="A204" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
-        <x:v>1056</x:v>
-[...2 lines deleted...]
-        <x:v>1057</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>43627</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M204" s="2">
-        <x:v>43627</x:v>
+        <x:v>44570</x:v>
       </x:c>
       <x:c r="N204" s="2">
-        <x:v>44358</x:v>
+        <x:v>45300</x:v>
+      </x:c>
+      <x:c r="AD204" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE204" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF204" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG204" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH204" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI204" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ204" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK204" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL204" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:38">
       <x:c r="A205" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
-        <x:v>1060</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>43716</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M205" s="2">
-        <x:v>43716</x:v>
+        <x:v>44585</x:v>
       </x:c>
       <x:c r="N205" s="2">
-        <x:v>44447</x:v>
+        <x:v>45315</x:v>
+      </x:c>
+      <x:c r="AD205" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE205" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF205" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG205" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH205" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI205" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ205" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK205" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL205" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:38">
       <x:c r="A206" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
-        <x:v>44</x:v>
-[...5 lines deleted...]
-        <x:v>44105</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M206" s="2">
-        <x:v>43737</x:v>
+        <x:v>44617</x:v>
       </x:c>
       <x:c r="N206" s="2">
-        <x:v>44468</x:v>
+        <x:v>45347</x:v>
       </x:c>
       <x:c r="AL206" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:38">
       <x:c r="A207" s="0" t="s">
-        <x:v>1073</x:v>
-[...1 lines deleted...]
-      <x:c r="C207" s="1" t="s"/>
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="C207" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>948</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>43191</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M207" s="2">
-        <x:v>43194</x:v>
+        <x:v>44637</x:v>
       </x:c>
       <x:c r="N207" s="2">
-        <x:v>43925</x:v>
+        <x:v>45368</x:v>
       </x:c>
       <x:c r="AL207" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:38">
       <x:c r="A208" s="0" t="s">
-        <x:v>1078</x:v>
-[...1 lines deleted...]
-      <x:c r="C208" s="1" t="s"/>
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="C208" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-        <x:v>43243</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M208" s="2">
-        <x:v>43243</x:v>
+        <x:v>44658</x:v>
       </x:c>
       <x:c r="N208" s="2">
-        <x:v>43974</x:v>
+        <x:v>45389</x:v>
       </x:c>
       <x:c r="AL208" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:38">
       <x:c r="A209" s="0" t="s">
-        <x:v>1083</x:v>
-[...1 lines deleted...]
-      <x:c r="C209" s="1" t="s"/>
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="C209" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>249</x:v>
-[...2 lines deleted...]
-        <x:v>42712</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M209" s="2">
-        <x:v>42725</x:v>
+        <x:v>44671</x:v>
       </x:c>
       <x:c r="N209" s="2">
-        <x:v>43455</x:v>
+        <x:v>45402</x:v>
       </x:c>
       <x:c r="AL209" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:38">
       <x:c r="A210" s="0" t="s">
-        <x:v>1088</x:v>
-[...1 lines deleted...]
-      <x:c r="C210" s="1" t="s"/>
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="C210" s="1" t="s">
+        <x:v>968</x:v>
+      </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
-        <x:v>1090</x:v>
-[...2 lines deleted...]
-        <x:v>1091</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>43130</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M210" s="2">
-        <x:v>43130</x:v>
+        <x:v>44738</x:v>
       </x:c>
       <x:c r="N210" s="2">
-        <x:v>43860</x:v>
+        <x:v>45469</x:v>
       </x:c>
       <x:c r="AL210" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:38">
       <x:c r="A211" s="0" t="s">
-        <x:v>1093</x:v>
-[...1 lines deleted...]
-      <x:c r="C211" s="1" t="s"/>
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="C211" s="1" t="s">
+        <x:v>974</x:v>
+      </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>975</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-        <x:v>43240</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M211" s="2">
-        <x:v>43243</x:v>
+        <x:v>44738</x:v>
       </x:c>
       <x:c r="N211" s="2">
-        <x:v>43971</x:v>
+        <x:v>45469</x:v>
+      </x:c>
+      <x:c r="AD211" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE211" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF211" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG211" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH211" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI211" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ211" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK211" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL211" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:38">
       <x:c r="A212" s="0" t="s">
-        <x:v>1098</x:v>
-[...1 lines deleted...]
-      <x:c r="C212" s="1" t="s"/>
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="C212" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>42709</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M212" s="2">
-        <x:v>42725</x:v>
+        <x:v>44739</x:v>
       </x:c>
       <x:c r="N212" s="2">
-        <x:v>43455</x:v>
+        <x:v>45470</x:v>
       </x:c>
       <x:c r="AL212" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:38">
       <x:c r="A213" s="0" t="s">
-        <x:v>1103</x:v>
-[...1 lines deleted...]
-      <x:c r="C213" s="1" t="s"/>
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="C213" s="1" t="s">
+        <x:v>988</x:v>
+      </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>989</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40526</x:v>
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="I213" s="0" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="J213" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M213" s="2">
-        <x:v>40526</x:v>
+        <x:v>44742</x:v>
+      </x:c>
+      <x:c r="N213" s="2">
+        <x:v>45473</x:v>
+      </x:c>
+      <x:c r="AD213" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE213" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF213" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG213" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH213" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI213" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ213" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK213" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL213" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:38">
       <x:c r="A214" s="0" t="s">
-        <x:v>1105</x:v>
-[...1 lines deleted...]
-      <x:c r="C214" s="1" t="s"/>
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="C214" s="1" t="s">
+        <x:v>995</x:v>
+      </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>996</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>39909</x:v>
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="H214" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="I214" s="0" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="J214" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M214" s="2">
-        <x:v>39909</x:v>
+        <x:v>44872</x:v>
+      </x:c>
+      <x:c r="N214" s="2">
+        <x:v>45603</x:v>
+      </x:c>
+      <x:c r="AD214" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE214" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF214" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG214" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH214" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI214" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ214" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK214" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL214" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:38">
       <x:c r="A215" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s"/>
       <x:c r="D215" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>1108</x:v>
-[...20 lines deleted...]
-        <x:v>43210</x:v>
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="AD215" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE215" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF215" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG215" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH215" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI215" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ215" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK215" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL215" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:38">
       <x:c r="A216" s="0" t="s">
-        <x:v>1112</x:v>
-[...1 lines deleted...]
-      <x:c r="C216" s="1" t="s"/>
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="C216" s="1" t="s">
+        <x:v>1004</x:v>
+      </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41061</x:v>
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="H216" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="I216" s="0" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="J216" s="0" t="s">
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M216" s="2">
-        <x:v>41061</x:v>
+        <x:v>44910</x:v>
+      </x:c>
+      <x:c r="N216" s="2">
+        <x:v>45641</x:v>
+      </x:c>
+      <x:c r="AD216" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE216" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF216" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG216" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH216" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI216" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ216" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK216" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL216" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:38">
       <x:c r="A217" s="0" t="s">
-        <x:v>1114</x:v>
-[...1 lines deleted...]
-      <x:c r="C217" s="1" t="s"/>
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="C217" s="1" t="s">
+        <x:v>1011</x:v>
+      </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40465</x:v>
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="I217" s="0" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="J217" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M217" s="2">
-        <x:v>40465</x:v>
+        <x:v>45007</x:v>
+      </x:c>
+      <x:c r="N217" s="2">
+        <x:v>45738</x:v>
+      </x:c>
+      <x:c r="AD217" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE217" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF217" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG217" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH217" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI217" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ217" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK217" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL217" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:38">
       <x:c r="A218" s="0" t="s">
-        <x:v>1116</x:v>
-[...1 lines deleted...]
-      <x:c r="C218" s="1" t="s"/>
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="C218" s="1" t="s">
+        <x:v>1018</x:v>
+      </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40478</x:v>
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="H218" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="I218" s="0" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="J218" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="M218" s="2">
-        <x:v>40478</x:v>
+        <x:v>45007</x:v>
+      </x:c>
+      <x:c r="N218" s="2">
+        <x:v>45738</x:v>
+      </x:c>
+      <x:c r="AD218" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE218" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF218" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG218" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH218" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI218" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ218" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK218" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL218" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:38">
       <x:c r="A219" s="0" t="s">
-        <x:v>1118</x:v>
-[...1 lines deleted...]
-      <x:c r="C219" s="1" t="s"/>
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="C219" s="1" t="s">
+        <x:v>1025</x:v>
+      </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>39861</x:v>
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="I219" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="J219" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M219" s="2">
-        <x:v>39861</x:v>
+        <x:v>45008</x:v>
+      </x:c>
+      <x:c r="N219" s="2">
+        <x:v>45739</x:v>
+      </x:c>
+      <x:c r="AD219" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE219" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF219" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG219" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH219" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI219" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ219" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK219" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL219" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:38">
       <x:c r="A220" s="0" t="s">
-        <x:v>1120</x:v>
-[...1 lines deleted...]
-      <x:c r="C220" s="1" t="s"/>
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="C220" s="1" t="s">
+        <x:v>1032</x:v>
+      </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="H220" s="0" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="I220" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="J220" s="0" t="s">
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K220" s="2">
-        <x:v>39793</x:v>
+        <x:v>45018</x:v>
       </x:c>
       <x:c r="M220" s="2">
-        <x:v>39793</x:v>
+        <x:v>45008</x:v>
+      </x:c>
+      <x:c r="N220" s="2">
+        <x:v>45739</x:v>
+      </x:c>
+      <x:c r="AD220" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE220" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF220" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG220" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH220" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI220" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ220" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK220" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL220" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:38">
       <x:c r="A221" s="0" t="s">
-        <x:v>1122</x:v>
-[...1 lines deleted...]
-      <x:c r="C221" s="1" t="s"/>
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="C221" s="1" t="s">
+        <x:v>1039</x:v>
+      </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="G221" s="0" t="s">
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="I221" s="0" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="J221" s="0" t="s">
+        <x:v>556</x:v>
       </x:c>
       <x:c r="M221" s="2">
-        <x:v>42389</x:v>
+        <x:v>45013</x:v>
       </x:c>
       <x:c r="N221" s="2">
-        <x:v>43120</x:v>
+        <x:v>45744</x:v>
+      </x:c>
+      <x:c r="AD221" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE221" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF221" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG221" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH221" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI221" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ221" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK221" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL221" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:38">
       <x:c r="A222" s="0" t="s">
-        <x:v>1124</x:v>
-[...1 lines deleted...]
-      <x:c r="C222" s="1" t="s"/>
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="C222" s="1" t="s">
+        <x:v>1046</x:v>
+      </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41892</x:v>
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="H222" s="0" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="I222" s="0" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="J222" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M222" s="2">
-        <x:v>41892</x:v>
+        <x:v>45049</x:v>
+      </x:c>
+      <x:c r="N222" s="2">
+        <x:v>45780</x:v>
+      </x:c>
+      <x:c r="AD222" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE222" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF222" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG222" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH222" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI222" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ222" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK222" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL222" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:38">
       <x:c r="A223" s="0" t="s">
-        <x:v>1126</x:v>
-[...1 lines deleted...]
-      <x:c r="C223" s="1" t="s"/>
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="C223" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>42170</x:v>
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="I223" s="0" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="J223" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M223" s="2">
-        <x:v>42170</x:v>
+        <x:v>45095</x:v>
+      </x:c>
+      <x:c r="N223" s="2">
+        <x:v>45826</x:v>
+      </x:c>
+      <x:c r="AD223" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE223" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF223" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG223" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH223" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI223" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ223" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK223" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL223" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:38">
       <x:c r="A224" s="0" t="s">
-        <x:v>1128</x:v>
-[...1 lines deleted...]
-      <x:c r="C224" s="1" t="s"/>
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C224" s="1" t="s">
+        <x:v>1059</x:v>
+      </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
-        <x:v>1130</x:v>
-[...2 lines deleted...]
-        <x:v>42186</x:v>
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="I224" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="J224" s="0" t="s">
+        <x:v>556</x:v>
       </x:c>
       <x:c r="M224" s="2">
-        <x:v>42186</x:v>
+        <x:v>45105</x:v>
+      </x:c>
+      <x:c r="N224" s="2">
+        <x:v>45836</x:v>
+      </x:c>
+      <x:c r="AD224" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE224" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF224" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG224" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH224" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI224" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ224" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK224" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL224" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:38">
       <x:c r="A225" s="0" t="s">
-        <x:v>1131</x:v>
-[...1 lines deleted...]
-      <x:c r="C225" s="1" t="s"/>
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="C225" s="1" t="s">
+        <x:v>1066</x:v>
+      </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>1133</x:v>
-[...2 lines deleted...]
-        <x:v>42183</x:v>
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="I225" s="0" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="J225" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M225" s="2">
-        <x:v>42183</x:v>
+        <x:v>45106</x:v>
+      </x:c>
+      <x:c r="N225" s="2">
+        <x:v>45837</x:v>
+      </x:c>
+      <x:c r="AD225" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE225" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF225" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG225" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH225" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI225" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ225" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK225" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL225" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:38">
       <x:c r="A226" s="0" t="s">
-        <x:v>1134</x:v>
-[...1 lines deleted...]
-      <x:c r="C226" s="1" t="s"/>
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="C226" s="1" t="s">
+        <x:v>1073</x:v>
+      </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41893</x:v>
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="H226" s="0" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="I226" s="0" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="J226" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M226" s="2">
-        <x:v>41893</x:v>
+        <x:v>45120</x:v>
+      </x:c>
+      <x:c r="N226" s="2">
+        <x:v>45851</x:v>
+      </x:c>
+      <x:c r="AD226" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE226" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF226" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG226" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH226" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI226" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ226" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK226" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL226" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:38">
       <x:c r="A227" s="0" t="s">
-        <x:v>431</x:v>
-[...1 lines deleted...]
-      <x:c r="C227" s="1" t="s"/>
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="C227" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E227" s="0" t="s">
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41200</x:v>
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="H227" s="0" t="s">
+        <x:v>1084</x:v>
+      </x:c>
+      <x:c r="I227" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="J227" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M227" s="2">
-        <x:v>41200</x:v>
+        <x:v>45103</x:v>
+      </x:c>
+      <x:c r="N227" s="2">
+        <x:v>45834</x:v>
+      </x:c>
+      <x:c r="AD227" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE227" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF227" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG227" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH227" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI227" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ227" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK227" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL227" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:38">
       <x:c r="A228" s="0" t="s">
-        <x:v>1137</x:v>
-[...1 lines deleted...]
-      <x:c r="C228" s="1" t="s"/>
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="C228" s="1" t="s">
+        <x:v>1087</x:v>
+      </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E228" s="0" t="s">
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41595</x:v>
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="H228" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="I228" s="0" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="J228" s="0" t="s">
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M228" s="2">
-        <x:v>41595</x:v>
+        <x:v>45103</x:v>
+      </x:c>
+      <x:c r="N228" s="2">
+        <x:v>45834</x:v>
+      </x:c>
+      <x:c r="AD228" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE228" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF228" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG228" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH228" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI228" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ228" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK228" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL228" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:38">
       <x:c r="A229" s="0" t="s">
-        <x:v>1139</x:v>
-[...1 lines deleted...]
-      <x:c r="C229" s="1" t="s"/>
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="C229" s="1" t="s">
+        <x:v>1094</x:v>
+      </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E229" s="0" t="s">
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41354</x:v>
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="H229" s="0" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="I229" s="0" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="J229" s="0" t="s">
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M229" s="2">
-        <x:v>41354</x:v>
+        <x:v>45215</x:v>
+      </x:c>
+      <x:c r="N229" s="2">
+        <x:v>45946</x:v>
+      </x:c>
+      <x:c r="AD229" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE229" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF229" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG229" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH229" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI229" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ229" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK229" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL229" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:38">
       <x:c r="A230" s="0" t="s">
-        <x:v>1141</x:v>
-[...1 lines deleted...]
-      <x:c r="C230" s="1" t="s"/>
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="C230" s="1" t="s">
+        <x:v>1101</x:v>
+      </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E230" s="0" t="s">
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41288</x:v>
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="H230" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="I230" s="0" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="J230" s="0" t="s">
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M230" s="2">
-        <x:v>41288</x:v>
+        <x:v>45223</x:v>
+      </x:c>
+      <x:c r="N230" s="2">
+        <x:v>45954</x:v>
+      </x:c>
+      <x:c r="AD230" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE230" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF230" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG230" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH230" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI230" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ230" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK230" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL230" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:38">
       <x:c r="A231" s="0" t="s">
-        <x:v>1143</x:v>
-[...1 lines deleted...]
-      <x:c r="C231" s="1" t="s"/>
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="C231" s="1" t="s">
+        <x:v>1108</x:v>
+      </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E231" s="0" t="s">
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41323</x:v>
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="I231" s="0" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="J231" s="0" t="s">
+        <x:v>556</x:v>
       </x:c>
       <x:c r="M231" s="2">
-        <x:v>41323</x:v>
+        <x:v>45274</x:v>
+      </x:c>
+      <x:c r="N231" s="2">
+        <x:v>46005</x:v>
+      </x:c>
+      <x:c r="AD231" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE231" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF231" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG231" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH231" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI231" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ231" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK231" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL231" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:38">
       <x:c r="A232" s="0" t="s">
-        <x:v>1145</x:v>
-[...1 lines deleted...]
-      <x:c r="C232" s="1" t="s"/>
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="C232" s="1" t="s">
+        <x:v>1115</x:v>
+      </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E232" s="0" t="s">
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41219</x:v>
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="H232" s="0" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="I232" s="0" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="J232" s="0" t="s">
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M232" s="2">
-        <x:v>41219</x:v>
+        <x:v>45302</x:v>
+      </x:c>
+      <x:c r="N232" s="2">
+        <x:v>46033</x:v>
+      </x:c>
+      <x:c r="AD232" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE232" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF232" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG232" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH232" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI232" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ232" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK232" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL232" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:38">
       <x:c r="A233" s="0" t="s">
-        <x:v>1147</x:v>
-[...1 lines deleted...]
-      <x:c r="C233" s="1" t="s"/>
+        <x:v>1121</x:v>
+      </x:c>
+      <x:c r="C233" s="1" t="s">
+        <x:v>1122</x:v>
+      </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E233" s="0" t="s">
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41814</x:v>
+        <x:v>1125</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="I233" s="0" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="J233" s="0" t="s">
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M233" s="2">
-        <x:v>41814</x:v>
+        <x:v>45337</x:v>
+      </x:c>
+      <x:c r="N233" s="2">
+        <x:v>46068</x:v>
+      </x:c>
+      <x:c r="AD233" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE233" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF233" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG233" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH233" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI233" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ233" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK233" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL233" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:38">
       <x:c r="A234" s="0" t="s">
-        <x:v>1149</x:v>
-[...1 lines deleted...]
-      <x:c r="C234" s="1" t="s"/>
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="C234" s="1" t="s">
+        <x:v>1129</x:v>
+      </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E234" s="0" t="s">
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41427</x:v>
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="H234" s="0" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="I234" s="0" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="J234" s="0" t="s">
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M234" s="2">
-        <x:v>41427</x:v>
+        <x:v>45376</x:v>
+      </x:c>
+      <x:c r="N234" s="2">
+        <x:v>46106</x:v>
+      </x:c>
+      <x:c r="AD234" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE234" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF234" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG234" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH234" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI234" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ234" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK234" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL234" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:38">
       <x:c r="A235" s="0" t="s">
-        <x:v>1151</x:v>
-[...1 lines deleted...]
-      <x:c r="C235" s="1" t="s"/>
+        <x:v>1135</x:v>
+      </x:c>
+      <x:c r="C235" s="1" t="s">
+        <x:v>1136</x:v>
+      </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E235" s="0" t="s">
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41758</x:v>
+        <x:v>1139</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="I235" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="J235" s="0" t="s">
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="M235" s="2">
-        <x:v>41758</x:v>
+        <x:v>45361</x:v>
+      </x:c>
+      <x:c r="N235" s="2">
+        <x:v>46091</x:v>
+      </x:c>
+      <x:c r="AD235" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE235" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF235" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG235" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH235" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI235" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ235" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK235" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL235" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:38">
       <x:c r="A236" s="0" t="s">
-        <x:v>1153</x:v>
-[...1 lines deleted...]
-      <x:c r="C236" s="1" t="s"/>
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="C236" s="1" t="s">
+        <x:v>1144</x:v>
+      </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E236" s="0" t="s">
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>1154</x:v>
-[...5 lines deleted...]
-        <x:v>41178</x:v>
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="H236" s="0" t="s">
+        <x:v>1147</x:v>
+      </x:c>
+      <x:c r="I236" s="0" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="J236" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M236" s="2">
-        <x:v>41178</x:v>
+        <x:v>45384</x:v>
+      </x:c>
+      <x:c r="N236" s="2">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="AD236" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE236" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF236" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG236" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH236" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI236" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ236" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK236" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL236" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:38">
       <x:c r="A237" s="0" t="s">
-        <x:v>1155</x:v>
-[...1 lines deleted...]
-      <x:c r="C237" s="1" t="s"/>
+        <x:v>1149</x:v>
+      </x:c>
+      <x:c r="C237" s="1" t="s">
+        <x:v>1150</x:v>
+      </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>1156</x:v>
-[...5 lines deleted...]
-        <x:v>41156</x:v>
+        <x:v>1152</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="I237" s="0" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="J237" s="0" t="s">
+        <x:v>556</x:v>
       </x:c>
       <x:c r="M237" s="2">
-        <x:v>41156</x:v>
+        <x:v>45397</x:v>
+      </x:c>
+      <x:c r="N237" s="2">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="AD237" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE237" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF237" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG237" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH237" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI237" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ237" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK237" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL237" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:38">
       <x:c r="A238" s="0" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="C238" s="1" t="s">
+        <x:v>1156</x:v>
+      </x:c>
+      <x:c r="D238" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E238" s="0" t="s">
         <x:v>1157</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>1158</x:v>
       </x:c>
-      <x:c r="G238" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>40630</x:v>
+      <x:c r="H238" s="0" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="I238" s="0" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="J238" s="0" t="s">
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M238" s="2">
-        <x:v>40630</x:v>
+        <x:v>45431</x:v>
+      </x:c>
+      <x:c r="N238" s="2">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="AD238" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE238" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF238" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG238" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH238" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI238" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ238" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK238" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL238" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:38">
       <x:c r="A239" s="0" t="s">
-        <x:v>1159</x:v>
-[...1 lines deleted...]
-      <x:c r="C239" s="1" t="s"/>
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="C239" s="1" t="s">
+        <x:v>1162</x:v>
+      </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E239" s="0" t="s">
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>1160</x:v>
-[...2 lines deleted...]
-        <x:v>1161</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>43051</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M239" s="2">
-        <x:v>43047</x:v>
+        <x:v>45516</x:v>
       </x:c>
       <x:c r="N239" s="2">
-        <x:v>43777</x:v>
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="AD239" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE239" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF239" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG239" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH239" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI239" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ239" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK239" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL239" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:38">
       <x:c r="A240" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>1167</x:v>
-[...2 lines deleted...]
-        <x:v>1168</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
-        <x:v>1171</x:v>
-[...2 lines deleted...]
-        <x:v>43622</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M240" s="2">
-        <x:v>43622</x:v>
+        <x:v>45564</x:v>
       </x:c>
       <x:c r="N240" s="2">
-        <x:v>44353</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="AD240" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE240" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF240" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG240" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH240" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI240" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ240" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK240" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL240" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:38">
       <x:c r="A241" s="0" t="s">
-        <x:v>1172</x:v>
-[...1 lines deleted...]
-      <x:c r="C241" s="1" t="s"/>
+        <x:v>1173</x:v>
+      </x:c>
+      <x:c r="C241" s="1" t="s">
+        <x:v>1174</x:v>
+      </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E241" s="0" t="s">
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>1173</x:v>
-[...2 lines deleted...]
-        <x:v>1174</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>249</x:v>
-[...2 lines deleted...]
-        <x:v>42761</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M241" s="2">
-        <x:v>42762</x:v>
+        <x:v>45615</x:v>
       </x:c>
       <x:c r="N241" s="2">
-        <x:v>43491</x:v>
+        <x:v>46345</x:v>
+      </x:c>
+      <x:c r="AD241" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE241" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF241" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG241" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH241" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI241" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ241" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK241" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL241" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:38">
       <x:c r="A242" s="0" t="s">
-        <x:v>1177</x:v>
-[...1 lines deleted...]
-      <x:c r="C242" s="1" t="s"/>
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="C242" s="1" t="s">
+        <x:v>1180</x:v>
+      </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E242" s="0" t="s">
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>1178</x:v>
-[...2 lines deleted...]
-        <x:v>1179</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
-        <x:v>249</x:v>
-[...2 lines deleted...]
-        <x:v>42871</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M242" s="2">
-        <x:v>42871</x:v>
+        <x:v>45630</x:v>
       </x:c>
       <x:c r="N242" s="2">
-        <x:v>43601</x:v>
+        <x:v>46360</x:v>
+      </x:c>
+      <x:c r="AD242" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE242" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF242" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG242" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH242" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI242" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ242" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK242" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL242" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:38">
       <x:c r="A243" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="B243" s="0" t="s">
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>1185</x:v>
-[...2 lines deleted...]
-        <x:v>1186</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>43556</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M243" s="2">
-        <x:v>43556</x:v>
+        <x:v>45693</x:v>
       </x:c>
       <x:c r="N243" s="2">
-        <x:v>44287</x:v>
+        <x:v>46423</x:v>
+      </x:c>
+      <x:c r="AD243" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE243" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF243" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG243" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH243" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI243" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ243" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK243" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL243" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:38">
       <x:c r="A244" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>1192</x:v>
-[...2 lines deleted...]
-        <x:v>1193</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
-        <x:v>1195</x:v>
-[...5 lines deleted...]
-        <x:v>43634</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="M244" s="2">
-        <x:v>43634</x:v>
+        <x:v>45720</x:v>
       </x:c>
       <x:c r="N244" s="2">
-        <x:v>44365</x:v>
+        <x:v>46450</x:v>
+      </x:c>
+      <x:c r="AD244" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE244" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF244" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG244" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH244" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI244" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ244" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK244" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL244" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:38">
       <x:c r="A245" s="0" t="s">
-        <x:v>1196</x:v>
-[...1 lines deleted...]
-      <x:c r="C245" s="1" t="s"/>
+        <x:v>1199</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C245" s="1" t="s">
+        <x:v>1201</x:v>
+      </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E245" s="0" t="s">
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>1197</x:v>
-[...2 lines deleted...]
-        <x:v>1198</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
-        <x:v>1200</x:v>
-[...5 lines deleted...]
-        <x:v>43209</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="M245" s="2">
-        <x:v>43209</x:v>
+        <x:v>45760</x:v>
       </x:c>
       <x:c r="N245" s="2">
-        <x:v>43940</x:v>
+        <x:v>46490</x:v>
+      </x:c>
+      <x:c r="AD245" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE245" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF245" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG245" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH245" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI245" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ245" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK245" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL245" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:38">
       <x:c r="A246" s="0" t="s">
-        <x:v>1201</x:v>
-[...1 lines deleted...]
-      <x:c r="C246" s="1" t="s"/>
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C246" s="1" t="s">
+        <x:v>1207</x:v>
+      </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E246" s="0" t="s">
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>1202</x:v>
-[...2 lines deleted...]
-        <x:v>1203</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
-        <x:v>1205</x:v>
-[...5 lines deleted...]
-        <x:v>43270</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="M246" s="2">
-        <x:v>43270</x:v>
+        <x:v>45785</x:v>
       </x:c>
       <x:c r="N246" s="2">
-        <x:v>44001</x:v>
+        <x:v>46515</x:v>
+      </x:c>
+      <x:c r="AD246" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE246" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF246" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG246" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH246" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI246" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ246" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK246" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL246" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:38">
       <x:c r="A247" s="0" t="s">
-        <x:v>1206</x:v>
-[...1 lines deleted...]
-      <x:c r="C247" s="1" t="s"/>
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="B247" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C247" s="1" t="s">
+        <x:v>1213</x:v>
+      </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>1208</x:v>
-[...2 lines deleted...]
-        <x:v>1209</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
-        <x:v>1211</x:v>
-[...5 lines deleted...]
-        <x:v>42799</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="M247" s="2">
-        <x:v>42857</x:v>
+        <x:v>45791</x:v>
       </x:c>
       <x:c r="N247" s="2">
-        <x:v>43586</x:v>
+        <x:v>46521</x:v>
+      </x:c>
+      <x:c r="AD247" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE247" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF247" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG247" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH247" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI247" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ247" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK247" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL247" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:38">
       <x:c r="A248" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="B248" s="0" t="s">
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>1215</x:v>
-[...2 lines deleted...]
-        <x:v>1216</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
-        <x:v>1218</x:v>
-[...5 lines deleted...]
-        <x:v>43783</x:v>
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="M248" s="2">
+        <x:v>45818</x:v>
+      </x:c>
+      <x:c r="N248" s="2">
+        <x:v>46548</x:v>
+      </x:c>
+      <x:c r="AD248" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE248" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF248" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG248" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH248" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI248" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ248" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK248" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL248" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:38">
       <x:c r="A249" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="B249" s="0" t="s">
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>1222</x:v>
-[...2 lines deleted...]
-        <x:v>1223</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
-        <x:v>1225</x:v>
-[...5 lines deleted...]
-        <x:v>43881</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="M249" s="2">
-        <x:v>43881</x:v>
+        <x:v>45809</x:v>
       </x:c>
       <x:c r="N249" s="2">
-        <x:v>44612</x:v>
+        <x:v>46539</x:v>
+      </x:c>
+      <x:c r="AD249" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE249" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF249" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG249" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH249" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI249" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ249" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK249" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL249" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:38">
       <x:c r="A250" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>1229</x:v>
-[...14 lines deleted...]
-        <x:v>43759</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="M250" s="2">
-        <x:v>43759</x:v>
+        <x:v>45823</x:v>
       </x:c>
       <x:c r="N250" s="2">
-        <x:v>44490</x:v>
+        <x:v>46553</x:v>
+      </x:c>
+      <x:c r="AD250" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE250" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF250" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG250" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH250" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI250" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ250" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK250" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL250" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:38">
       <x:c r="A251" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="B251" s="0" t="s">
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>1236</x:v>
-[...1 lines deleted...]
-      <x:c r="G251" s="0" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>1239</x:v>
       </x:c>
-      <x:c r="J251" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="M251" s="2">
-        <x:v>43871</x:v>
+        <x:v>45917</x:v>
       </x:c>
       <x:c r="N251" s="2">
-        <x:v>44602</x:v>
+        <x:v>46647</x:v>
+      </x:c>
+      <x:c r="AD251" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE251" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF251" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG251" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH251" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI251" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ251" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK251" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL251" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:38">
       <x:c r="A252" s="0" t="s">
         <x:v>1240</x:v>
       </x:c>
+      <x:c r="B252" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
       <x:c r="C252" s="1" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>1243</x:v>
       </x:c>
-      <x:c r="G252" s="0" t="s">
+      <x:c r="I252" s="0" t="s">
         <x:v>1244</x:v>
       </x:c>
-      <x:c r="H252" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="M252" s="2">
-        <x:v>43874</x:v>
+        <x:v>45924</x:v>
       </x:c>
       <x:c r="N252" s="2">
-        <x:v>44605</x:v>
+        <x:v>46654</x:v>
+      </x:c>
+      <x:c r="AD252" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE252" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF252" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG252" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH252" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI252" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ252" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK252" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL252" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:38">
       <x:c r="A253" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C253" s="1" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D253" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E253" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
-      <x:c r="C253" s="1" t="s">
+      <x:c r="F253" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
-      <x:c r="D253" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E253" s="0" t="s">
+      <x:c r="I253" s="0" t="s">
         <x:v>1249</x:v>
       </x:c>
-      <x:c r="F253" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="M253" s="2">
-        <x:v>43915</x:v>
+        <x:v>45949</x:v>
       </x:c>
       <x:c r="N253" s="2">
-        <x:v>44645</x:v>
+        <x:v>46679</x:v>
+      </x:c>
+      <x:c r="AD253" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE253" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF253" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG253" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH253" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI253" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ253" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK253" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL253" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:38">
       <x:c r="A254" s="0" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C254" s="1" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="D254" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E254" s="0" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="F254" s="0" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="I254" s="0" t="s">
         <x:v>1254</x:v>
       </x:c>
-      <x:c r="C254" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="M254" s="2">
-        <x:v>43898</x:v>
+        <x:v>45966</x:v>
       </x:c>
       <x:c r="N254" s="2">
-        <x:v>44628</x:v>
+        <x:v>46696</x:v>
+      </x:c>
+      <x:c r="AD254" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE254" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF254" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG254" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH254" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI254" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ254" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK254" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL254" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:38">
       <x:c r="A255" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="B255" s="0" t="s">
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>1264</x:v>
-[...5 lines deleted...]
-        <x:v>1266</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
-        <x:v>1267</x:v>
-[...5 lines deleted...]
-        <x:v>43916</x:v>
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="M255" s="2">
+        <x:v>46056</x:v>
+      </x:c>
+      <x:c r="N255" s="2">
+        <x:v>46786</x:v>
       </x:c>
       <x:c r="AD255" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE255" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF255" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG255" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH255" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI255" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ255" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK255" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL255" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:38">
       <x:c r="A256" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="B256" s="0" t="s">
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
-        <x:v>1269</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>1271</x:v>
-[...5 lines deleted...]
-        <x:v>1273</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
-        <x:v>1274</x:v>
-[...5 lines deleted...]
-        <x:v>43984</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="M256" s="2">
-        <x:v>43989</x:v>
+        <x:v>46087</x:v>
       </x:c>
       <x:c r="N256" s="2">
-        <x:v>44719</x:v>
+        <x:v>46818</x:v>
+      </x:c>
+      <x:c r="AD256" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE256" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF256" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG256" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH256" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI256" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ256" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK256" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL256" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:38">
       <x:c r="A257" s="0" t="s">
-        <x:v>1275</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="C257" s="1" t="s"/>
       <x:c r="D257" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1277</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>1279</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K257" s="2">
+        <x:v>41819</x:v>
       </x:c>
       <x:c r="M257" s="2">
-        <x:v>44532</x:v>
-[...2 lines deleted...]
-        <x:v>45262</x:v>
+        <x:v>41819</x:v>
       </x:c>
       <x:c r="AL257" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:38">
       <x:c r="A258" s="0" t="s">
-        <x:v>1282</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="C258" s="1" t="s"/>
       <x:c r="D258" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1284</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
-        <x:v>1286</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K258" s="2">
-        <x:v>44174</x:v>
+        <x:v>41886</x:v>
       </x:c>
       <x:c r="M258" s="2">
-        <x:v>44174</x:v>
-[...2 lines deleted...]
-        <x:v>44904</x:v>
+        <x:v>41886</x:v>
       </x:c>
       <x:c r="AL258" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:38">
       <x:c r="A259" s="0" t="s">
-        <x:v>1289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="C259" s="1" t="s"/>
       <x:c r="D259" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1291</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>1293</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K259" s="2">
-        <x:v>44227</x:v>
+        <x:v>41890</x:v>
       </x:c>
       <x:c r="M259" s="2">
-        <x:v>44227</x:v>
-[...2 lines deleted...]
-        <x:v>44957</x:v>
+        <x:v>41890</x:v>
       </x:c>
       <x:c r="AL259" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:38">
       <x:c r="A260" s="0" t="s">
-        <x:v>1296</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="C260" s="1" t="s"/>
       <x:c r="D260" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1298</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
-        <x:v>1300</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K260" s="2">
+        <x:v>41780</x:v>
       </x:c>
       <x:c r="M260" s="2">
-        <x:v>44173</x:v>
-[...2 lines deleted...]
-        <x:v>44903</x:v>
+        <x:v>41780</x:v>
       </x:c>
       <x:c r="AL260" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:38">
       <x:c r="A261" s="0" t="s">
-        <x:v>1303</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="C261" s="1" t="s"/>
       <x:c r="D261" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1305</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>1307</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K261" s="2">
-        <x:v>44210</x:v>
+        <x:v>41814</x:v>
       </x:c>
       <x:c r="M261" s="2">
-        <x:v>44213</x:v>
-[...2 lines deleted...]
-        <x:v>44943</x:v>
+        <x:v>41814</x:v>
       </x:c>
       <x:c r="AL261" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:38">
       <x:c r="A262" s="0" t="s">
-        <x:v>1310</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="C262" s="1" t="s"/>
       <x:c r="D262" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1312</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
-        <x:v>1314</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K262" s="2">
-        <x:v>44186</x:v>
+        <x:v>41801</x:v>
       </x:c>
       <x:c r="M262" s="2">
-        <x:v>44186</x:v>
-[...2 lines deleted...]
-        <x:v>44916</x:v>
+        <x:v>41801</x:v>
       </x:c>
       <x:c r="AL262" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:38">
       <x:c r="A263" s="0" t="s">
-        <x:v>1317</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="C263" s="1" t="s"/>
       <x:c r="D263" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1319</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>1321</x:v>
-[...5 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K263" s="2">
+        <x:v>41871</x:v>
       </x:c>
       <x:c r="M263" s="2">
-        <x:v>44570</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41871</x:v>
       </x:c>
       <x:c r="AL263" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:38">
       <x:c r="A264" s="0" t="s">
-        <x:v>1323</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="C264" s="1" t="s"/>
       <x:c r="D264" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1325</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
-        <x:v>1327</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K264" s="2">
-        <x:v>43944</x:v>
+        <x:v>41758</x:v>
       </x:c>
       <x:c r="M264" s="2">
-        <x:v>43944</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41758</x:v>
       </x:c>
       <x:c r="AL264" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:38">
       <x:c r="A265" s="0" t="s">
-        <x:v>1329</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="C265" s="1" t="s"/>
       <x:c r="D265" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1331</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>1333</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K265" s="2">
-        <x:v>44012</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="M265" s="2">
-        <x:v>44012</x:v>
-[...2 lines deleted...]
-        <x:v>44742</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="AL265" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:38">
       <x:c r="A266" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s"/>
       <x:c r="D266" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K266" s="2">
-        <x:v>41535</x:v>
+        <x:v>42108</x:v>
       </x:c>
       <x:c r="M266" s="2">
-        <x:v>41535</x:v>
+        <x:v>42108</x:v>
       </x:c>
       <x:c r="AL266" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:38">
       <x:c r="A267" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s"/>
       <x:c r="D267" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K267" s="2">
-        <x:v>41240</x:v>
+        <x:v>42087</x:v>
       </x:c>
       <x:c r="M267" s="2">
-        <x:v>41240</x:v>
+        <x:v>42087</x:v>
       </x:c>
       <x:c r="AL267" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:38">
       <x:c r="A268" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s"/>
       <x:c r="D268" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K268" s="2">
-        <x:v>41940</x:v>
+        <x:v>42080</x:v>
       </x:c>
       <x:c r="M268" s="2">
-        <x:v>41940</x:v>
+        <x:v>42080</x:v>
       </x:c>
       <x:c r="AL268" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:38">
       <x:c r="A269" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s"/>
       <x:c r="D269" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="K269" s="2">
-        <x:v>41711</x:v>
+        <x:v>42186</x:v>
       </x:c>
       <x:c r="M269" s="2">
-        <x:v>41711</x:v>
+        <x:v>42186</x:v>
       </x:c>
       <x:c r="AL269" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:38">
       <x:c r="A270" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s"/>
       <x:c r="D270" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H270" s="0" t="s">
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="K270" s="2">
-        <x:v>41673</x:v>
+        <x:v>42183</x:v>
       </x:c>
       <x:c r="M270" s="2">
-        <x:v>41673</x:v>
+        <x:v>42183</x:v>
       </x:c>
       <x:c r="AL270" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:38">
       <x:c r="A271" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s"/>
       <x:c r="D271" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H271" s="0" t="s">
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="K271" s="2">
-        <x:v>42057</x:v>
+        <x:v>42281</x:v>
       </x:c>
       <x:c r="M271" s="2">
-        <x:v>42057</x:v>
+        <x:v>42281</x:v>
       </x:c>
       <x:c r="AL271" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:38">
       <x:c r="A272" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s"/>
       <x:c r="D272" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H272" s="0" t="s">
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="K272" s="2">
-        <x:v>41882</x:v>
+        <x:v>42302</x:v>
       </x:c>
       <x:c r="M272" s="2">
-        <x:v>41882</x:v>
+        <x:v>42302</x:v>
+      </x:c>
+      <x:c r="N272" s="2">
+        <x:v>43033</x:v>
       </x:c>
       <x:c r="AL272" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:38">
       <x:c r="A273" s="0" t="s">
-        <x:v>1350</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>1301</x:v>
+      </x:c>
+      <x:c r="C273" s="1" t="s"/>
       <x:c r="D273" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1352</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>1353</x:v>
-[...5 lines deleted...]
-        <x:v>1355</x:v>
+        <x:v>1302</x:v>
+      </x:c>
+      <x:c r="G273" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K273" s="2">
+        <x:v>41693</x:v>
       </x:c>
       <x:c r="M273" s="2">
-        <x:v>45785</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41693</x:v>
       </x:c>
       <x:c r="AL273" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:38">
       <x:c r="A274" s="0" t="s">
-        <x:v>1356</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="C274" s="1" t="s"/>
       <x:c r="D274" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1358</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>1359</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>1304</x:v>
+      </x:c>
+      <x:c r="G274" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K274" s="2">
+        <x:v>41595</x:v>
       </x:c>
       <x:c r="M274" s="2">
-        <x:v>45615</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41595</x:v>
       </x:c>
       <x:c r="AL274" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:38">
       <x:c r="A275" s="0" t="s">
-        <x:v>1362</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="C275" s="1" t="s"/>
       <x:c r="D275" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1364</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>1365</x:v>
-[...5 lines deleted...]
-        <x:v>1367</x:v>
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="G275" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K275" s="2">
+        <x:v>41400</x:v>
       </x:c>
       <x:c r="M275" s="2">
-        <x:v>45791</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41400</x:v>
       </x:c>
       <x:c r="AL275" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:38">
       <x:c r="A276" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s"/>
       <x:c r="D276" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K276" s="2">
-        <x:v>40804</x:v>
+        <x:v>41535</x:v>
       </x:c>
       <x:c r="M276" s="2">
-        <x:v>40804</x:v>
+        <x:v>41535</x:v>
       </x:c>
       <x:c r="AL276" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:38">
       <x:c r="A277" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s"/>
       <x:c r="D277" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K277" s="2">
-        <x:v>41203</x:v>
+        <x:v>41529</x:v>
       </x:c>
       <x:c r="M277" s="2">
-        <x:v>41203</x:v>
+        <x:v>41529</x:v>
       </x:c>
       <x:c r="AL277" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:38">
       <x:c r="A278" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s"/>
       <x:c r="D278" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K278" s="2">
-        <x:v>40897</x:v>
+        <x:v>41674</x:v>
       </x:c>
       <x:c r="M278" s="2">
-        <x:v>40897</x:v>
+        <x:v>41674</x:v>
       </x:c>
       <x:c r="AL278" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:38">
       <x:c r="A279" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s"/>
       <x:c r="D279" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K279" s="2">
-        <x:v>40829</x:v>
+        <x:v>41427</x:v>
       </x:c>
       <x:c r="M279" s="2">
-        <x:v>40829</x:v>
+        <x:v>41427</x:v>
       </x:c>
       <x:c r="AL279" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:38">
       <x:c r="A280" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s"/>
       <x:c r="D280" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K280" s="2">
-        <x:v>40946</x:v>
+        <x:v>41518</x:v>
       </x:c>
       <x:c r="M280" s="2">
-        <x:v>40946</x:v>
+        <x:v>41518</x:v>
       </x:c>
       <x:c r="AL280" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:38">
       <x:c r="A281" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s"/>
       <x:c r="D281" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K281" s="2">
-        <x:v>40092</x:v>
+        <x:v>41582</x:v>
       </x:c>
       <x:c r="M281" s="2">
-        <x:v>40092</x:v>
+        <x:v>41582</x:v>
       </x:c>
       <x:c r="AL281" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:38">
       <x:c r="A282" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s"/>
       <x:c r="D282" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K282" s="2">
-        <x:v>39765</x:v>
+        <x:v>41892</x:v>
       </x:c>
       <x:c r="M282" s="2">
-        <x:v>39765</x:v>
+        <x:v>41892</x:v>
       </x:c>
       <x:c r="AL282" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:38">
       <x:c r="A283" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s"/>
       <x:c r="D283" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K283" s="2">
-        <x:v>40064</x:v>
+        <x:v>41928</x:v>
       </x:c>
       <x:c r="M283" s="2">
-        <x:v>40064</x:v>
+        <x:v>41928</x:v>
       </x:c>
       <x:c r="AL283" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:38">
       <x:c r="A284" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s"/>
       <x:c r="D284" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K284" s="2">
-        <x:v>41326</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="M284" s="2">
-        <x:v>41326</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="AL284" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:38">
       <x:c r="A285" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s"/>
       <x:c r="D285" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>1388</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K285" s="2">
-        <x:v>42424</x:v>
+        <x:v>41893</x:v>
       </x:c>
       <x:c r="M285" s="2">
-        <x:v>42425</x:v>
-[...2 lines deleted...]
-        <x:v>43154</x:v>
+        <x:v>41893</x:v>
       </x:c>
       <x:c r="AL285" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:38">
       <x:c r="A286" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s"/>
       <x:c r="D286" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
-        <x:v>1393</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K286" s="2">
-        <x:v>42549</x:v>
+        <x:v>42073</x:v>
       </x:c>
       <x:c r="M286" s="2">
-        <x:v>42550</x:v>
-[...2 lines deleted...]
-        <x:v>43246</x:v>
+        <x:v>42073</x:v>
       </x:c>
       <x:c r="AL286" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:38">
       <x:c r="A287" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s"/>
       <x:c r="D287" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>1398</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K287" s="2">
-        <x:v>42478</x:v>
+        <x:v>41921</x:v>
       </x:c>
       <x:c r="M287" s="2">
-        <x:v>42480</x:v>
-[...2 lines deleted...]
-        <x:v>43209</x:v>
+        <x:v>41921</x:v>
       </x:c>
       <x:c r="AL287" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:38">
       <x:c r="A288" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s"/>
       <x:c r="D288" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
-        <x:v>1402</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K288" s="2">
-        <x:v>42632</x:v>
+        <x:v>41938</x:v>
       </x:c>
       <x:c r="M288" s="2">
-        <x:v>42632</x:v>
-[...2 lines deleted...]
-        <x:v>43362</x:v>
+        <x:v>41938</x:v>
       </x:c>
       <x:c r="AL288" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:38">
       <x:c r="A289" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s"/>
       <x:c r="D289" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>1407</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K289" s="2">
-        <x:v>42659</x:v>
+        <x:v>41956</x:v>
       </x:c>
       <x:c r="M289" s="2">
-        <x:v>42659</x:v>
-[...2 lines deleted...]
-        <x:v>43389</x:v>
+        <x:v>41956</x:v>
       </x:c>
       <x:c r="AL289" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:38">
       <x:c r="A290" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s"/>
       <x:c r="D290" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
-        <x:v>1412</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K290" s="2">
-        <x:v>42656</x:v>
+        <x:v>42046</x:v>
       </x:c>
       <x:c r="M290" s="2">
-        <x:v>42655</x:v>
-[...2 lines deleted...]
-        <x:v>43386</x:v>
+        <x:v>42046</x:v>
       </x:c>
       <x:c r="AL290" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:38">
       <x:c r="A291" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s"/>
       <x:c r="D291" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>1417</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K291" s="2">
-        <x:v>42537</x:v>
+        <x:v>41990</x:v>
       </x:c>
       <x:c r="M291" s="2">
-        <x:v>42542</x:v>
-[...2 lines deleted...]
-        <x:v>42537</x:v>
+        <x:v>41990</x:v>
       </x:c>
       <x:c r="AL291" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:38">
       <x:c r="A292" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s"/>
       <x:c r="D292" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1340</x:v>
+      </x:c>
+      <x:c r="G292" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K292" s="2">
+        <x:v>41323</x:v>
       </x:c>
       <x:c r="M292" s="2">
-        <x:v>42358</x:v>
-[...2 lines deleted...]
-        <x:v>43089</x:v>
+        <x:v>41323</x:v>
       </x:c>
       <x:c r="AL292" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:38">
       <x:c r="A293" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s"/>
       <x:c r="D293" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>1423</x:v>
-[...2 lines deleted...]
-        <x:v>1424</x:v>
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="G293" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K293" s="2">
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="M293" s="2">
-        <x:v>42355</x:v>
-[...2 lines deleted...]
-        <x:v>43086</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="AL293" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:38">
       <x:c r="A294" s="0" t="s">
-        <x:v>1425</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="C294" s="1" t="s"/>
       <x:c r="D294" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1427</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
-        <x:v>1429</x:v>
-[...8 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K294" s="2">
+        <x:v>41288</x:v>
       </x:c>
       <x:c r="M294" s="2">
-        <x:v>45105</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41288</x:v>
       </x:c>
       <x:c r="AL294" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:38">
       <x:c r="A295" s="0" t="s">
-        <x:v>1432</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="C295" s="1" t="s"/>
       <x:c r="D295" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1434</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>1436</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K295" s="2">
+        <x:v>41246</x:v>
       </x:c>
       <x:c r="M295" s="2">
-        <x:v>45007</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41246</x:v>
       </x:c>
       <x:c r="AL295" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:38">
       <x:c r="A296" s="0" t="s">
-        <x:v>1439</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="C296" s="1" t="s"/>
       <x:c r="D296" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1441</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
-        <x:v>1443</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K296" s="2">
+        <x:v>41233</x:v>
       </x:c>
       <x:c r="M296" s="2">
-        <x:v>44742</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41233</x:v>
       </x:c>
       <x:c r="AL296" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:38">
       <x:c r="A297" s="0" t="s">
-        <x:v>1446</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1349</x:v>
+      </x:c>
+      <x:c r="C297" s="1" t="s"/>
       <x:c r="D297" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1448</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>1450</x:v>
-[...8 lines deleted...]
-        <x:v>225</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K297" s="2">
+        <x:v>41227</x:v>
       </x:c>
       <x:c r="M297" s="2">
-        <x:v>45215</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41227</x:v>
       </x:c>
       <x:c r="AL297" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:38">
       <x:c r="A298" s="0" t="s">
-        <x:v>1453</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="C298" s="1" t="s"/>
       <x:c r="D298" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1455</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
-        <x:v>1457</x:v>
-[...8 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K298" s="2">
+        <x:v>41200</x:v>
       </x:c>
       <x:c r="M298" s="2">
-        <x:v>45274</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41200</x:v>
       </x:c>
       <x:c r="AL298" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:38">
       <x:c r="A299" s="0" t="s">
-        <x:v>1460</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="C299" s="1" t="s"/>
       <x:c r="D299" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1462</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>1464</x:v>
-[...8 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K299" s="2">
+        <x:v>41219</x:v>
       </x:c>
       <x:c r="M299" s="2">
-        <x:v>45337</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41219</x:v>
       </x:c>
       <x:c r="AL299" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:38">
       <x:c r="A300" s="0" t="s">
-        <x:v>1467</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="C300" s="1" t="s"/>
       <x:c r="D300" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1469</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>1470</x:v>
-[...5 lines deleted...]
-        <x:v>1472</x:v>
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="G300" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K300" s="2">
+        <x:v>41165</x:v>
       </x:c>
       <x:c r="M300" s="2">
-        <x:v>45917</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41165</x:v>
       </x:c>
       <x:c r="AL300" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:38">
       <x:c r="A301" s="0" t="s">
-        <x:v>1473</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="C301" s="1" t="s"/>
       <x:c r="D301" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1475</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>1477</x:v>
-[...8 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K301" s="2">
+        <x:v>41156</x:v>
       </x:c>
       <x:c r="M301" s="2">
-        <x:v>45103</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41156</x:v>
       </x:c>
       <x:c r="AL301" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:38">
       <x:c r="A302" s="0" t="s">
-        <x:v>1480</x:v>
-[...6 lines deleted...]
-      </x:c>
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="C302" s="1" t="s"/>
       <x:c r="D302" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1483</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>1484</x:v>
-[...8 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>1359</x:v>
+      </x:c>
+      <x:c r="G302" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K302" s="2">
+        <x:v>41178</x:v>
       </x:c>
       <x:c r="M302" s="2">
-        <x:v>45693</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41178</x:v>
       </x:c>
       <x:c r="AL302" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:38">
       <x:c r="A303" s="0" t="s">
-        <x:v>1487</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="C303" s="1" t="s"/>
       <x:c r="D303" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1489</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>1491</x:v>
-[...8 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K303" s="2">
+        <x:v>41061</x:v>
       </x:c>
       <x:c r="M303" s="2">
-        <x:v>45013</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>41061</x:v>
       </x:c>
       <x:c r="AL303" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:38">
       <x:c r="A304" s="0" t="s">
-        <x:v>1494</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="C304" s="1" t="s"/>
       <x:c r="D304" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1496</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
-        <x:v>1498</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K304" s="2">
+        <x:v>40855</x:v>
       </x:c>
       <x:c r="M304" s="2">
-        <x:v>44738</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>40855</x:v>
       </x:c>
       <x:c r="AL304" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:38">
       <x:c r="A305" s="0" t="s">
-        <x:v>1501</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="C305" s="1" t="s"/>
       <x:c r="D305" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1503</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>1504</x:v>
-[...8 lines deleted...]
-        <x:v>225</x:v>
+        <x:v>1365</x:v>
+      </x:c>
+      <x:c r="G305" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K305" s="2">
+        <x:v>40834</x:v>
       </x:c>
       <x:c r="M305" s="2">
-        <x:v>45630</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>40834</x:v>
       </x:c>
       <x:c r="AL305" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:38">
       <x:c r="A306" s="0" t="s">
-        <x:v>1507</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="C306" s="1" t="s"/>
       <x:c r="D306" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1509</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
-        <x:v>1511</x:v>
-[...8 lines deleted...]
-        <x:v>1514</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K306" s="2">
+        <x:v>40897</x:v>
       </x:c>
       <x:c r="M306" s="2">
-        <x:v>45361</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>40897</x:v>
       </x:c>
       <x:c r="AL306" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:38">
       <x:c r="A307" s="0" t="s">
-        <x:v>1515</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="C307" s="1" t="s"/>
       <x:c r="D307" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1517</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>1519</x:v>
-[...5 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K307" s="2">
+        <x:v>40630</x:v>
       </x:c>
       <x:c r="M307" s="2">
-        <x:v>45095</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>40630</x:v>
       </x:c>
       <x:c r="AL307" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:38">
       <x:c r="A308" s="0" t="s">
-        <x:v>1521</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="C308" s="1" t="s"/>
       <x:c r="D308" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1523</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
-        <x:v>1525</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K308" s="2">
+        <x:v>40797</x:v>
       </x:c>
       <x:c r="M308" s="2">
-        <x:v>44637</x:v>
-[...2 lines deleted...]
-        <x:v>45368</x:v>
+        <x:v>40797</x:v>
       </x:c>
       <x:c r="AL308" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:38">
       <x:c r="A309" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s"/>
       <x:c r="D309" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K309" s="2">
-        <x:v>41693</x:v>
+        <x:v>40562</x:v>
       </x:c>
       <x:c r="M309" s="2">
-        <x:v>41693</x:v>
+        <x:v>40562</x:v>
       </x:c>
       <x:c r="AL309" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:38">
       <x:c r="A310" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s"/>
       <x:c r="D310" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K310" s="2">
-        <x:v>42108</x:v>
+        <x:v>40606</x:v>
       </x:c>
       <x:c r="M310" s="2">
-        <x:v>42108</x:v>
+        <x:v>40606</x:v>
       </x:c>
       <x:c r="AL310" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:38">
       <x:c r="A311" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="C311" s="1" t="s"/>
       <x:c r="D311" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K311" s="2">
-        <x:v>41819</x:v>
+        <x:v>40526</x:v>
       </x:c>
       <x:c r="M311" s="2">
-        <x:v>41819</x:v>
+        <x:v>40526</x:v>
       </x:c>
       <x:c r="AL311" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:38">
       <x:c r="A312" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s"/>
       <x:c r="D312" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K312" s="2">
-        <x:v>42087</x:v>
+        <x:v>40478</x:v>
       </x:c>
       <x:c r="M312" s="2">
-        <x:v>42087</x:v>
+        <x:v>40478</x:v>
       </x:c>
       <x:c r="AL312" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:38">
       <x:c r="A313" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="C313" s="1" t="s"/>
       <x:c r="D313" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K313" s="2">
-        <x:v>41886</x:v>
+        <x:v>40463</x:v>
       </x:c>
       <x:c r="M313" s="2">
-        <x:v>41886</x:v>
+        <x:v>40463</x:v>
       </x:c>
       <x:c r="AL313" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:38">
       <x:c r="A314" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="C314" s="1" t="s"/>
       <x:c r="D314" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K314" s="2">
-        <x:v>41165</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="M314" s="2">
-        <x:v>41165</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="AL314" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:38">
       <x:c r="A315" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="C315" s="1" t="s"/>
       <x:c r="D315" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K315" s="2">
-        <x:v>42046</x:v>
+        <x:v>40345</x:v>
       </x:c>
       <x:c r="M315" s="2">
-        <x:v>42046</x:v>
+        <x:v>40345</x:v>
       </x:c>
       <x:c r="AL315" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:38">
       <x:c r="A316" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C316" s="1" t="s"/>
       <x:c r="D316" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K316" s="2">
-        <x:v>41780</x:v>
+        <x:v>40477</x:v>
       </x:c>
       <x:c r="M316" s="2">
-        <x:v>41780</x:v>
+        <x:v>40477</x:v>
       </x:c>
       <x:c r="AL316" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:38">
       <x:c r="A317" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="C317" s="1" t="s"/>
       <x:c r="D317" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K317" s="2">
-        <x:v>41871</x:v>
+        <x:v>40357</x:v>
       </x:c>
       <x:c r="M317" s="2">
-        <x:v>41871</x:v>
+        <x:v>40357</x:v>
       </x:c>
       <x:c r="AL317" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:38">
       <x:c r="A318" s="0" t="s">
-        <x:v>1545</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="C318" s="1" t="s"/>
       <x:c r="D318" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1547</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
-        <x:v>1549</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K318" s="2">
-        <x:v>43726</x:v>
+        <x:v>40427</x:v>
       </x:c>
       <x:c r="M318" s="2">
-        <x:v>43726</x:v>
+        <x:v>40427</x:v>
       </x:c>
       <x:c r="AL318" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:38">
       <x:c r="A319" s="0" t="s">
-        <x:v>1552</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="C319" s="1" t="s"/>
       <x:c r="D319" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1554</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>1556</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K319" s="2">
-        <x:v>43754</x:v>
+        <x:v>40256</x:v>
       </x:c>
       <x:c r="M319" s="2">
-        <x:v>43754</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>40256</x:v>
       </x:c>
       <x:c r="AL319" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:38">
       <x:c r="A320" s="0" t="s">
-        <x:v>1559</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1394</x:v>
+      </x:c>
+      <x:c r="C320" s="1" t="s"/>
       <x:c r="D320" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1561</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
-        <x:v>1563</x:v>
-[...8 lines deleted...]
-        <x:v>130</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K320" s="2">
-        <x:v>43646</x:v>
+        <x:v>40164</x:v>
       </x:c>
       <x:c r="M320" s="2">
-        <x:v>43646</x:v>
-[...2 lines deleted...]
-        <x:v>44377</x:v>
+        <x:v>40164</x:v>
       </x:c>
       <x:c r="AL320" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:38">
       <x:c r="A321" s="0" t="s">
-        <x:v>1566</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="C321" s="1" t="s"/>
       <x:c r="D321" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1568</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>1570</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K321" s="2">
-        <x:v>43369</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="M321" s="2">
-        <x:v>43370</x:v>
-[...2 lines deleted...]
-        <x:v>44101</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="AL321" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:38">
       <x:c r="A322" s="0" t="s">
-        <x:v>1573</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="C322" s="1" t="s"/>
       <x:c r="D322" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1575</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
-        <x:v>1577</x:v>
-[...8 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K322" s="2">
-        <x:v>43803</x:v>
+        <x:v>40064</x:v>
       </x:c>
       <x:c r="M322" s="2">
-        <x:v>43803</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>40064</x:v>
       </x:c>
       <x:c r="AL322" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:38">
       <x:c r="A323" s="0" t="s">
-        <x:v>1580</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="C323" s="1" t="s"/>
       <x:c r="D323" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1582</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>1584</x:v>
-[...8 lines deleted...]
-        <x:v>1171</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K323" s="2">
-        <x:v>43618</x:v>
+        <x:v>40144</x:v>
       </x:c>
       <x:c r="M323" s="2">
-        <x:v>43618</x:v>
-[...2 lines deleted...]
-        <x:v>44349</x:v>
+        <x:v>40144</x:v>
       </x:c>
       <x:c r="AL323" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:38">
       <x:c r="A324" s="0" t="s">
-        <x:v>1587</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c r="C324" s="1" t="s"/>
       <x:c r="D324" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1589</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
-        <x:v>1591</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K324" s="2">
-        <x:v>43626</x:v>
+        <x:v>40163</x:v>
       </x:c>
       <x:c r="M324" s="2">
-        <x:v>43626</x:v>
-[...2 lines deleted...]
-        <x:v>44357</x:v>
+        <x:v>40163</x:v>
       </x:c>
       <x:c r="AL324" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:38">
       <x:c r="A325" s="0" t="s">
-        <x:v>1594</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1404</x:v>
+      </x:c>
+      <x:c r="C325" s="1" t="s"/>
       <x:c r="D325" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1596</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>1598</x:v>
-[...8 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K325" s="2">
-        <x:v>43361</x:v>
+        <x:v>40071</x:v>
       </x:c>
       <x:c r="M325" s="2">
-        <x:v>43363</x:v>
-[...2 lines deleted...]
-        <x:v>43424</x:v>
+        <x:v>40071</x:v>
       </x:c>
       <x:c r="AL325" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:38">
       <x:c r="A326" s="0" t="s">
-        <x:v>1601</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="C326" s="1" t="s"/>
       <x:c r="D326" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
-        <x:v>1604</x:v>
-[...8 lines deleted...]
-        <x:v>103</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K326" s="2">
-        <x:v>43338</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="M326" s="2">
-        <x:v>43338</x:v>
-[...2 lines deleted...]
-        <x:v>44069</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="AL326" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:38">
       <x:c r="A327" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="C327" s="1" t="s"/>
       <x:c r="D327" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>1609</x:v>
-[...8 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K327" s="2">
-        <x:v>42809</x:v>
+        <x:v>39917</x:v>
       </x:c>
       <x:c r="M327" s="2">
-        <x:v>42809</x:v>
-[...2 lines deleted...]
-        <x:v>43476</x:v>
+        <x:v>39917</x:v>
       </x:c>
       <x:c r="AL327" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:38">
       <x:c r="A328" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="C328" s="1" t="s"/>
       <x:c r="D328" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K328" s="2">
-        <x:v>40897</x:v>
+        <x:v>40049</x:v>
       </x:c>
       <x:c r="M328" s="2">
-        <x:v>40897</x:v>
+        <x:v>40049</x:v>
       </x:c>
       <x:c r="AL328" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:38">
       <x:c r="A329" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="C329" s="1" t="s"/>
       <x:c r="D329" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K329" s="2">
-        <x:v>40855</x:v>
+        <x:v>39786</x:v>
       </x:c>
       <x:c r="M329" s="2">
-        <x:v>40855</x:v>
+        <x:v>39786</x:v>
       </x:c>
       <x:c r="AL329" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:38">
       <x:c r="A330" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="C330" s="1" t="s"/>
       <x:c r="D330" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
-        <x:v>1618</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K330" s="2">
-        <x:v>43213</x:v>
+        <x:v>39909</x:v>
       </x:c>
       <x:c r="M330" s="2">
-        <x:v>43213</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>39909</x:v>
       </x:c>
       <x:c r="AL330" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:38">
       <x:c r="A331" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="C331" s="1" t="s"/>
       <x:c r="D331" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K331" s="2">
-        <x:v>40606</x:v>
+        <x:v>39924</x:v>
       </x:c>
       <x:c r="M331" s="2">
-        <x:v>40606</x:v>
+        <x:v>39924</x:v>
       </x:c>
       <x:c r="AL331" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:38">
       <x:c r="A332" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="C332" s="1" t="s"/>
       <x:c r="D332" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
-        <x:v>1625</x:v>
-[...8 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K332" s="2">
-        <x:v>43131</x:v>
+        <x:v>39878</x:v>
       </x:c>
       <x:c r="M332" s="2">
-        <x:v>43131</x:v>
-[...2 lines deleted...]
-        <x:v>43861</x:v>
+        <x:v>39878</x:v>
       </x:c>
       <x:c r="AL332" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:38">
       <x:c r="A333" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="C333" s="1" t="s"/>
       <x:c r="D333" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K333" s="2">
-        <x:v>39721</x:v>
+        <x:v>39861</x:v>
       </x:c>
       <x:c r="M333" s="2">
-        <x:v>39721</x:v>
+        <x:v>39861</x:v>
       </x:c>
       <x:c r="AL333" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:38">
       <x:c r="A334" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="C334" s="1" t="s"/>
       <x:c r="D334" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K334" s="2">
-        <x:v>40463</x:v>
+        <x:v>39756</x:v>
       </x:c>
       <x:c r="M334" s="2">
-        <x:v>40463</x:v>
+        <x:v>39756</x:v>
       </x:c>
       <x:c r="AL334" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:38">
       <x:c r="A335" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="C335" s="1" t="s"/>
       <x:c r="D335" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>1634</x:v>
-[...8 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K335" s="2">
-        <x:v>42862</x:v>
+        <x:v>39821</x:v>
       </x:c>
       <x:c r="M335" s="2">
-        <x:v>42862</x:v>
-[...2 lines deleted...]
-        <x:v>43592</x:v>
+        <x:v>39821</x:v>
       </x:c>
       <x:c r="AL335" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:38">
       <x:c r="A336" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="C336" s="1" t="s"/>
       <x:c r="D336" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>1639</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K336" s="2">
-        <x:v>42302</x:v>
+        <x:v>39793</x:v>
       </x:c>
       <x:c r="M336" s="2">
-        <x:v>42302</x:v>
-[...2 lines deleted...]
-        <x:v>43033</x:v>
+        <x:v>39793</x:v>
       </x:c>
       <x:c r="AL336" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:38">
       <x:c r="A337" s="0" t="s">
-        <x:v>1640</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="C337" s="1" t="s"/>
       <x:c r="D337" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1642</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>1644</x:v>
-[...8 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K337" s="2">
+        <x:v>39721</x:v>
       </x:c>
       <x:c r="M337" s="2">
-        <x:v>45090</x:v>
-[...26 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>39721</x:v>
       </x:c>
       <x:c r="AL337" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:38">
       <x:c r="A338" s="0" t="s">
-        <x:v>1647</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1430</x:v>
+      </x:c>
+      <x:c r="C338" s="1" t="s"/>
       <x:c r="D338" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1649</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>1650</x:v>
-[...2 lines deleted...]
-        <x:v>1651</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
-        <x:v>1652</x:v>
-[...5 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="M338" s="2">
-        <x:v>45105</x:v>
+        <x:v>42389</x:v>
       </x:c>
       <x:c r="N338" s="2">
-        <x:v>45836</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43120</x:v>
       </x:c>
       <x:c r="AL338" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:38">
       <x:c r="A339" s="0" t="s">
-        <x:v>1654</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="C339" s="1" t="s"/>
       <x:c r="D339" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1656</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K339" s="2">
+        <x:v>42428</x:v>
       </x:c>
       <x:c r="M339" s="2">
-        <x:v>45191</x:v>
+        <x:v>42424</x:v>
       </x:c>
       <x:c r="N339" s="2">
-        <x:v>45922</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43155</x:v>
       </x:c>
       <x:c r="AL339" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:38">
       <x:c r="A340" s="0" t="s">
-        <x:v>1661</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="C340" s="1" t="s"/>
       <x:c r="D340" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1663</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
-        <x:v>1665</x:v>
-[...2 lines deleted...]
-        <x:v>1666</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K340" s="2">
+        <x:v>42443</x:v>
       </x:c>
       <x:c r="M340" s="2">
-        <x:v>45314</x:v>
+        <x:v>42424</x:v>
       </x:c>
       <x:c r="N340" s="2">
-        <x:v>46045</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43173</x:v>
       </x:c>
       <x:c r="AL340" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:38">
       <x:c r="A341" s="0" t="s">
-        <x:v>1668</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="C341" s="1" t="s"/>
       <x:c r="D341" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1670</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K341" s="2">
+        <x:v>42442</x:v>
       </x:c>
       <x:c r="M341" s="2">
-        <x:v>44742</x:v>
+        <x:v>42443</x:v>
       </x:c>
       <x:c r="N341" s="2">
-        <x:v>45473</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43173</x:v>
       </x:c>
       <x:c r="AL341" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:38">
       <x:c r="A342" s="0" t="s">
-        <x:v>1675</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1447</x:v>
+      </x:c>
+      <x:c r="C342" s="1" t="s"/>
       <x:c r="D342" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1677</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K342" s="2">
-        <x:v>44229</x:v>
+        <x:v>42485</x:v>
       </x:c>
       <x:c r="M342" s="2">
-        <x:v>44231</x:v>
+        <x:v>42485</x:v>
       </x:c>
       <x:c r="N342" s="2">
-        <x:v>44231</x:v>
+        <x:v>43216</x:v>
       </x:c>
       <x:c r="AL342" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:38">
       <x:c r="A343" s="0" t="s">
-        <x:v>1682</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="C343" s="1" t="s"/>
       <x:c r="D343" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1684</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
-        <x:v>1687</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K343" s="2">
+        <x:v>42500</x:v>
       </x:c>
       <x:c r="M343" s="2">
-        <x:v>44307</x:v>
+        <x:v>42501</x:v>
       </x:c>
       <x:c r="N343" s="2">
-        <x:v>45037</x:v>
+        <x:v>43228</x:v>
       </x:c>
       <x:c r="AL343" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:38">
       <x:c r="A344" s="0" t="s">
-        <x:v>1689</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1457</x:v>
+      </x:c>
+      <x:c r="C344" s="1" t="s"/>
       <x:c r="D344" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1691</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="I344" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="J344" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K344" s="2">
-        <x:v>44221</x:v>
+        <x:v>42520</x:v>
       </x:c>
       <x:c r="M344" s="2">
-        <x:v>44221</x:v>
+        <x:v>42520</x:v>
       </x:c>
       <x:c r="N344" s="2">
-        <x:v>44951</x:v>
+        <x:v>43250</x:v>
       </x:c>
       <x:c r="AL344" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:38">
       <x:c r="A345" s="0" t="s">
-        <x:v>1696</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="C345" s="1" t="s"/>
       <x:c r="D345" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1698</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="I345" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K345" s="2">
+        <x:v>42526</x:v>
       </x:c>
       <x:c r="M345" s="2">
-        <x:v>44545</x:v>
+        <x:v>42536</x:v>
       </x:c>
       <x:c r="N345" s="2">
-        <x:v>45641</x:v>
+        <x:v>43259</x:v>
       </x:c>
       <x:c r="AL345" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:38">
       <x:c r="A346" s="0" t="s">
-        <x:v>1703</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1467</x:v>
+      </x:c>
+      <x:c r="C346" s="1" t="s"/>
       <x:c r="D346" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1705</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="J346" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K346" s="2">
-        <x:v>44166</x:v>
+        <x:v>42480</x:v>
       </x:c>
       <x:c r="M346" s="2">
-        <x:v>44166</x:v>
+        <x:v>42540</x:v>
       </x:c>
       <x:c r="N346" s="2">
-        <x:v>44896</x:v>
+        <x:v>43210</x:v>
       </x:c>
       <x:c r="AL346" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:38">
       <x:c r="A347" s="0" t="s">
-        <x:v>1710</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1472</x:v>
+      </x:c>
+      <x:c r="C347" s="1" t="s"/>
       <x:c r="D347" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1712</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K347" s="2">
+        <x:v>42550</x:v>
       </x:c>
       <x:c r="M347" s="2">
-        <x:v>44314</x:v>
+        <x:v>42550</x:v>
       </x:c>
       <x:c r="N347" s="2">
-        <x:v>45044</x:v>
+        <x:v>43280</x:v>
       </x:c>
       <x:c r="AL347" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:38">
       <x:c r="A348" s="0" t="s">
-        <x:v>1717</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="C348" s="1" t="s"/>
       <x:c r="D348" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1719</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="J348" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K348" s="2">
-        <x:v>43818</x:v>
+        <x:v>42625</x:v>
       </x:c>
       <x:c r="M348" s="2">
-        <x:v>43818</x:v>
+        <x:v>42625</x:v>
       </x:c>
       <x:c r="N348" s="2">
-        <x:v>44549</x:v>
+        <x:v>43355</x:v>
       </x:c>
       <x:c r="AL348" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:38">
       <x:c r="A349" s="0" t="s">
-        <x:v>1724</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1482</x:v>
+      </x:c>
+      <x:c r="C349" s="1" t="s"/>
       <x:c r="D349" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1726</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K349" s="2">
+        <x:v>42625</x:v>
       </x:c>
       <x:c r="M349" s="2">
-        <x:v>44690</x:v>
+        <x:v>42625</x:v>
       </x:c>
       <x:c r="N349" s="2">
-        <x:v>45421</x:v>
+        <x:v>43355</x:v>
       </x:c>
       <x:c r="AL349" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:38">
       <x:c r="A350" s="0" t="s">
-        <x:v>1731</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1487</x:v>
+      </x:c>
+      <x:c r="C350" s="1" t="s"/>
       <x:c r="D350" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1733</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="J350" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K350" s="2">
+        <x:v>42709</x:v>
       </x:c>
       <x:c r="M350" s="2">
-        <x:v>45076</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="N350" s="2">
-        <x:v>45807</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43455</x:v>
       </x:c>
       <x:c r="AL350" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:38">
       <x:c r="A351" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="C351" s="1" t="s"/>
       <x:c r="D351" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="H351" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="I351" s="0" t="s">
+        <x:v>1496</x:v>
+      </x:c>
+      <x:c r="J351" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K351" s="2">
-        <x:v>41277</x:v>
+        <x:v>42709</x:v>
       </x:c>
       <x:c r="M351" s="2">
-        <x:v>41277</x:v>
+        <x:v>42725</x:v>
+      </x:c>
+      <x:c r="N351" s="2">
+        <x:v>43455</x:v>
       </x:c>
       <x:c r="AL351" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:38">
       <x:c r="A352" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="C352" s="1" t="s"/>
       <x:c r="D352" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="H352" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="I352" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="J352" s="0" t="s">
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K352" s="2">
-        <x:v>41165</x:v>
+        <x:v>42712</x:v>
       </x:c>
       <x:c r="M352" s="2">
-        <x:v>41165</x:v>
+        <x:v>42725</x:v>
+      </x:c>
+      <x:c r="N352" s="2">
+        <x:v>43455</x:v>
       </x:c>
       <x:c r="AL352" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:38">
       <x:c r="A353" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="C353" s="1" t="s"/>
       <x:c r="D353" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="I353" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K353" s="2">
-        <x:v>42862</x:v>
+        <x:v>42809</x:v>
       </x:c>
       <x:c r="M353" s="2">
-        <x:v>42862</x:v>
+        <x:v>42809</x:v>
       </x:c>
       <x:c r="N353" s="2">
-        <x:v>43592</x:v>
+        <x:v>43476</x:v>
       </x:c>
       <x:c r="AL353" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:38">
       <x:c r="A354" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="C354" s="1" t="s"/>
       <x:c r="D354" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="H354" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="I354" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="J354" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K354" s="2">
-        <x:v>42422</x:v>
+        <x:v>42828</x:v>
       </x:c>
       <x:c r="M354" s="2">
-        <x:v>42422</x:v>
+        <x:v>42828</x:v>
       </x:c>
       <x:c r="N354" s="2">
-        <x:v>43153</x:v>
+        <x:v>43552</x:v>
       </x:c>
       <x:c r="AL354" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:38">
       <x:c r="A355" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="C355" s="1" t="s"/>
       <x:c r="D355" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E355" s="0" t="s">
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="I355" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K355" s="2">
-        <x:v>42725</x:v>
+        <x:v>42799</x:v>
       </x:c>
       <x:c r="M355" s="2">
-        <x:v>42725</x:v>
+        <x:v>42857</x:v>
       </x:c>
       <x:c r="N355" s="2">
-        <x:v>43455</x:v>
+        <x:v>43586</x:v>
       </x:c>
       <x:c r="AL355" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:38">
       <x:c r="A356" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="C356" s="1" t="s"/>
       <x:c r="D356" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="I356" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="J356" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K356" s="2">
-        <x:v>42709</x:v>
+        <x:v>42862</x:v>
       </x:c>
       <x:c r="M356" s="2">
-        <x:v>42725</x:v>
+        <x:v>42862</x:v>
       </x:c>
       <x:c r="N356" s="2">
-        <x:v>43455</x:v>
+        <x:v>43592</x:v>
       </x:c>
       <x:c r="AL356" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:38">
       <x:c r="A357" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C357" s="1" t="s"/>
       <x:c r="D357" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="I357" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K357" s="2">
-        <x:v>42982</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="M357" s="2">
-        <x:v>42981</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="N357" s="2">
-        <x:v>43711</x:v>
+        <x:v>43596</x:v>
       </x:c>
       <x:c r="AL357" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:38">
       <x:c r="A358" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="C358" s="1" t="s"/>
       <x:c r="D358" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="I358" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="J358" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K358" s="2">
-        <x:v>42659</x:v>
+        <x:v>42996</x:v>
       </x:c>
       <x:c r="M358" s="2">
-        <x:v>42659</x:v>
+        <x:v>42996</x:v>
       </x:c>
       <x:c r="N358" s="2">
-        <x:v>43389</x:v>
+        <x:v>43726</x:v>
       </x:c>
       <x:c r="AL358" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:38">
       <x:c r="A359" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="C359" s="1" t="s"/>
       <x:c r="D359" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
-        <x:v>1775</x:v>
+        <x:v>1535</x:v>
+      </x:c>
+      <x:c r="I359" s="0" t="s">
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K359" s="2">
-        <x:v>42899</x:v>
+        <x:v>43012</x:v>
       </x:c>
       <x:c r="M359" s="2">
-        <x:v>42897</x:v>
+        <x:v>43009</x:v>
       </x:c>
       <x:c r="N359" s="2">
-        <x:v>43627</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>43739</x:v>
       </x:c>
       <x:c r="AL359" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:38">
       <x:c r="A360" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="C360" s="1" t="s"/>
       <x:c r="D360" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="H360" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="I360" s="0" t="s">
-        <x:v>1780</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J360" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K360" s="2">
-        <x:v>42655</x:v>
+        <x:v>43019</x:v>
       </x:c>
       <x:c r="M360" s="2">
-        <x:v>42654</x:v>
+        <x:v>43018</x:v>
       </x:c>
       <x:c r="N360" s="2">
-        <x:v>43384</x:v>
+        <x:v>43748</x:v>
       </x:c>
       <x:c r="AL360" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:38">
       <x:c r="A361" s="0" t="s">
-        <x:v>1781</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="C361" s="1" t="s"/>
       <x:c r="D361" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1544</x:v>
+      </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="I361" s="0" t="s">
+        <x:v>1546</x:v>
+      </x:c>
+      <x:c r="J361" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K361" s="2">
-        <x:v>41407</x:v>
+        <x:v>43032</x:v>
       </x:c>
       <x:c r="M361" s="2">
-        <x:v>41407</x:v>
+        <x:v>43032</x:v>
+      </x:c>
+      <x:c r="N361" s="2">
+        <x:v>43762</x:v>
       </x:c>
       <x:c r="AL361" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:38">
       <x:c r="A362" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="C362" s="1" t="s"/>
       <x:c r="D362" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="H362" s="0" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="I362" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="J362" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K362" s="2">
-        <x:v>42177</x:v>
+        <x:v>43038</x:v>
       </x:c>
       <x:c r="M362" s="2">
-        <x:v>42177</x:v>
+        <x:v>43045</x:v>
+      </x:c>
+      <x:c r="N362" s="2">
+        <x:v>43775</x:v>
       </x:c>
       <x:c r="AL362" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:38">
       <x:c r="A363" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="C363" s="1" t="s"/>
       <x:c r="D363" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>1555</x:v>
+      </x:c>
+      <x:c r="I363" s="0" t="s">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="J363" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K363" s="2">
-        <x:v>41200</x:v>
+        <x:v>43055</x:v>
       </x:c>
       <x:c r="M363" s="2">
-        <x:v>41200</x:v>
+        <x:v>43053</x:v>
+      </x:c>
+      <x:c r="N363" s="2">
+        <x:v>43783</x:v>
       </x:c>
       <x:c r="AL363" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:38">
       <x:c r="A364" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C364" s="1" t="s"/>
       <x:c r="D364" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="H364" s="0" t="s">
+        <x:v>1560</x:v>
+      </x:c>
+      <x:c r="I364" s="0" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="J364" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K364" s="2">
-        <x:v>41354</x:v>
+        <x:v>43076</x:v>
       </x:c>
       <x:c r="M364" s="2">
-        <x:v>41354</x:v>
+        <x:v>43068</x:v>
+      </x:c>
+      <x:c r="N364" s="2">
+        <x:v>43798</x:v>
       </x:c>
       <x:c r="AL364" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:38">
       <x:c r="A365" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="C365" s="1" t="s"/>
       <x:c r="D365" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>1790</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="I365" s="0" t="s">
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="J365" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K365" s="2">
-        <x:v>41592</x:v>
+        <x:v>43117</x:v>
       </x:c>
       <x:c r="M365" s="2">
-        <x:v>41592</x:v>
+        <x:v>43117</x:v>
       </x:c>
       <x:c r="AL365" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:38">
       <x:c r="A366" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="C366" s="1" t="s"/>
       <x:c r="D366" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="H366" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="I366" s="0" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="J366" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K366" s="2">
-        <x:v>42110</x:v>
+        <x:v>43130</x:v>
       </x:c>
       <x:c r="M366" s="2">
-        <x:v>42110</x:v>
+        <x:v>43130</x:v>
+      </x:c>
+      <x:c r="N366" s="2">
+        <x:v>43860</x:v>
       </x:c>
       <x:c r="AL366" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:38">
       <x:c r="A367" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="C367" s="1" t="s"/>
       <x:c r="D367" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="H367" s="0" t="s">
+        <x:v>1575</x:v>
+      </x:c>
+      <x:c r="I367" s="0" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="J367" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K367" s="2">
-        <x:v>41756</x:v>
+        <x:v>43131</x:v>
       </x:c>
       <x:c r="M367" s="2">
-        <x:v>41756</x:v>
+        <x:v>43131</x:v>
+      </x:c>
+      <x:c r="N367" s="2">
+        <x:v>43861</x:v>
       </x:c>
       <x:c r="AL367" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:38">
       <x:c r="A368" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="C368" s="1" t="s"/>
       <x:c r="D368" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="H368" s="0" t="s">
+        <x:v>1580</x:v>
+      </x:c>
+      <x:c r="I368" s="0" t="s">
+        <x:v>1581</x:v>
+      </x:c>
+      <x:c r="J368" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K368" s="2">
-        <x:v>42100</x:v>
+        <x:v>43131</x:v>
       </x:c>
       <x:c r="M368" s="2">
-        <x:v>42100</x:v>
+        <x:v>43131</x:v>
+      </x:c>
+      <x:c r="N368" s="2">
+        <x:v>43861</x:v>
       </x:c>
       <x:c r="AL368" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:38">
       <x:c r="A369" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C369" s="1" t="s"/>
       <x:c r="D369" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="H369" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="I369" s="0" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="J369" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K369" s="2">
-        <x:v>41260</x:v>
+        <x:v>43142</x:v>
       </x:c>
       <x:c r="M369" s="2">
-        <x:v>41260</x:v>
+        <x:v>43142</x:v>
+      </x:c>
+      <x:c r="N369" s="2">
+        <x:v>43872</x:v>
       </x:c>
       <x:c r="AL369" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:38">
       <x:c r="A370" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="C370" s="1" t="s"/>
       <x:c r="D370" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="H370" s="0" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="I370" s="0" t="s">
+        <x:v>1590</x:v>
+      </x:c>
+      <x:c r="J370" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K370" s="2">
-        <x:v>41205</x:v>
+        <x:v>43174</x:v>
       </x:c>
       <x:c r="M370" s="2">
-        <x:v>41205</x:v>
+        <x:v>43149</x:v>
+      </x:c>
+      <x:c r="N370" s="2">
+        <x:v>43879</x:v>
       </x:c>
       <x:c r="AL370" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:38">
       <x:c r="A371" s="0" t="s">
-        <x:v>1801</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1591</x:v>
+      </x:c>
+      <x:c r="C371" s="1" t="s"/>
       <x:c r="D371" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1803</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="I371" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K371" s="2">
-        <x:v>43747</x:v>
+        <x:v>43191</x:v>
       </x:c>
       <x:c r="M371" s="2">
-        <x:v>43748</x:v>
+        <x:v>43194</x:v>
       </x:c>
       <x:c r="N371" s="2">
-        <x:v>44479</x:v>
+        <x:v>43925</x:v>
       </x:c>
       <x:c r="AL371" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:38">
       <x:c r="A372" s="0" t="s">
-        <x:v>1808</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1596</x:v>
+      </x:c>
+      <x:c r="C372" s="1" t="s"/>
       <x:c r="D372" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1810</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="H372" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="J372" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K372" s="2">
-        <x:v>43752</x:v>
+        <x:v>43207</x:v>
+      </x:c>
+      <x:c r="M372" s="2">
+        <x:v>43209</x:v>
+      </x:c>
+      <x:c r="N372" s="2">
+        <x:v>43940</x:v>
       </x:c>
       <x:c r="AL372" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:38">
       <x:c r="A373" s="0" t="s">
-        <x:v>1815</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="C373" s="1" t="s"/>
       <x:c r="D373" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1817</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K373" s="2">
-        <x:v>43499</x:v>
+        <x:v>43205</x:v>
       </x:c>
       <x:c r="M373" s="2">
-        <x:v>43499</x:v>
+        <x:v>43205</x:v>
       </x:c>
       <x:c r="N373" s="2">
-        <x:v>44230</x:v>
+        <x:v>43936</x:v>
       </x:c>
       <x:c r="AL373" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:38">
       <x:c r="A374" s="0" t="s">
-        <x:v>1206</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="C374" s="1" t="s"/>
       <x:c r="D374" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1823</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="H374" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="I374" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="J374" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K374" s="2">
-        <x:v>43369</x:v>
+        <x:v>43213</x:v>
       </x:c>
       <x:c r="M374" s="2">
-        <x:v>43370</x:v>
+        <x:v>43213</x:v>
       </x:c>
       <x:c r="N374" s="2">
-        <x:v>44101</x:v>
+        <x:v>43944</x:v>
+      </x:c>
+      <x:c r="AD374" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE374" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF374" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG374" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH374" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="AI374" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ374" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK374" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL374" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:38">
       <x:c r="A375" s="0" t="s">
-        <x:v>1825</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="C375" s="1" t="s"/>
       <x:c r="D375" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1827</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K375" s="2">
-        <x:v>43628</x:v>
+        <x:v>43215</x:v>
       </x:c>
       <x:c r="M375" s="2">
-        <x:v>43628</x:v>
+        <x:v>43215</x:v>
       </x:c>
       <x:c r="N375" s="2">
-        <x:v>44359</x:v>
+        <x:v>43946</x:v>
       </x:c>
       <x:c r="AL375" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:38">
       <x:c r="A376" s="0" t="s">
-        <x:v>1832</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1615</x:v>
+      </x:c>
+      <x:c r="C376" s="1" t="s"/>
       <x:c r="D376" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1834</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>1835</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
-        <x:v>1838</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="J376" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K376" s="2">
-        <x:v>43366</x:v>
+        <x:v>43243</x:v>
       </x:c>
       <x:c r="M376" s="2">
-        <x:v>43366</x:v>
+        <x:v>43243</x:v>
       </x:c>
       <x:c r="N376" s="2">
-        <x:v>44097</x:v>
+        <x:v>43974</x:v>
       </x:c>
       <x:c r="AL376" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:38">
       <x:c r="A377" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="C377" s="1" t="s"/>
       <x:c r="D377" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="I377" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K377" s="2">
-        <x:v>43139</x:v>
+        <x:v>43240</x:v>
       </x:c>
       <x:c r="M377" s="2">
-        <x:v>43139</x:v>
+        <x:v>43243</x:v>
       </x:c>
       <x:c r="N377" s="2">
-        <x:v>43869</x:v>
+        <x:v>43971</x:v>
       </x:c>
       <x:c r="AL377" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:38">
       <x:c r="A378" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="C378" s="1" t="s"/>
       <x:c r="D378" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="H378" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="J378" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K378" s="2">
-        <x:v>43269</x:v>
+        <x:v>43328</x:v>
       </x:c>
       <x:c r="M378" s="2">
-        <x:v>43269</x:v>
+        <x:v>43328</x:v>
       </x:c>
       <x:c r="N378" s="2">
-        <x:v>44000</x:v>
+        <x:v>44059</x:v>
       </x:c>
       <x:c r="AL378" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:38">
       <x:c r="A379" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="C379" s="1" t="s">
-        <x:v>1850</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>1851</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
-        <x:v>1852</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="I379" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1635</x:v>
+      </x:c>
+      <x:c r="J379" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K379" s="2">
-        <x:v>43445</x:v>
+        <x:v>43338</x:v>
       </x:c>
       <x:c r="M379" s="2">
-        <x:v>43447</x:v>
+        <x:v>43338</x:v>
       </x:c>
       <x:c r="N379" s="2">
-        <x:v>44178</x:v>
+        <x:v>44069</x:v>
       </x:c>
       <x:c r="AL379" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:38">
       <x:c r="A380" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="C380" s="1" t="s">
-        <x:v>1857</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E380" s="0" t="s">
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="H380" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="I380" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="J380" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K380" s="2">
-        <x:v>43359</x:v>
+        <x:v>43361</x:v>
       </x:c>
       <x:c r="M380" s="2">
-        <x:v>43362</x:v>
+        <x:v>43363</x:v>
       </x:c>
       <x:c r="N380" s="2">
-        <x:v>44093</x:v>
+        <x:v>43424</x:v>
       </x:c>
       <x:c r="AL380" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:38">
       <x:c r="A381" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="C381" s="1" t="s">
-        <x:v>1863</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="I381" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K381" s="2">
+        <x:v>43369</x:v>
       </x:c>
       <x:c r="M381" s="2">
-        <x:v>44585</x:v>
+        <x:v>43370</x:v>
       </x:c>
       <x:c r="N381" s="2">
-        <x:v>45315</x:v>
+        <x:v>44101</x:v>
       </x:c>
       <x:c r="AL381" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:38">
       <x:c r="A382" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="C382" s="1" t="s">
-        <x:v>1870</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="H382" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="J382" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>1653</x:v>
+      </x:c>
+      <x:c r="K382" s="2">
+        <x:v>43380</x:v>
       </x:c>
       <x:c r="M382" s="2">
-        <x:v>44523</x:v>
+        <x:v>43380</x:v>
       </x:c>
       <x:c r="N382" s="2">
-        <x:v>45253</x:v>
+        <x:v>44111</x:v>
       </x:c>
       <x:c r="AL382" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:38">
       <x:c r="A383" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="C383" s="1" t="s">
-        <x:v>1877</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="I383" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K383" s="2">
+        <x:v>43494</x:v>
       </x:c>
       <x:c r="M383" s="2">
-        <x:v>44739</x:v>
+        <x:v>43494</x:v>
       </x:c>
       <x:c r="N383" s="2">
-        <x:v>45470</x:v>
+        <x:v>44225</x:v>
       </x:c>
       <x:c r="AL383" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:38">
       <x:c r="A384" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="C384" s="1" t="s">
-        <x:v>1884</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
-        <x:v>1889</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="J384" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="K384" s="2">
+        <x:v>43618</x:v>
       </x:c>
       <x:c r="M384" s="2">
-        <x:v>44617</x:v>
+        <x:v>43618</x:v>
       </x:c>
       <x:c r="N384" s="2">
-        <x:v>45347</x:v>
+        <x:v>44349</x:v>
       </x:c>
       <x:c r="AL384" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:38">
       <x:c r="A385" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="C385" s="1" t="s">
-        <x:v>1891</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
-        <x:v>1895</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="I385" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K385" s="2">
+        <x:v>43626</x:v>
       </x:c>
       <x:c r="M385" s="2">
-        <x:v>44910</x:v>
+        <x:v>43626</x:v>
       </x:c>
       <x:c r="N385" s="2">
-        <x:v>45641</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44357</x:v>
       </x:c>
       <x:c r="AL385" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:38">
       <x:c r="A386" s="0" t="s">
-        <x:v>1897</x:v>
-[...1 lines deleted...]
-      <x:c r="C386" s="1" t="s"/>
+        <x:v>1675</x:v>
+      </x:c>
+      <x:c r="C386" s="1" t="s">
+        <x:v>1676</x:v>
+      </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E386" s="0" t="s">
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1679</x:v>
+      </x:c>
+      <x:c r="H386" s="0" t="s">
+        <x:v>1680</x:v>
+      </x:c>
+      <x:c r="I386" s="0" t="s">
+        <x:v>1681</x:v>
+      </x:c>
+      <x:c r="J386" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K386" s="2">
-        <x:v>42157</x:v>
+        <x:v>43627</x:v>
       </x:c>
       <x:c r="M386" s="2">
-        <x:v>42157</x:v>
+        <x:v>43627</x:v>
+      </x:c>
+      <x:c r="N386" s="2">
+        <x:v>44358</x:v>
       </x:c>
       <x:c r="AL386" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:38">
       <x:c r="A387" s="0" t="s">
-        <x:v>1899</x:v>
-[...1 lines deleted...]
-      <x:c r="C387" s="1" t="s"/>
+        <x:v>1682</x:v>
+      </x:c>
+      <x:c r="C387" s="1" t="s">
+        <x:v>1683</x:v>
+      </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E387" s="0" t="s">
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1686</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>1687</x:v>
+      </x:c>
+      <x:c r="I387" s="0" t="s">
+        <x:v>1688</x:v>
+      </x:c>
+      <x:c r="J387" s="0" t="s">
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K387" s="2">
-        <x:v>41801</x:v>
+        <x:v>43646</x:v>
       </x:c>
       <x:c r="M387" s="2">
-        <x:v>41801</x:v>
+        <x:v>43646</x:v>
+      </x:c>
+      <x:c r="N387" s="2">
+        <x:v>44377</x:v>
       </x:c>
       <x:c r="AL387" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:38">
       <x:c r="A388" s="0" t="s">
-        <x:v>1901</x:v>
-[...1 lines deleted...]
-      <x:c r="C388" s="1" t="s"/>
+        <x:v>1689</x:v>
+      </x:c>
+      <x:c r="C388" s="1" t="s">
+        <x:v>1690</x:v>
+      </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E388" s="0" t="s">
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1693</x:v>
+      </x:c>
+      <x:c r="H388" s="0" t="s">
+        <x:v>1694</x:v>
+      </x:c>
+      <x:c r="I388" s="0" t="s">
+        <x:v>1695</x:v>
+      </x:c>
+      <x:c r="J388" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K388" s="2">
-        <x:v>41815</x:v>
+        <x:v>43710</x:v>
       </x:c>
       <x:c r="M388" s="2">
-        <x:v>41815</x:v>
+        <x:v>43710</x:v>
+      </x:c>
+      <x:c r="N388" s="2">
+        <x:v>44441</x:v>
       </x:c>
       <x:c r="AL388" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:38">
       <x:c r="A389" s="0" t="s">
-        <x:v>1903</x:v>
-[...1 lines deleted...]
-      <x:c r="C389" s="1" t="s"/>
+        <x:v>1696</x:v>
+      </x:c>
+      <x:c r="C389" s="1" t="s">
+        <x:v>1697</x:v>
+      </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E389" s="0" t="s">
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>1701</x:v>
+      </x:c>
+      <x:c r="I389" s="0" t="s">
+        <x:v>1702</x:v>
+      </x:c>
+      <x:c r="J389" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K389" s="2">
-        <x:v>42081</x:v>
+        <x:v>43716</x:v>
       </x:c>
       <x:c r="M389" s="2">
-        <x:v>42081</x:v>
+        <x:v>43716</x:v>
+      </x:c>
+      <x:c r="N389" s="2">
+        <x:v>44447</x:v>
       </x:c>
       <x:c r="AL389" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:38">
       <x:c r="A390" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="C390" s="1" t="s">
-        <x:v>1906</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="H390" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="I390" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="J390" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K390" s="2">
+        <x:v>43726</x:v>
       </x:c>
       <x:c r="M390" s="2">
-        <x:v>44444</x:v>
-[...2 lines deleted...]
-        <x:v>45174</x:v>
+        <x:v>43726</x:v>
       </x:c>
       <x:c r="AL390" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:38">
       <x:c r="A391" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="C391" s="1" t="s">
-        <x:v>1913</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="I391" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K391" s="2">
+        <x:v>43737</x:v>
+      </x:c>
+      <x:c r="L391" s="2">
+        <x:v>44105</x:v>
       </x:c>
       <x:c r="M391" s="2">
-        <x:v>44327</x:v>
+        <x:v>43737</x:v>
+      </x:c>
+      <x:c r="N391" s="2">
+        <x:v>44468</x:v>
       </x:c>
       <x:c r="AL391" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:38">
       <x:c r="A392" s="0" t="s">
-        <x:v>1919</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="C392" s="1" t="s">
-        <x:v>1920</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="H392" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="J392" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K392" s="2">
-        <x:v>43978</x:v>
+        <x:v>43754</x:v>
       </x:c>
       <x:c r="M392" s="2">
-        <x:v>43989</x:v>
+        <x:v>43754</x:v>
       </x:c>
       <x:c r="N392" s="2">
-        <x:v>44719</x:v>
+        <x:v>44485</x:v>
+      </x:c>
+      <x:c r="AD392" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE392" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF392" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG392" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH392" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="AI392" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ392" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK392" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL392" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:38">
       <x:c r="A393" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="C393" s="1" t="s">
-        <x:v>1927</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="I393" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K393" s="2">
-        <x:v>44431</x:v>
+        <x:v>43774</x:v>
       </x:c>
       <x:c r="M393" s="2">
-        <x:v>44432</x:v>
+        <x:v>43774</x:v>
       </x:c>
       <x:c r="N393" s="2">
-        <x:v>45162</x:v>
+        <x:v>44505</x:v>
       </x:c>
       <x:c r="AL393" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:38">
       <x:c r="A394" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="C394" s="1" t="s">
-        <x:v>1934</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="I394" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="J394" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K394" s="2">
-        <x:v>43790</x:v>
+        <x:v>43787</x:v>
       </x:c>
       <x:c r="M394" s="2">
-        <x:v>43790</x:v>
+        <x:v>43788</x:v>
       </x:c>
       <x:c r="N394" s="2">
-        <x:v>44521</x:v>
+        <x:v>44519</x:v>
       </x:c>
       <x:c r="AL394" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:38">
       <x:c r="A395" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="C395" s="1" t="s">
-        <x:v>1940</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>1943</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
-        <x:v>1944</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="I395" s="0" t="s">
-        <x:v>1945</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K395" s="2">
-        <x:v>43772</x:v>
+        <x:v>43803</x:v>
       </x:c>
       <x:c r="M395" s="2">
-        <x:v>43772</x:v>
+        <x:v>43803</x:v>
       </x:c>
       <x:c r="N395" s="2">
-        <x:v>44503</x:v>
+        <x:v>44534</x:v>
+      </x:c>
+      <x:c r="AD395" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE395" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF395" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG395" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH395" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="AI395" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ395" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK395" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL395" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:38">
       <x:c r="A396" s="0" t="s">
-        <x:v>1946</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="C396" s="1" t="s">
-        <x:v>1947</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="H396" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="I396" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="J396" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K396" s="2">
-        <x:v>43996</x:v>
+        <x:v>43818</x:v>
       </x:c>
       <x:c r="M396" s="2">
-        <x:v>43998</x:v>
+        <x:v>43818</x:v>
       </x:c>
       <x:c r="N396" s="2">
-        <x:v>44728</x:v>
+        <x:v>44549</x:v>
       </x:c>
       <x:c r="AL396" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:38">
       <x:c r="A397" s="0" t="s">
-        <x:v>1953</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="C397" s="1" t="s">
-        <x:v>1954</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>1955</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>1957</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>43944</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M397" s="2">
-        <x:v>43944</x:v>
+        <x:v>43859</x:v>
       </x:c>
       <x:c r="N397" s="2">
-        <x:v>44674</x:v>
+        <x:v>44590</x:v>
       </x:c>
       <x:c r="AL397" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:38">
       <x:c r="A398" s="0" t="s">
-        <x:v>1960</x:v>
-[...1 lines deleted...]
-      <x:c r="C398" s="1" t="s"/>
+        <x:v>1759</x:v>
+      </x:c>
+      <x:c r="C398" s="1" t="s">
+        <x:v>1760</x:v>
+      </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E398" s="0" t="s">
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
-        <x:v>1961</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1763</x:v>
+      </x:c>
+      <x:c r="H398" s="0" t="s">
+        <x:v>1764</x:v>
+      </x:c>
+      <x:c r="I398" s="0" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="J398" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K398" s="2">
-        <x:v>41061</x:v>
+        <x:v>43864</x:v>
       </x:c>
       <x:c r="M398" s="2">
-        <x:v>41061</x:v>
+        <x:v>43864</x:v>
+      </x:c>
+      <x:c r="N398" s="2">
+        <x:v>44595</x:v>
+      </x:c>
+      <x:c r="AD398" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE398" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF398" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG398" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH398" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="AI398" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ398" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK398" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL398" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:38">
       <x:c r="A399" s="0" t="s">
-        <x:v>1962</x:v>
-[...1 lines deleted...]
-      <x:c r="C399" s="1" t="s"/>
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="C399" s="1" t="s">
+        <x:v>1767</x:v>
+      </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E399" s="0" t="s">
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="I399" s="0" t="s">
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="J399" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K399" s="2">
-        <x:v>41220</x:v>
+        <x:v>43866</x:v>
       </x:c>
       <x:c r="M399" s="2">
-        <x:v>41220</x:v>
+        <x:v>43866</x:v>
+      </x:c>
+      <x:c r="N399" s="2">
+        <x:v>44597</x:v>
       </x:c>
       <x:c r="AL399" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:38">
       <x:c r="A400" s="0" t="s">
-        <x:v>1964</x:v>
-[...1 lines deleted...]
-      <x:c r="C400" s="1" t="s"/>
+        <x:v>1772</x:v>
+      </x:c>
+      <x:c r="C400" s="1" t="s">
+        <x:v>1773</x:v>
+      </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E400" s="0" t="s">
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
-        <x:v>1965</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41175</x:v>
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="H400" s="0" t="s">
+        <x:v>1777</x:v>
+      </x:c>
+      <x:c r="I400" s="0" t="s">
+        <x:v>1778</x:v>
+      </x:c>
+      <x:c r="J400" s="0" t="s">
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="M400" s="2">
-        <x:v>41175</x:v>
+        <x:v>43898</x:v>
       </x:c>
       <x:c r="AL400" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:38">
       <x:c r="A401" s="0" t="s">
-        <x:v>1966</x:v>
-[...1 lines deleted...]
-      <x:c r="C401" s="1" t="s"/>
+        <x:v>1780</x:v>
+      </x:c>
+      <x:c r="C401" s="1" t="s">
+        <x:v>1781</x:v>
+      </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E401" s="0" t="s">
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1784</x:v>
+      </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>1785</x:v>
+      </x:c>
+      <x:c r="I401" s="0" t="s">
+        <x:v>1786</x:v>
+      </x:c>
+      <x:c r="J401" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K401" s="2">
-        <x:v>39755</x:v>
+        <x:v>43956</x:v>
       </x:c>
       <x:c r="M401" s="2">
-        <x:v>39755</x:v>
+        <x:v>43956</x:v>
+      </x:c>
+      <x:c r="N401" s="2">
+        <x:v>44686</x:v>
       </x:c>
       <x:c r="AL401" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:38">
       <x:c r="A402" s="0" t="s">
-        <x:v>1968</x:v>
-[...1 lines deleted...]
-      <x:c r="C402" s="1" t="s"/>
+        <x:v>1787</x:v>
+      </x:c>
+      <x:c r="C402" s="1" t="s">
+        <x:v>1788</x:v>
+      </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E402" s="0" t="s">
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
-        <x:v>1969</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41220</x:v>
+        <x:v>1791</x:v>
+      </x:c>
+      <x:c r="H402" s="0" t="s">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="I402" s="0" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="J402" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M402" s="2">
-        <x:v>41220</x:v>
+        <x:v>43965</x:v>
+      </x:c>
+      <x:c r="N402" s="2">
+        <x:v>44695</x:v>
       </x:c>
       <x:c r="AL402" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:38">
       <x:c r="A403" s="0" t="s">
-        <x:v>1970</x:v>
-[...1 lines deleted...]
-      <x:c r="C403" s="1" t="s"/>
+        <x:v>1794</x:v>
+      </x:c>
+      <x:c r="C403" s="1" t="s">
+        <x:v>1795</x:v>
+      </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E403" s="0" t="s">
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1797</x:v>
+      </x:c>
+      <x:c r="G403" s="0" t="s">
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
-        <x:v>1972</x:v>
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="I403" s="0" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="J403" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K403" s="2">
+        <x:v>43991</x:v>
       </x:c>
       <x:c r="M403" s="2">
-        <x:v>42324</x:v>
+        <x:v>43993</x:v>
       </x:c>
       <x:c r="N403" s="2">
-        <x:v>43055</x:v>
+        <x:v>44723</x:v>
       </x:c>
       <x:c r="AL403" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:38">
       <x:c r="A404" s="0" t="s">
-        <x:v>1973</x:v>
-[...1 lines deleted...]
-      <x:c r="C404" s="1" t="s"/>
+        <x:v>1801</x:v>
+      </x:c>
+      <x:c r="C404" s="1" t="s">
+        <x:v>1802</x:v>
+      </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E404" s="0" t="s">
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="H404" s="0" t="s">
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="I404" s="0" t="s">
+        <x:v>1807</x:v>
+      </x:c>
+      <x:c r="J404" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K404" s="2">
-        <x:v>40898</x:v>
+        <x:v>43996</x:v>
       </x:c>
       <x:c r="M404" s="2">
-        <x:v>40898</x:v>
+        <x:v>43998</x:v>
+      </x:c>
+      <x:c r="N404" s="2">
+        <x:v>44728</x:v>
       </x:c>
       <x:c r="AL404" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:38">
       <x:c r="A405" s="0" t="s">
-        <x:v>1975</x:v>
-[...1 lines deleted...]
-      <x:c r="C405" s="1" t="s"/>
+        <x:v>1808</x:v>
+      </x:c>
+      <x:c r="C405" s="1" t="s">
+        <x:v>1809</x:v>
+      </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E405" s="0" t="s">
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
-        <x:v>1976</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="H405" s="0" t="s">
+        <x:v>1813</x:v>
+      </x:c>
+      <x:c r="I405" s="0" t="s">
+        <x:v>1814</x:v>
+      </x:c>
+      <x:c r="J405" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K405" s="2">
-        <x:v>39871</x:v>
+        <x:v>44003</x:v>
       </x:c>
       <x:c r="M405" s="2">
-        <x:v>39871</x:v>
+        <x:v>44005</x:v>
+      </x:c>
+      <x:c r="N405" s="2">
+        <x:v>44735</x:v>
       </x:c>
       <x:c r="AL405" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:38">
       <x:c r="A406" s="0" t="s">
-        <x:v>1977</x:v>
-[...1 lines deleted...]
-      <x:c r="C406" s="1" t="s"/>
+        <x:v>1815</x:v>
+      </x:c>
+      <x:c r="C406" s="1" t="s">
+        <x:v>1816</x:v>
+      </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E406" s="0" t="s">
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
-        <x:v>1978</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="H406" s="0" t="s">
+        <x:v>1820</x:v>
+      </x:c>
+      <x:c r="I406" s="0" t="s">
+        <x:v>1821</x:v>
+      </x:c>
+      <x:c r="J406" s="0" t="s">
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="K406" s="2">
-        <x:v>40939</x:v>
+        <x:v>44060</x:v>
       </x:c>
       <x:c r="M406" s="2">
-        <x:v>40939</x:v>
+        <x:v>44061</x:v>
+      </x:c>
+      <x:c r="N406" s="2">
+        <x:v>44791</x:v>
       </x:c>
       <x:c r="AL406" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:38">
       <x:c r="A407" s="0" t="s">
-        <x:v>1979</x:v>
-[...1 lines deleted...]
-      <x:c r="C407" s="1" t="s"/>
+        <x:v>1823</x:v>
+      </x:c>
+      <x:c r="C407" s="1" t="s">
+        <x:v>1824</x:v>
+      </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E407" s="0" t="s">
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
-        <x:v>1980</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1827</x:v>
+      </x:c>
+      <x:c r="H407" s="0" t="s">
+        <x:v>1828</x:v>
+      </x:c>
+      <x:c r="I407" s="0" t="s">
+        <x:v>1829</x:v>
+      </x:c>
+      <x:c r="J407" s="0" t="s">
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="K407" s="2">
-        <x:v>40289</x:v>
+        <x:v>44166</x:v>
       </x:c>
       <x:c r="M407" s="2">
-        <x:v>40289</x:v>
+        <x:v>44166</x:v>
+      </x:c>
+      <x:c r="N407" s="2">
+        <x:v>44896</x:v>
       </x:c>
       <x:c r="AL407" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:38">
       <x:c r="A408" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="C408" s="1" t="s">
-        <x:v>1982</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
-        <x:v>1983</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
-        <x:v>1984</x:v>
+        <x:v>1833</x:v>
+      </x:c>
+      <x:c r="G408" s="0" t="s">
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="H408" s="0" t="s">
-        <x:v>1985</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="I408" s="0" t="s">
-        <x:v>1986</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="J408" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="K408" s="2">
+        <x:v>44180</x:v>
       </x:c>
       <x:c r="M408" s="2">
-        <x:v>45516</x:v>
+        <x:v>44180</x:v>
       </x:c>
       <x:c r="N408" s="2">
-        <x:v>46246</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44910</x:v>
       </x:c>
       <x:c r="AL408" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:38">
       <x:c r="A409" s="0" t="s">
-        <x:v>1987</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="C409" s="1" t="s">
-        <x:v>1988</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>1989</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
-        <x:v>1992</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="I409" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K409" s="2">
+        <x:v>44210</x:v>
       </x:c>
       <x:c r="M409" s="2">
-        <x:v>45106</x:v>
+        <x:v>44210</x:v>
       </x:c>
       <x:c r="N409" s="2">
-        <x:v>45837</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44940</x:v>
       </x:c>
       <x:c r="AL409" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:38">
       <x:c r="A410" s="0" t="s">
-        <x:v>1994</x:v>
-[...1 lines deleted...]
-      <x:c r="C410" s="1" t="s"/>
+        <x:v>1844</x:v>
+      </x:c>
+      <x:c r="C410" s="1" t="s">
+        <x:v>1845</x:v>
+      </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E410" s="0" t="s">
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
-        <x:v>1995</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>1847</x:v>
+      </x:c>
+      <x:c r="G410" s="0" t="s">
+        <x:v>1848</x:v>
+      </x:c>
+      <x:c r="H410" s="0" t="s">
+        <x:v>1849</x:v>
+      </x:c>
+      <x:c r="I410" s="0" t="s">
+        <x:v>1850</x:v>
+      </x:c>
+      <x:c r="J410" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K410" s="2">
+        <x:v>44221</x:v>
+      </x:c>
+      <x:c r="M410" s="2">
+        <x:v>44221</x:v>
+      </x:c>
+      <x:c r="N410" s="2">
+        <x:v>44951</x:v>
       </x:c>
       <x:c r="AL410" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:38">
       <x:c r="A411" s="0" t="s">
-        <x:v>1996</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="C411" s="1" t="s">
-        <x:v>1997</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>1854</x:v>
+      </x:c>
+      <x:c r="G411" s="0" t="s">
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="I411" s="0" t="s">
-        <x:v>2001</x:v>
+        <x:v>1857</x:v>
+      </x:c>
+      <x:c r="J411" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K411" s="2">
+        <x:v>44229</x:v>
       </x:c>
       <x:c r="M411" s="2">
-        <x:v>45818</x:v>
+        <x:v>44231</x:v>
       </x:c>
       <x:c r="N411" s="2">
-        <x:v>46548</x:v>
-[...23 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>44231</x:v>
       </x:c>
       <x:c r="AL411" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:38">
       <x:c r="A412" s="0" t="s">
-        <x:v>2002</x:v>
-[...1 lines deleted...]
-      <x:c r="C412" s="1" t="s"/>
+        <x:v>1858</x:v>
+      </x:c>
+      <x:c r="C412" s="1" t="s">
+        <x:v>1859</x:v>
+      </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E412" s="0" t="s">
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="H412" s="0" t="s">
-        <x:v>2004</x:v>
-[...2 lines deleted...]
-        <x:v>42281</x:v>
+        <x:v>1863</x:v>
+      </x:c>
+      <x:c r="I412" s="0" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="J412" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="M412" s="2">
-        <x:v>42281</x:v>
+        <x:v>44307</x:v>
+      </x:c>
+      <x:c r="N412" s="2">
+        <x:v>45037</x:v>
       </x:c>
       <x:c r="AL412" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:38">
       <x:c r="A413" s="0" t="s">
-        <x:v>2005</x:v>
-[...1 lines deleted...]
-      <x:c r="C413" s="1" t="s"/>
+        <x:v>1865</x:v>
+      </x:c>
+      <x:c r="C413" s="1" t="s">
+        <x:v>1866</x:v>
+      </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E413" s="0" t="s">
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
-        <x:v>2006</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="H413" s="0" t="s">
+        <x:v>1870</x:v>
+      </x:c>
+      <x:c r="I413" s="0" t="s">
+        <x:v>1871</x:v>
+      </x:c>
+      <x:c r="J413" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K413" s="2">
-        <x:v>42080</x:v>
+        <x:v>44307</x:v>
       </x:c>
       <x:c r="M413" s="2">
-        <x:v>42080</x:v>
+        <x:v>44307</x:v>
+      </x:c>
+      <x:c r="N413" s="2">
+        <x:v>45037</x:v>
       </x:c>
       <x:c r="AL413" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:38">
       <x:c r="A414" s="0" t="s">
-        <x:v>2007</x:v>
-[...1 lines deleted...]
-      <x:c r="C414" s="1" t="s"/>
+        <x:v>1872</x:v>
+      </x:c>
+      <x:c r="C414" s="1" t="s">
+        <x:v>1873</x:v>
+      </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E414" s="0" t="s">
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
-        <x:v>2008</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>42073</x:v>
+        <x:v>1876</x:v>
+      </x:c>
+      <x:c r="H414" s="0" t="s">
+        <x:v>1877</x:v>
+      </x:c>
+      <x:c r="I414" s="0" t="s">
+        <x:v>1878</x:v>
+      </x:c>
+      <x:c r="J414" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M414" s="2">
-        <x:v>42073</x:v>
+        <x:v>44314</x:v>
+      </x:c>
+      <x:c r="N414" s="2">
+        <x:v>45044</x:v>
       </x:c>
       <x:c r="AL414" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:38">
       <x:c r="A415" s="0" t="s">
-        <x:v>2009</x:v>
-[...1 lines deleted...]
-      <x:c r="C415" s="1" t="s"/>
+        <x:v>1879</x:v>
+      </x:c>
+      <x:c r="C415" s="1" t="s">
+        <x:v>1880</x:v>
+      </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E415" s="0" t="s">
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
-        <x:v>2010</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1883</x:v>
+      </x:c>
+      <x:c r="H415" s="0" t="s">
+        <x:v>1884</x:v>
+      </x:c>
+      <x:c r="I415" s="0" t="s">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="J415" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K415" s="2">
-        <x:v>41938</x:v>
+        <x:v>44349</x:v>
       </x:c>
       <x:c r="M415" s="2">
-        <x:v>41938</x:v>
+        <x:v>44349</x:v>
+      </x:c>
+      <x:c r="N415" s="2">
+        <x:v>45079</x:v>
       </x:c>
       <x:c r="AL415" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:38">
       <x:c r="A416" s="0" t="s">
-        <x:v>2011</x:v>
-[...1 lines deleted...]
-      <x:c r="C416" s="1" t="s"/>
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="C416" s="1" t="s">
+        <x:v>1887</x:v>
+      </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E416" s="0" t="s">
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1890</x:v>
+      </x:c>
+      <x:c r="H416" s="0" t="s">
+        <x:v>1891</x:v>
+      </x:c>
+      <x:c r="I416" s="0" t="s">
+        <x:v>1892</x:v>
+      </x:c>
+      <x:c r="J416" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K416" s="2">
-        <x:v>41928</x:v>
+        <x:v>44369</x:v>
       </x:c>
       <x:c r="M416" s="2">
-        <x:v>41928</x:v>
+        <x:v>44369</x:v>
+      </x:c>
+      <x:c r="N416" s="2">
+        <x:v>45099</x:v>
       </x:c>
       <x:c r="AL416" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:38">
       <x:c r="A417" s="0" t="s">
-        <x:v>2013</x:v>
-[...1 lines deleted...]
-      <x:c r="C417" s="1" t="s"/>
+        <x:v>1893</x:v>
+      </x:c>
+      <x:c r="C417" s="1" t="s">
+        <x:v>1894</x:v>
+      </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E417" s="0" t="s">
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1897</x:v>
+      </x:c>
+      <x:c r="H417" s="0" t="s">
+        <x:v>1898</x:v>
+      </x:c>
+      <x:c r="I417" s="0" t="s">
+        <x:v>1899</x:v>
+      </x:c>
+      <x:c r="J417" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K417" s="2">
-        <x:v>41921</x:v>
+        <x:v>44370</x:v>
       </x:c>
       <x:c r="M417" s="2">
-        <x:v>41921</x:v>
+        <x:v>44376</x:v>
       </x:c>
       <x:c r="AL417" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:38">
       <x:c r="A418" s="0" t="s">
-        <x:v>2015</x:v>
-[...1 lines deleted...]
-      <x:c r="C418" s="1" t="s"/>
+        <x:v>1900</x:v>
+      </x:c>
+      <x:c r="C418" s="1" t="s">
+        <x:v>1901</x:v>
+      </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E418" s="0" t="s">
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="H418" s="0" t="s">
+        <x:v>1905</x:v>
+      </x:c>
+      <x:c r="I418" s="0" t="s">
+        <x:v>1906</x:v>
+      </x:c>
+      <x:c r="J418" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K418" s="2">
-        <x:v>41890</x:v>
+        <x:v>44374</x:v>
       </x:c>
       <x:c r="M418" s="2">
-        <x:v>41890</x:v>
+        <x:v>44376</x:v>
       </x:c>
       <x:c r="AL418" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:38">
       <x:c r="A419" s="0" t="s">
-        <x:v>2017</x:v>
-[...1 lines deleted...]
-      <x:c r="C419" s="1" t="s"/>
+        <x:v>1907</x:v>
+      </x:c>
+      <x:c r="C419" s="1" t="s">
+        <x:v>1908</x:v>
+      </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E419" s="0" t="s">
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1911</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>1912</x:v>
+      </x:c>
+      <x:c r="I419" s="0" t="s">
+        <x:v>1913</x:v>
+      </x:c>
+      <x:c r="J419" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K419" s="2">
-        <x:v>41582</x:v>
+        <x:v>44375</x:v>
       </x:c>
       <x:c r="M419" s="2">
-        <x:v>41582</x:v>
+        <x:v>44376</x:v>
+      </x:c>
+      <x:c r="N419" s="2">
+        <x:v>45106</x:v>
       </x:c>
       <x:c r="AL419" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:38">
       <x:c r="A420" s="0" t="s">
-        <x:v>2019</x:v>
-[...1 lines deleted...]
-      <x:c r="C420" s="1" t="s"/>
+        <x:v>1914</x:v>
+      </x:c>
+      <x:c r="C420" s="1" t="s">
+        <x:v>1915</x:v>
+      </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E420" s="0" t="s">
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
-        <x:v>2020</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1918</x:v>
+      </x:c>
+      <x:c r="H420" s="0" t="s">
+        <x:v>1919</x:v>
+      </x:c>
+      <x:c r="I420" s="0" t="s">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="J420" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K420" s="2">
-        <x:v>41529</x:v>
+        <x:v>44382</x:v>
       </x:c>
       <x:c r="M420" s="2">
-        <x:v>41529</x:v>
+        <x:v>44382</x:v>
+      </x:c>
+      <x:c r="N420" s="2">
+        <x:v>45112</x:v>
       </x:c>
       <x:c r="AL420" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:38">
       <x:c r="A421" s="0" t="s">
-        <x:v>2021</x:v>
-[...1 lines deleted...]
-      <x:c r="C421" s="1" t="s"/>
+        <x:v>1921</x:v>
+      </x:c>
+      <x:c r="C421" s="1" t="s">
+        <x:v>1922</x:v>
+      </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E421" s="0" t="s">
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
-        <x:v>2022</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1925</x:v>
+      </x:c>
+      <x:c r="H421" s="0" t="s">
+        <x:v>1926</x:v>
+      </x:c>
+      <x:c r="I421" s="0" t="s">
+        <x:v>1927</x:v>
+      </x:c>
+      <x:c r="J421" s="0" t="s">
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="K421" s="2">
-        <x:v>41518</x:v>
+        <x:v>44473</x:v>
       </x:c>
       <x:c r="M421" s="2">
-        <x:v>41518</x:v>
+        <x:v>44473</x:v>
+      </x:c>
+      <x:c r="N421" s="2">
+        <x:v>45203</x:v>
       </x:c>
       <x:c r="AL421" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:38">
       <x:c r="A422" s="0" t="s">
-        <x:v>2023</x:v>
-[...1 lines deleted...]
-      <x:c r="C422" s="1" t="s"/>
+        <x:v>1929</x:v>
+      </x:c>
+      <x:c r="C422" s="1" t="s">
+        <x:v>1930</x:v>
+      </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E422" s="0" t="s">
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
-        <x:v>2024</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>1933</x:v>
+      </x:c>
+      <x:c r="H422" s="0" t="s">
+        <x:v>1934</x:v>
+      </x:c>
+      <x:c r="I422" s="0" t="s">
+        <x:v>1935</x:v>
+      </x:c>
+      <x:c r="J422" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K422" s="2">
-        <x:v>41400</x:v>
+        <x:v>44479</x:v>
       </x:c>
       <x:c r="M422" s="2">
-        <x:v>41400</x:v>
+        <x:v>44479</x:v>
+      </x:c>
+      <x:c r="N422" s="2">
+        <x:v>45209</x:v>
       </x:c>
       <x:c r="AL422" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:38">
       <x:c r="A423" s="0" t="s">
-        <x:v>2025</x:v>
-[...1 lines deleted...]
-      <x:c r="C423" s="1" t="s"/>
+        <x:v>1936</x:v>
+      </x:c>
+      <x:c r="C423" s="1" t="s">
+        <x:v>1937</x:v>
+      </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E423" s="0" t="s">
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>41246</x:v>
+        <x:v>1940</x:v>
+      </x:c>
+      <x:c r="H423" s="0" t="s">
+        <x:v>1941</x:v>
+      </x:c>
+      <x:c r="I423" s="0" t="s">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="J423" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M423" s="2">
-        <x:v>41246</x:v>
+        <x:v>44500</x:v>
+      </x:c>
+      <x:c r="N423" s="2">
+        <x:v>45230</x:v>
       </x:c>
       <x:c r="AL423" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:38">
       <x:c r="A424" s="0" t="s">
-        <x:v>2027</x:v>
-[...1 lines deleted...]
-      <x:c r="C424" s="1" t="s"/>
+        <x:v>1943</x:v>
+      </x:c>
+      <x:c r="C424" s="1" t="s">
+        <x:v>1944</x:v>
+      </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E424" s="0" t="s">
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40834</x:v>
+        <x:v>1947</x:v>
+      </x:c>
+      <x:c r="H424" s="0" t="s">
+        <x:v>1948</x:v>
+      </x:c>
+      <x:c r="I424" s="0" t="s">
+        <x:v>1949</x:v>
+      </x:c>
+      <x:c r="J424" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M424" s="2">
-        <x:v>40834</x:v>
+        <x:v>44530</x:v>
+      </x:c>
+      <x:c r="N424" s="2">
+        <x:v>45260</x:v>
       </x:c>
       <x:c r="AL424" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:38">
       <x:c r="A425" s="0" t="s">
-        <x:v>2029</x:v>
-[...1 lines deleted...]
-      <x:c r="C425" s="1" t="s"/>
+        <x:v>1950</x:v>
+      </x:c>
+      <x:c r="C425" s="1" t="s">
+        <x:v>1951</x:v>
+      </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E425" s="0" t="s">
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
-        <x:v>2030</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40797</x:v>
+        <x:v>1954</x:v>
+      </x:c>
+      <x:c r="H425" s="0" t="s">
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="I425" s="0" t="s">
+        <x:v>1956</x:v>
+      </x:c>
+      <x:c r="J425" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M425" s="2">
-        <x:v>40797</x:v>
+        <x:v>44530</x:v>
+      </x:c>
+      <x:c r="N425" s="2">
+        <x:v>45260</x:v>
       </x:c>
       <x:c r="AL425" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:38">
       <x:c r="A426" s="0" t="s">
-        <x:v>2031</x:v>
-[...1 lines deleted...]
-      <x:c r="C426" s="1" t="s"/>
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="C426" s="1" t="s">
+        <x:v>1958</x:v>
+      </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E426" s="0" t="s">
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40477</x:v>
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="H426" s="0" t="s">
+        <x:v>1962</x:v>
+      </x:c>
+      <x:c r="I426" s="0" t="s">
+        <x:v>1963</x:v>
+      </x:c>
+      <x:c r="J426" s="0" t="s">
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="M426" s="2">
-        <x:v>40477</x:v>
+        <x:v>44545</x:v>
+      </x:c>
+      <x:c r="N426" s="2">
+        <x:v>45641</x:v>
       </x:c>
       <x:c r="AL426" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:38">
       <x:c r="A427" s="0" t="s">
-        <x:v>2033</x:v>
-[...1 lines deleted...]
-      <x:c r="C427" s="1" t="s"/>
+        <x:v>1965</x:v>
+      </x:c>
+      <x:c r="C427" s="1" t="s">
+        <x:v>1966</x:v>
+      </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E427" s="0" t="s">
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40098</x:v>
+        <x:v>1969</x:v>
+      </x:c>
+      <x:c r="H427" s="0" t="s">
+        <x:v>1970</x:v>
+      </x:c>
+      <x:c r="I427" s="0" t="s">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="J427" s="0" t="s">
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="M427" s="2">
-        <x:v>40098</x:v>
+        <x:v>44546</x:v>
+      </x:c>
+      <x:c r="N427" s="2">
+        <x:v>45276</x:v>
       </x:c>
       <x:c r="AL427" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:38">
       <x:c r="A428" s="0" t="s">
-        <x:v>2035</x:v>
-[...1 lines deleted...]
-      <x:c r="C428" s="1" t="s"/>
+        <x:v>1972</x:v>
+      </x:c>
+      <x:c r="C428" s="1" t="s">
+        <x:v>1973</x:v>
+      </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E428" s="0" t="s">
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
-        <x:v>2036</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40064</x:v>
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="H428" s="0" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="I428" s="0" t="s">
+        <x:v>1978</x:v>
+      </x:c>
+      <x:c r="J428" s="0" t="s">
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="M428" s="2">
-        <x:v>40064</x:v>
+        <x:v>44606</x:v>
+      </x:c>
+      <x:c r="N428" s="2">
+        <x:v>45336</x:v>
       </x:c>
       <x:c r="AL428" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:38">
       <x:c r="A429" s="0" t="s">
-        <x:v>2037</x:v>
-[...1 lines deleted...]
-      <x:c r="C429" s="1" t="s"/>
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="C429" s="1" t="s">
+        <x:v>1981</x:v>
+      </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E429" s="0" t="s">
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>1983</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40144</x:v>
+        <x:v>1984</x:v>
+      </x:c>
+      <x:c r="H429" s="0" t="s">
+        <x:v>1985</x:v>
+      </x:c>
+      <x:c r="I429" s="0" t="s">
+        <x:v>1986</x:v>
+      </x:c>
+      <x:c r="J429" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M429" s="2">
-        <x:v>40144</x:v>
+        <x:v>44648</x:v>
+      </x:c>
+      <x:c r="N429" s="2">
+        <x:v>44648</x:v>
       </x:c>
       <x:c r="AL429" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:38">
       <x:c r="A430" s="0" t="s">
-        <x:v>2039</x:v>
-[...1 lines deleted...]
-      <x:c r="C430" s="1" t="s"/>
+        <x:v>1987</x:v>
+      </x:c>
+      <x:c r="C430" s="1" t="s">
+        <x:v>1988</x:v>
+      </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E430" s="0" t="s">
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40163</x:v>
+        <x:v>1991</x:v>
+      </x:c>
+      <x:c r="H430" s="0" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="I430" s="0" t="s">
+        <x:v>1993</x:v>
+      </x:c>
+      <x:c r="J430" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M430" s="2">
-        <x:v>40163</x:v>
+        <x:v>44658</x:v>
+      </x:c>
+      <x:c r="N430" s="2">
+        <x:v>45389</x:v>
       </x:c>
       <x:c r="AL430" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:38">
       <x:c r="A431" s="0" t="s">
-        <x:v>2041</x:v>
-[...1 lines deleted...]
-      <x:c r="C431" s="1" t="s"/>
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="C431" s="1" t="s">
+        <x:v>1995</x:v>
+      </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E431" s="0" t="s">
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
-        <x:v>2042</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>40049</x:v>
+        <x:v>1998</x:v>
+      </x:c>
+      <x:c r="H431" s="0" t="s">
+        <x:v>1999</x:v>
+      </x:c>
+      <x:c r="I431" s="0" t="s">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="J431" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M431" s="2">
-        <x:v>40049</x:v>
+        <x:v>44690</x:v>
+      </x:c>
+      <x:c r="N431" s="2">
+        <x:v>45421</x:v>
       </x:c>
       <x:c r="AL431" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:38">
       <x:c r="A432" s="0" t="s">
-        <x:v>2043</x:v>
-[...1 lines deleted...]
-      <x:c r="C432" s="1" t="s"/>
+        <x:v>2001</x:v>
+      </x:c>
+      <x:c r="C432" s="1" t="s">
+        <x:v>2002</x:v>
+      </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E432" s="0" t="s">
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>39924</x:v>
+        <x:v>2005</x:v>
+      </x:c>
+      <x:c r="H432" s="0" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="I432" s="0" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="J432" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M432" s="2">
-        <x:v>39924</x:v>
+        <x:v>44738</x:v>
+      </x:c>
+      <x:c r="N432" s="2">
+        <x:v>45469</x:v>
       </x:c>
       <x:c r="AL432" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:38">
       <x:c r="A433" s="0" t="s">
-        <x:v>2045</x:v>
-[...1 lines deleted...]
-      <x:c r="C433" s="1" t="s"/>
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="C433" s="1" t="s">
+        <x:v>2009</x:v>
+      </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E433" s="0" t="s">
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>39878</x:v>
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="H433" s="0" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="I433" s="0" t="s">
+        <x:v>2014</x:v>
+      </x:c>
+      <x:c r="J433" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M433" s="2">
-        <x:v>39878</x:v>
+        <x:v>44742</x:v>
+      </x:c>
+      <x:c r="N433" s="2">
+        <x:v>45473</x:v>
+      </x:c>
+      <x:c r="AD433" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE433" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF433" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG433" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH433" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI433" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ433" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK433" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL433" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:38">
       <x:c r="A434" s="0" t="s">
-        <x:v>2047</x:v>
-[...1 lines deleted...]
-      <x:c r="C434" s="1" t="s"/>
+        <x:v>2015</x:v>
+      </x:c>
+      <x:c r="C434" s="1" t="s">
+        <x:v>2016</x:v>
+      </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E434" s="0" t="s">
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>39756</x:v>
+        <x:v>2019</x:v>
+      </x:c>
+      <x:c r="H434" s="0" t="s">
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="I434" s="0" t="s">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="J434" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M434" s="2">
-        <x:v>39756</x:v>
+        <x:v>44826</x:v>
+      </x:c>
+      <x:c r="N434" s="2">
+        <x:v>45557</x:v>
+      </x:c>
+      <x:c r="AD434" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE434" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF434" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG434" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH434" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI434" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ434" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK434" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL434" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:38">
       <x:c r="A435" s="0" t="s">
-        <x:v>2049</x:v>
-[...1 lines deleted...]
-      <x:c r="C435" s="1" t="s"/>
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="C435" s="1" t="s">
+        <x:v>2023</x:v>
+      </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E435" s="0" t="s">
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
-        <x:v>2050</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="H435" s="0" t="s">
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="I435" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>42443</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M435" s="2">
-        <x:v>42424</x:v>
+        <x:v>44826</x:v>
       </x:c>
       <x:c r="N435" s="2">
-        <x:v>43173</x:v>
+        <x:v>45557</x:v>
+      </x:c>
+      <x:c r="AD435" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE435" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF435" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG435" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH435" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI435" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ435" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK435" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL435" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:38">
       <x:c r="A436" s="0" t="s">
-        <x:v>2053</x:v>
-[...1 lines deleted...]
-      <x:c r="C436" s="1" t="s"/>
+        <x:v>2029</x:v>
+      </x:c>
+      <x:c r="C436" s="1" t="s">
+        <x:v>2030</x:v>
+      </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E436" s="0" t="s">
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="H436" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="I436" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="J436" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>42500</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M436" s="2">
-        <x:v>42501</x:v>
+        <x:v>44875</x:v>
       </x:c>
       <x:c r="N436" s="2">
-        <x:v>43228</x:v>
+        <x:v>45606</x:v>
+      </x:c>
+      <x:c r="AD436" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE436" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF436" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG436" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH436" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI436" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ436" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK436" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL436" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:38">
       <x:c r="A437" s="0" t="s">
-        <x:v>2058</x:v>
-[...1 lines deleted...]
-      <x:c r="C437" s="1" t="s"/>
+        <x:v>2036</x:v>
+      </x:c>
+      <x:c r="C437" s="1" t="s">
+        <x:v>2037</x:v>
+      </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E437" s="0" t="s">
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="I437" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>42520</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M437" s="2">
-        <x:v>42520</x:v>
+        <x:v>44910</x:v>
       </x:c>
       <x:c r="N437" s="2">
-        <x:v>43250</x:v>
+        <x:v>45641</x:v>
+      </x:c>
+      <x:c r="AD437" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE437" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF437" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG437" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH437" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI437" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ437" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK437" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL437" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:38">
       <x:c r="A438" s="0" t="s">
-        <x:v>2063</x:v>
-[...1 lines deleted...]
-      <x:c r="C438" s="1" t="s"/>
+        <x:v>2043</x:v>
+      </x:c>
+      <x:c r="C438" s="1" t="s">
+        <x:v>2044</x:v>
+      </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E438" s="0" t="s">
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
-        <x:v>2064</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
-        <x:v>2065</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="H438" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="I438" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="J438" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>42550</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M438" s="2">
-        <x:v>42550</x:v>
+        <x:v>44913</x:v>
       </x:c>
       <x:c r="N438" s="2">
-        <x:v>43280</x:v>
+        <x:v>45644</x:v>
+      </x:c>
+      <x:c r="AD438" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE438" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF438" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG438" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH438" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI438" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ438" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK438" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL438" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:38">
       <x:c r="A439" s="0" t="s">
-        <x:v>2068</x:v>
-[...1 lines deleted...]
-      <x:c r="C439" s="1" t="s"/>
+        <x:v>2050</x:v>
+      </x:c>
+      <x:c r="C439" s="1" t="s">
+        <x:v>2051</x:v>
+      </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E439" s="0" t="s">
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
-        <x:v>2069</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>2070</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
-        <x:v>2071</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="I439" s="0" t="s">
-        <x:v>2072</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>249</x:v>
-[...2 lines deleted...]
-        <x:v>42828</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="M439" s="2">
-        <x:v>42828</x:v>
+        <x:v>44944</x:v>
       </x:c>
       <x:c r="N439" s="2">
-        <x:v>43552</x:v>
+        <x:v>45675</x:v>
+      </x:c>
+      <x:c r="AD439" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE439" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF439" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG439" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH439" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI439" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ439" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK439" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL439" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:38">
       <x:c r="A440" s="0" t="s">
-        <x:v>1566</x:v>
-[...1 lines deleted...]
-      <x:c r="C440" s="1" t="s"/>
+        <x:v>2058</x:v>
+      </x:c>
+      <x:c r="C440" s="1" t="s">
+        <x:v>2059</x:v>
+      </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="H440" s="0" t="s">
-        <x:v>1571</x:v>
-[...2 lines deleted...]
-        <x:v>1572</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="J440" s="0" t="s">
-        <x:v>249</x:v>
-[...2 lines deleted...]
-        <x:v>42799</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M440" s="2">
-        <x:v>42857</x:v>
+        <x:v>44950</x:v>
       </x:c>
       <x:c r="N440" s="2">
-        <x:v>43586</x:v>
+        <x:v>45681</x:v>
+      </x:c>
+      <x:c r="AD440" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE440" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF440" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG440" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH440" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI440" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ440" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK440" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL440" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:38">
       <x:c r="A441" s="0" t="s">
-        <x:v>2075</x:v>
-[...1 lines deleted...]
-      <x:c r="C441" s="1" t="s"/>
+        <x:v>2064</x:v>
+      </x:c>
+      <x:c r="C441" s="1" t="s">
+        <x:v>2065</x:v>
+      </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E441" s="0" t="s">
+        <x:v>2066</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
-        <x:v>2076</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>2077</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
-        <x:v>2078</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="I441" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>42996</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M441" s="2">
-        <x:v>42996</x:v>
+        <x:v>44979</x:v>
       </x:c>
       <x:c r="N441" s="2">
-        <x:v>43726</x:v>
+        <x:v>45710</x:v>
+      </x:c>
+      <x:c r="AD441" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE441" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF441" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG441" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH441" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI441" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ441" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK441" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL441" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:38">
       <x:c r="A442" s="0" t="s">
-        <x:v>2080</x:v>
-[...1 lines deleted...]
-      <x:c r="C442" s="1" t="s"/>
+        <x:v>2071</x:v>
+      </x:c>
+      <x:c r="C442" s="1" t="s">
+        <x:v>2072</x:v>
+      </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E442" s="0" t="s">
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2074</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="H442" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="I442" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="J442" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>43032</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M442" s="2">
-        <x:v>43032</x:v>
+        <x:v>44984</x:v>
       </x:c>
       <x:c r="N442" s="2">
-        <x:v>43762</x:v>
+        <x:v>45715</x:v>
+      </x:c>
+      <x:c r="AD442" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE442" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF442" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG442" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH442" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI442" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ442" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK442" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL442" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:38">
       <x:c r="A443" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="B443" s="0" t="s">
+        <x:v>2079</x:v>
+      </x:c>
+      <x:c r="C443" s="1" t="s">
+        <x:v>2080</x:v>
+      </x:c>
+      <x:c r="D443" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E443" s="0" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="F443" s="0" t="s">
+        <x:v>2082</x:v>
+      </x:c>
+      <x:c r="G443" s="0" t="s">
+        <x:v>2083</x:v>
+      </x:c>
+      <x:c r="H443" s="0" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="I443" s="0" t="s">
         <x:v>2085</x:v>
       </x:c>
-      <x:c r="C443" s="1" t="s"/>
-[...14 lines deleted...]
-      </x:c>
       <x:c r="J443" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>43055</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M443" s="2">
-        <x:v>43053</x:v>
+        <x:v>45007</x:v>
       </x:c>
       <x:c r="N443" s="2">
-        <x:v>43783</x:v>
+        <x:v>45738</x:v>
+      </x:c>
+      <x:c r="AD443" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE443" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF443" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG443" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH443" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI443" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ443" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK443" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL443" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:38">
       <x:c r="A444" s="0" t="s">
+        <x:v>2086</x:v>
+      </x:c>
+      <x:c r="C444" s="1" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="D444" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E444" s="0" t="s">
+        <x:v>2088</x:v>
+      </x:c>
+      <x:c r="F444" s="0" t="s">
+        <x:v>2089</x:v>
+      </x:c>
+      <x:c r="G444" s="0" t="s">
         <x:v>2090</x:v>
       </x:c>
-      <x:c r="C444" s="1" t="s"/>
-[...3 lines deleted...]
-      <x:c r="F444" s="0" t="s">
+      <x:c r="H444" s="0" t="s">
         <x:v>2091</x:v>
       </x:c>
-      <x:c r="G444" s="0" t="s">
+      <x:c r="I444" s="0" t="s">
         <x:v>2092</x:v>
       </x:c>
-      <x:c r="H444" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J444" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>43207</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M444" s="2">
-        <x:v>43209</x:v>
+        <x:v>45008</x:v>
       </x:c>
       <x:c r="N444" s="2">
-        <x:v>43940</x:v>
+        <x:v>45739</x:v>
+      </x:c>
+      <x:c r="AD444" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE444" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF444" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG444" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH444" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI444" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ444" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK444" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL444" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:38">
       <x:c r="A445" s="0" t="s">
+        <x:v>2093</x:v>
+      </x:c>
+      <x:c r="C445" s="1" t="s">
+        <x:v>2094</x:v>
+      </x:c>
+      <x:c r="D445" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E445" s="0" t="s">
         <x:v>2095</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>2096</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>2097</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>2098</x:v>
       </x:c>
       <x:c r="I445" s="0" t="s">
         <x:v>2099</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>43205</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="M445" s="2">
-        <x:v>43205</x:v>
+        <x:v>45008</x:v>
       </x:c>
       <x:c r="N445" s="2">
-        <x:v>43936</x:v>
+        <x:v>45739</x:v>
+      </x:c>
+      <x:c r="AD445" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE445" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF445" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG445" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH445" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI445" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ445" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK445" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL445" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:38">
       <x:c r="A446" s="0" t="s">
         <x:v>2100</x:v>
       </x:c>
       <x:c r="C446" s="1" t="s">
         <x:v>2101</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>2102</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>2103</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>2104</x:v>
       </x:c>
       <x:c r="H446" s="0" t="s">
         <x:v>2105</x:v>
       </x:c>
       <x:c r="I446" s="0" t="s">
         <x:v>2106</x:v>
       </x:c>
       <x:c r="J446" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>43494</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M446" s="2">
-        <x:v>43494</x:v>
+        <x:v>45049</x:v>
       </x:c>
       <x:c r="N446" s="2">
-        <x:v>44225</x:v>
+        <x:v>45780</x:v>
+      </x:c>
+      <x:c r="AD446" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE446" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF446" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG446" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH446" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI446" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ446" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK446" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL446" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:38">
       <x:c r="A447" s="0" t="s">
         <x:v>2107</x:v>
       </x:c>
       <x:c r="C447" s="1" t="s">
         <x:v>2108</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>2109</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>2110</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>2111</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>2112</x:v>
       </x:c>
       <x:c r="I447" s="0" t="s">
         <x:v>2113</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>43787</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M447" s="2">
-        <x:v>43788</x:v>
+        <x:v>45076</x:v>
       </x:c>
       <x:c r="N447" s="2">
-        <x:v>44519</x:v>
+        <x:v>45807</x:v>
+      </x:c>
+      <x:c r="AD447" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE447" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF447" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG447" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH447" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI447" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ447" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK447" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL447" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:38">
       <x:c r="A448" s="0" t="s">
         <x:v>2114</x:v>
       </x:c>
       <x:c r="C448" s="1" t="s">
         <x:v>2115</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>2116</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>2117</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>2118</x:v>
       </x:c>
       <x:c r="H448" s="0" t="s">
         <x:v>2119</x:v>
       </x:c>
       <x:c r="I448" s="0" t="s">
         <x:v>2120</x:v>
       </x:c>
       <x:c r="J448" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>43956</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M448" s="2">
-        <x:v>43956</x:v>
+        <x:v>45092</x:v>
       </x:c>
       <x:c r="N448" s="2">
-        <x:v>44686</x:v>
+        <x:v>45823</x:v>
+      </x:c>
+      <x:c r="AD448" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE448" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF448" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG448" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH448" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI448" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ448" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK448" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL448" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:38">
       <x:c r="A449" s="0" t="s">
         <x:v>2121</x:v>
       </x:c>
       <x:c r="C449" s="1" t="s">
         <x:v>2122</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>2123</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>2124</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>2125</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>2126</x:v>
       </x:c>
       <x:c r="I449" s="0" t="s">
         <x:v>2127</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
-        <x:v>2128</x:v>
-[...2 lines deleted...]
-        <x:v>44060</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M449" s="2">
-        <x:v>44061</x:v>
+        <x:v>45090</x:v>
       </x:c>
       <x:c r="N449" s="2">
-        <x:v>44791</x:v>
+        <x:v>45821</x:v>
+      </x:c>
+      <x:c r="AD449" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE449" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF449" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG449" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH449" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI449" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ449" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK449" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL449" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:38">
       <x:c r="A450" s="0" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="C450" s="1" t="s">
         <x:v>2129</x:v>
       </x:c>
-      <x:c r="C450" s="1" t="s">
+      <x:c r="D450" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E450" s="0" t="s">
         <x:v>2130</x:v>
       </x:c>
-      <x:c r="D450" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E450" s="0" t="s">
+      <x:c r="F450" s="0" t="s">
         <x:v>2131</x:v>
       </x:c>
-      <x:c r="F450" s="0" t="s">
+      <x:c r="G450" s="0" t="s">
         <x:v>2132</x:v>
       </x:c>
-      <x:c r="G450" s="0" t="s">
+      <x:c r="H450" s="0" t="s">
         <x:v>2133</x:v>
       </x:c>
-      <x:c r="H450" s="0" t="s">
+      <x:c r="I450" s="0" t="s">
         <x:v>2134</x:v>
       </x:c>
-      <x:c r="I450" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J450" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>44349</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M450" s="2">
-        <x:v>44349</x:v>
+        <x:v>45092</x:v>
       </x:c>
       <x:c r="N450" s="2">
-        <x:v>45079</x:v>
+        <x:v>45823</x:v>
+      </x:c>
+      <x:c r="AD450" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE450" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF450" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG450" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH450" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI450" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ450" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK450" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL450" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:38">
       <x:c r="A451" s="0" t="s">
+        <x:v>2135</x:v>
+      </x:c>
+      <x:c r="C451" s="1" t="s">
         <x:v>2136</x:v>
       </x:c>
-      <x:c r="C451" s="1" t="s">
+      <x:c r="D451" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E451" s="0" t="s">
         <x:v>2137</x:v>
       </x:c>
-      <x:c r="D451" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E451" s="0" t="s">
+      <x:c r="F451" s="0" t="s">
         <x:v>2138</x:v>
       </x:c>
-      <x:c r="F451" s="0" t="s">
+      <x:c r="G451" s="0" t="s">
         <x:v>2139</x:v>
       </x:c>
-      <x:c r="G451" s="0" t="s">
+      <x:c r="H451" s="0" t="s">
         <x:v>2140</x:v>
       </x:c>
-      <x:c r="H451" s="0" t="s">
+      <x:c r="I451" s="0" t="s">
         <x:v>2141</x:v>
       </x:c>
-      <x:c r="I451" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>44375</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="M451" s="2">
-        <x:v>44376</x:v>
+        <x:v>45105</x:v>
       </x:c>
       <x:c r="N451" s="2">
-        <x:v>45106</x:v>
+        <x:v>45836</x:v>
+      </x:c>
+      <x:c r="AD451" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE451" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF451" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG451" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH451" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI451" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ451" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK451" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL451" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:38">
       <x:c r="A452" s="0" t="s">
+        <x:v>2142</x:v>
+      </x:c>
+      <x:c r="C452" s="1" t="s">
         <x:v>2143</x:v>
       </x:c>
-      <x:c r="C452" s="1" t="s">
+      <x:c r="D452" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E452" s="0" t="s">
         <x:v>2144</x:v>
       </x:c>
-      <x:c r="D452" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E452" s="0" t="s">
+      <x:c r="F452" s="0" t="s">
         <x:v>2145</x:v>
       </x:c>
-      <x:c r="F452" s="0" t="s">
+      <x:c r="G452" s="0" t="s">
         <x:v>2146</x:v>
       </x:c>
-      <x:c r="G452" s="0" t="s">
+      <x:c r="H452" s="0" t="s">
         <x:v>2147</x:v>
       </x:c>
-      <x:c r="H452" s="0" t="s">
+      <x:c r="I452" s="0" t="s">
         <x:v>2148</x:v>
       </x:c>
-      <x:c r="I452" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J452" s="0" t="s">
-        <x:v>2150</x:v>
-[...2 lines deleted...]
-        <x:v>44473</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M452" s="2">
-        <x:v>44473</x:v>
+        <x:v>45103</x:v>
       </x:c>
       <x:c r="N452" s="2">
-        <x:v>45203</x:v>
+        <x:v>45834</x:v>
+      </x:c>
+      <x:c r="AD452" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE452" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF452" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG452" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH452" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI452" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ452" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK452" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL452" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:38">
       <x:c r="A453" s="0" t="s">
+        <x:v>2149</x:v>
+      </x:c>
+      <x:c r="C453" s="1" t="s">
+        <x:v>2150</x:v>
+      </x:c>
+      <x:c r="D453" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E453" s="0" t="s">
         <x:v>2151</x:v>
       </x:c>
-      <x:c r="C453" s="1" t="s">
+      <x:c r="F453" s="0" t="s">
         <x:v>2152</x:v>
       </x:c>
-      <x:c r="D453" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E453" s="0" t="s">
+      <x:c r="G453" s="0" t="s">
         <x:v>2153</x:v>
       </x:c>
-      <x:c r="F453" s="0" t="s">
+      <x:c r="H453" s="0" t="s">
         <x:v>2154</x:v>
       </x:c>
-      <x:c r="G453" s="0" t="s">
+      <x:c r="I453" s="0" t="s">
         <x:v>2155</x:v>
       </x:c>
-      <x:c r="H453" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J453" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M453" s="2">
-        <x:v>44500</x:v>
+        <x:v>45103</x:v>
       </x:c>
       <x:c r="N453" s="2">
-        <x:v>45230</x:v>
+        <x:v>45834</x:v>
+      </x:c>
+      <x:c r="AD453" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE453" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF453" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG453" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH453" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI453" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ453" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK453" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL453" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:38">
       <x:c r="A454" s="0" t="s">
+        <x:v>2156</x:v>
+      </x:c>
+      <x:c r="C454" s="1" t="s">
+        <x:v>2157</x:v>
+      </x:c>
+      <x:c r="D454" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E454" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
-      <x:c r="C454" s="1" t="s">
+      <x:c r="F454" s="0" t="s">
         <x:v>2159</x:v>
       </x:c>
-      <x:c r="D454" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E454" s="0" t="s">
+      <x:c r="G454" s="0" t="s">
         <x:v>2160</x:v>
       </x:c>
-      <x:c r="F454" s="0" t="s">
+      <x:c r="H454" s="0" t="s">
         <x:v>2161</x:v>
       </x:c>
-      <x:c r="G454" s="0" t="s">
+      <x:c r="I454" s="0" t="s">
         <x:v>2162</x:v>
       </x:c>
-      <x:c r="H454" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J454" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M454" s="2">
-        <x:v>44648</x:v>
+        <x:v>45103</x:v>
       </x:c>
       <x:c r="N454" s="2">
-        <x:v>44648</x:v>
+        <x:v>45834</x:v>
+      </x:c>
+      <x:c r="AD454" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE454" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF454" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG454" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH454" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI454" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ454" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK454" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL454" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:38">
       <x:c r="A455" s="0" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="C455" s="1" t="s">
+        <x:v>2164</x:v>
+      </x:c>
+      <x:c r="D455" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E455" s="0" t="s">
         <x:v>2165</x:v>
       </x:c>
-      <x:c r="C455" s="1" t="s">
+      <x:c r="F455" s="0" t="s">
         <x:v>2166</x:v>
       </x:c>
-      <x:c r="D455" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E455" s="0" t="s">
+      <x:c r="G455" s="0" t="s">
         <x:v>2167</x:v>
       </x:c>
-      <x:c r="F455" s="0" t="s">
+      <x:c r="H455" s="0" t="s">
         <x:v>2168</x:v>
       </x:c>
-      <x:c r="G455" s="0" t="s">
+      <x:c r="I455" s="0" t="s">
         <x:v>2169</x:v>
       </x:c>
-      <x:c r="H455" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J455" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M455" s="2">
-        <x:v>44826</x:v>
+        <x:v>45162</x:v>
       </x:c>
       <x:c r="N455" s="2">
-        <x:v>45557</x:v>
+        <x:v>45893</x:v>
       </x:c>
       <x:c r="AD455" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE455" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF455" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG455" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH455" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI455" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ455" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK455" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL455" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:38">
       <x:c r="A456" s="0" t="s">
+        <x:v>2170</x:v>
+      </x:c>
+      <x:c r="C456" s="1" t="s">
+        <x:v>2171</x:v>
+      </x:c>
+      <x:c r="D456" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E456" s="0" t="s">
         <x:v>2172</x:v>
       </x:c>
-      <x:c r="C456" s="1" t="s">
+      <x:c r="F456" s="0" t="s">
         <x:v>2173</x:v>
       </x:c>
-      <x:c r="D456" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E456" s="0" t="s">
+      <x:c r="G456" s="0" t="s">
         <x:v>2174</x:v>
       </x:c>
-      <x:c r="F456" s="0" t="s">
+      <x:c r="H456" s="0" t="s">
         <x:v>2175</x:v>
       </x:c>
-      <x:c r="G456" s="0" t="s">
+      <x:c r="I456" s="0" t="s">
         <x:v>2176</x:v>
       </x:c>
-      <x:c r="H456" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J456" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M456" s="2">
-        <x:v>44979</x:v>
+        <x:v>45191</x:v>
       </x:c>
       <x:c r="N456" s="2">
-        <x:v>45710</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="AD456" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE456" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF456" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG456" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH456" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI456" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ456" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK456" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL456" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:38">
       <x:c r="A457" s="0" t="s">
+        <x:v>2177</x:v>
+      </x:c>
+      <x:c r="C457" s="1" t="s">
+        <x:v>2178</x:v>
+      </x:c>
+      <x:c r="D457" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E457" s="0" t="s">
         <x:v>2179</x:v>
       </x:c>
-      <x:c r="C457" s="1" t="s">
+      <x:c r="F457" s="0" t="s">
         <x:v>2180</x:v>
       </x:c>
-      <x:c r="D457" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E457" s="0" t="s">
+      <x:c r="G457" s="0" t="s">
         <x:v>2181</x:v>
       </x:c>
-      <x:c r="F457" s="0" t="s">
+      <x:c r="H457" s="0" t="s">
         <x:v>2182</x:v>
       </x:c>
-      <x:c r="G457" s="0" t="s">
+      <x:c r="I457" s="0" t="s">
         <x:v>2183</x:v>
       </x:c>
-      <x:c r="H457" s="0" t="s">
+      <x:c r="J457" s="0" t="s">
         <x:v>2184</x:v>
       </x:c>
-      <x:c r="I457" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="M457" s="2">
-        <x:v>44984</x:v>
+        <x:v>45237</x:v>
       </x:c>
       <x:c r="N457" s="2">
-        <x:v>45715</x:v>
+        <x:v>45968</x:v>
       </x:c>
       <x:c r="AD457" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE457" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF457" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG457" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH457" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI457" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ457" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK457" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL457" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:38">
       <x:c r="A458" s="0" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="C458" s="1" t="s">
         <x:v>2186</x:v>
       </x:c>
-      <x:c r="B458" s="0" t="s">
+      <x:c r="D458" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E458" s="0" t="s">
         <x:v>2187</x:v>
       </x:c>
-      <x:c r="C458" s="1" t="s">
+      <x:c r="F458" s="0" t="s">
         <x:v>2188</x:v>
       </x:c>
-      <x:c r="D458" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E458" s="0" t="s">
+      <x:c r="G458" s="0" t="s">
         <x:v>2189</x:v>
       </x:c>
-      <x:c r="F458" s="0" t="s">
+      <x:c r="H458" s="0" t="s">
         <x:v>2190</x:v>
       </x:c>
-      <x:c r="G458" s="0" t="s">
+      <x:c r="I458" s="0" t="s">
         <x:v>2191</x:v>
       </x:c>
-      <x:c r="H458" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J458" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M458" s="2">
-        <x:v>45007</x:v>
+        <x:v>45250</x:v>
       </x:c>
       <x:c r="N458" s="2">
-        <x:v>45738</x:v>
+        <x:v>45981</x:v>
       </x:c>
       <x:c r="AD458" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE458" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF458" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG458" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH458" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI458" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ458" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK458" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL458" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:38">
       <x:c r="A459" s="0" t="s">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="C459" s="1" t="s">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="D459" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E459" s="0" t="s">
         <x:v>2194</x:v>
       </x:c>
-      <x:c r="C459" s="1" t="s">
+      <x:c r="F459" s="0" t="s">
         <x:v>2195</x:v>
       </x:c>
-      <x:c r="D459" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E459" s="0" t="s">
+      <x:c r="G459" s="0" t="s">
         <x:v>2196</x:v>
       </x:c>
-      <x:c r="F459" s="0" t="s">
+      <x:c r="H459" s="0" t="s">
         <x:v>2197</x:v>
       </x:c>
-      <x:c r="G459" s="0" t="s">
+      <x:c r="I459" s="0" t="s">
         <x:v>2198</x:v>
       </x:c>
-      <x:c r="H459" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J459" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M459" s="2">
-        <x:v>45049</x:v>
+        <x:v>45314</x:v>
       </x:c>
       <x:c r="N459" s="2">
-        <x:v>45780</x:v>
+        <x:v>46045</x:v>
       </x:c>
       <x:c r="AD459" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE459" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF459" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG459" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH459" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI459" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ459" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK459" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL459" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:38">
       <x:c r="A460" s="0" t="s">
+        <x:v>2199</x:v>
+      </x:c>
+      <x:c r="C460" s="1" t="s">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="D460" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E460" s="0" t="s">
         <x:v>2201</x:v>
       </x:c>
-      <x:c r="C460" s="1" t="s">
+      <x:c r="F460" s="0" t="s">
         <x:v>2202</x:v>
       </x:c>
-      <x:c r="D460" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E460" s="0" t="s">
+      <x:c r="G460" s="0" t="s">
         <x:v>2203</x:v>
       </x:c>
-      <x:c r="F460" s="0" t="s">
+      <x:c r="H460" s="0" t="s">
         <x:v>2204</x:v>
       </x:c>
-      <x:c r="G460" s="0" t="s">
+      <x:c r="I460" s="0" t="s">
         <x:v>2205</x:v>
       </x:c>
-      <x:c r="H460" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J460" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M460" s="2">
-        <x:v>45092</x:v>
+        <x:v>45347</x:v>
       </x:c>
       <x:c r="N460" s="2">
-        <x:v>45823</x:v>
+        <x:v>46078</x:v>
       </x:c>
       <x:c r="AD460" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE460" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF460" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG460" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH460" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI460" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ460" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK460" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL460" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:38">
       <x:c r="A461" s="0" t="s">
+        <x:v>2206</x:v>
+      </x:c>
+      <x:c r="C461" s="1" t="s">
+        <x:v>2207</x:v>
+      </x:c>
+      <x:c r="D461" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E461" s="0" t="s">
         <x:v>2208</x:v>
       </x:c>
-      <x:c r="C461" s="1" t="s">
+      <x:c r="F461" s="0" t="s">
         <x:v>2209</x:v>
       </x:c>
-      <x:c r="D461" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E461" s="0" t="s">
+      <x:c r="H461" s="0" t="s">
         <x:v>2210</x:v>
       </x:c>
-      <x:c r="F461" s="0" t="s">
+      <x:c r="I461" s="0" t="s">
         <x:v>2211</x:v>
       </x:c>
-      <x:c r="G461" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J461" s="0" t="s">
-        <x:v>2215</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M461" s="2">
-        <x:v>45237</x:v>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="N461" s="2">
-        <x:v>45968</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="AD461" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE461" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF461" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG461" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH461" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI461" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ461" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK461" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL461" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:38">
       <x:c r="A462" s="0" t="s">
+        <x:v>2212</x:v>
+      </x:c>
+      <x:c r="C462" s="1" t="s">
+        <x:v>2213</x:v>
+      </x:c>
+      <x:c r="D462" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E462" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="F462" s="0" t="s">
+        <x:v>2215</x:v>
+      </x:c>
+      <x:c r="H462" s="0" t="s">
         <x:v>2216</x:v>
       </x:c>
-      <x:c r="C462" s="1" t="s">
+      <x:c r="I462" s="0" t="s">
         <x:v>2217</x:v>
       </x:c>
-      <x:c r="D462" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J462" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M462" s="2">
         <x:v>45397</x:v>
       </x:c>
       <x:c r="N462" s="2">
         <x:v>46127</x:v>
       </x:c>
       <x:c r="AD462" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE462" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF462" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG462" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH462" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI462" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ462" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK462" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL462" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:38">
       <x:c r="A463" s="0" t="s">
+        <x:v>2218</x:v>
+      </x:c>
+      <x:c r="C463" s="1" t="s">
+        <x:v>2219</x:v>
+      </x:c>
+      <x:c r="D463" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E463" s="0" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="F463" s="0" t="s">
+        <x:v>2221</x:v>
+      </x:c>
+      <x:c r="H463" s="0" t="s">
         <x:v>2222</x:v>
       </x:c>
-      <x:c r="C463" s="1" t="s">
+      <x:c r="I463" s="0" t="s">
         <x:v>2223</x:v>
       </x:c>
-      <x:c r="D463" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J463" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M463" s="2">
-        <x:v>45544</x:v>
+        <x:v>45525</x:v>
       </x:c>
       <x:c r="N463" s="2">
-        <x:v>46274</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="AD463" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE463" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF463" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG463" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH463" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI463" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ463" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK463" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL463" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:38">
       <x:c r="A464" s="0" t="s">
+        <x:v>2224</x:v>
+      </x:c>
+      <x:c r="C464" s="1" t="s">
+        <x:v>2225</x:v>
+      </x:c>
+      <x:c r="D464" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E464" s="0" t="s">
+        <x:v>2226</x:v>
+      </x:c>
+      <x:c r="F464" s="0" t="s">
+        <x:v>2227</x:v>
+      </x:c>
+      <x:c r="H464" s="0" t="s">
         <x:v>2228</x:v>
       </x:c>
-      <x:c r="B464" s="0" t="s">
+      <x:c r="I464" s="0" t="s">
         <x:v>2229</x:v>
       </x:c>
-      <x:c r="C464" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J464" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M464" s="2">
-        <x:v>45692</x:v>
+        <x:v>45544</x:v>
       </x:c>
       <x:c r="N464" s="2">
-        <x:v>46422</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="AD464" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AE464" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="AF464" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="AG464" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="AH464" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="AI464" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AJ464" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AK464" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL464" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:38">
       <x:c r="A465" s="0" t="s">
+        <x:v>2230</x:v>
+      </x:c>
+      <x:c r="C465" s="1" t="s">
+        <x:v>2231</x:v>
+      </x:c>
+      <x:c r="D465" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E465" s="0" t="s">
+        <x:v>2232</x:v>
+      </x:c>
+      <x:c r="F465" s="0" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="H465" s="0" t="s">
+        <x:v>2234</x:v>
+      </x:c>
+      <x:c r="I465" s="0" t="s">
         <x:v>2235</x:v>
       </x:c>
-      <x:c r="B465" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C465" s="1" t="s">
+      <x:c r="J465" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="M465" s="2">
+        <x:v>45621</x:v>
+      </x:c>
+      <x:c r="N465" s="2">
+        <x:v>46351</x:v>
+      </x:c>
+      <x:c r="AD465" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE465" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF465" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG465" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH465" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI465" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ465" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK465" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL465" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="466" spans="1:38">
+      <x:c r="A466" s="0" t="s">
         <x:v>2236</x:v>
       </x:c>
-      <x:c r="D465" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E465" s="0" t="s">
+      <x:c r="C466" s="1" t="s">
         <x:v>2237</x:v>
       </x:c>
-      <x:c r="F465" s="0" t="s">
+      <x:c r="D466" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E466" s="0" t="s">
         <x:v>2238</x:v>
       </x:c>
-      <x:c r="H465" s="0" t="s">
+      <x:c r="F466" s="0" t="s">
         <x:v>2239</x:v>
       </x:c>
-      <x:c r="I465" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="M465" s="2">
+      <x:c r="H466" s="0" t="s">
+        <x:v>2240</x:v>
+      </x:c>
+      <x:c r="I466" s="0" t="s">
+        <x:v>2241</x:v>
+      </x:c>
+      <x:c r="J466" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="M466" s="2">
+        <x:v>45623</x:v>
+      </x:c>
+      <x:c r="N466" s="2">
+        <x:v>46353</x:v>
+      </x:c>
+      <x:c r="AD466" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE466" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF466" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG466" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH466" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI466" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ466" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK466" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL466" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="467" spans="1:38">
+      <x:c r="A467" s="0" t="s">
+        <x:v>2242</x:v>
+      </x:c>
+      <x:c r="B467" s="0" t="s">
+        <x:v>2243</x:v>
+      </x:c>
+      <x:c r="C467" s="1" t="s">
+        <x:v>2244</x:v>
+      </x:c>
+      <x:c r="D467" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E467" s="0" t="s">
+        <x:v>2245</x:v>
+      </x:c>
+      <x:c r="F467" s="0" t="s">
+        <x:v>2246</x:v>
+      </x:c>
+      <x:c r="H467" s="0" t="s">
+        <x:v>2247</x:v>
+      </x:c>
+      <x:c r="I467" s="0" t="s">
+        <x:v>2248</x:v>
+      </x:c>
+      <x:c r="J467" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="M467" s="2">
+        <x:v>45692</x:v>
+      </x:c>
+      <x:c r="N467" s="2">
+        <x:v>46422</x:v>
+      </x:c>
+      <x:c r="AD467" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE467" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF467" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG467" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH467" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI467" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ467" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK467" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL467" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="468" spans="1:38">
+      <x:c r="A468" s="0" t="s">
+        <x:v>2249</x:v>
+      </x:c>
+      <x:c r="B468" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C468" s="1" t="s">
+        <x:v>2250</x:v>
+      </x:c>
+      <x:c r="D468" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E468" s="0" t="s">
+        <x:v>2251</x:v>
+      </x:c>
+      <x:c r="F468" s="0" t="s">
+        <x:v>2252</x:v>
+      </x:c>
+      <x:c r="H468" s="0" t="s">
+        <x:v>2253</x:v>
+      </x:c>
+      <x:c r="I468" s="0" t="s">
+        <x:v>2254</x:v>
+      </x:c>
+      <x:c r="M468" s="2">
+        <x:v>45785</x:v>
+      </x:c>
+      <x:c r="N468" s="2">
+        <x:v>46515</x:v>
+      </x:c>
+      <x:c r="AD468" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE468" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF468" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG468" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH468" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI468" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ468" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK468" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL468" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="469" spans="1:38">
+      <x:c r="A469" s="0" t="s">
+        <x:v>2255</x:v>
+      </x:c>
+      <x:c r="B469" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C469" s="1" t="s">
+        <x:v>2256</x:v>
+      </x:c>
+      <x:c r="D469" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E469" s="0" t="s">
+        <x:v>2257</x:v>
+      </x:c>
+      <x:c r="F469" s="0" t="s">
+        <x:v>2258</x:v>
+      </x:c>
+      <x:c r="H469" s="0" t="s">
+        <x:v>2259</x:v>
+      </x:c>
+      <x:c r="I469" s="0" t="s">
+        <x:v>2259</x:v>
+      </x:c>
+      <x:c r="M469" s="2">
         <x:v>45825</x:v>
       </x:c>
-      <x:c r="N465" s="2">
+      <x:c r="N469" s="2">
         <x:v>46555</x:v>
       </x:c>
-      <x:c r="AD465" s="0" t="s">
-[...24 lines deleted...]
-        <x:v>45</x:v>
+      <x:c r="AD469" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE469" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF469" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG469" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH469" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI469" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ469" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK469" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL469" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="470" spans="1:38">
+      <x:c r="A470" s="0" t="s">
+        <x:v>2260</x:v>
+      </x:c>
+      <x:c r="B470" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C470" s="1" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="D470" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E470" s="0" t="s">
+        <x:v>2262</x:v>
+      </x:c>
+      <x:c r="F470" s="0" t="s">
+        <x:v>2263</x:v>
+      </x:c>
+      <x:c r="I470" s="0" t="s">
+        <x:v>2264</x:v>
+      </x:c>
+      <x:c r="M470" s="2">
+        <x:v>45972</x:v>
+      </x:c>
+      <x:c r="N470" s="2">
+        <x:v>46702</x:v>
+      </x:c>
+      <x:c r="AD470" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE470" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF470" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG470" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH470" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI470" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ470" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK470" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL470" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="471" spans="1:38">
+      <x:c r="A471" s="0" t="s">
+        <x:v>2265</x:v>
+      </x:c>
+      <x:c r="B471" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C471" s="1" t="s">
+        <x:v>2266</x:v>
+      </x:c>
+      <x:c r="D471" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E471" s="0" t="s">
+        <x:v>2267</x:v>
+      </x:c>
+      <x:c r="F471" s="0" t="s">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="I471" s="0" t="s">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="M471" s="2">
+        <x:v>46008</x:v>
+      </x:c>
+      <x:c r="N471" s="2">
+        <x:v>46738</x:v>
+      </x:c>
+      <x:c r="AD471" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE471" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF471" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG471" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH471" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI471" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ471" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK471" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL471" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="472" spans="1:38">
+      <x:c r="A472" s="0" t="s">
+        <x:v>2270</x:v>
+      </x:c>
+      <x:c r="B472" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C472" s="1" t="s">
+        <x:v>2271</x:v>
+      </x:c>
+      <x:c r="D472" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E472" s="0" t="s">
+        <x:v>2272</x:v>
+      </x:c>
+      <x:c r="F472" s="0" t="s">
+        <x:v>2273</x:v>
+      </x:c>
+      <x:c r="I472" s="0" t="s">
+        <x:v>2274</x:v>
+      </x:c>
+      <x:c r="M472" s="2">
+        <x:v>46072</x:v>
+      </x:c>
+      <x:c r="N472" s="2">
+        <x:v>46802</x:v>
+      </x:c>
+      <x:c r="AD472" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE472" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF472" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG472" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH472" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI472" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ472" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK472" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL472" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="473" spans="1:38">
+      <x:c r="A473" s="0" t="s">
+        <x:v>2275</x:v>
+      </x:c>
+      <x:c r="B473" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C473" s="1" t="s">
+        <x:v>2276</x:v>
+      </x:c>
+      <x:c r="D473" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E473" s="0" t="s">
+        <x:v>2277</x:v>
+      </x:c>
+      <x:c r="F473" s="0" t="s">
+        <x:v>2278</x:v>
+      </x:c>
+      <x:c r="I473" s="0" t="s">
+        <x:v>2274</x:v>
+      </x:c>
+      <x:c r="M473" s="2">
+        <x:v>46072</x:v>
+      </x:c>
+      <x:c r="N473" s="2">
+        <x:v>46802</x:v>
+      </x:c>
+      <x:c r="AD473" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE473" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF473" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG473" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH473" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI473" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ473" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK473" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL473" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="474" spans="1:38">
+      <x:c r="A474" s="0" t="s">
+        <x:v>2279</x:v>
+      </x:c>
+      <x:c r="B474" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C474" s="1" t="s">
+        <x:v>2280</x:v>
+      </x:c>
+      <x:c r="D474" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E474" s="0" t="s">
+        <x:v>2281</x:v>
+      </x:c>
+      <x:c r="F474" s="0" t="s">
+        <x:v>2282</x:v>
+      </x:c>
+      <x:c r="I474" s="0" t="s">
+        <x:v>2283</x:v>
+      </x:c>
+      <x:c r="M474" s="2">
+        <x:v>46091</x:v>
+      </x:c>
+      <x:c r="N474" s="2">
+        <x:v>46822</x:v>
+      </x:c>
+      <x:c r="AD474" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE474" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF474" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG474" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH474" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI474" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ474" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK474" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL474" s="0" t="s">
+        <x:v>869</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>