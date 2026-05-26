--- v1 (2026-04-04)
+++ v2 (2026-05-26)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc03327670a49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c8e667134c34b47887a90e38b4bcf91.psmdcp" Id="R735cbb3d75a94789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88bf224e45f4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82681489b841438fbbf8ff3ec4619d99.psmdcp" Id="Rfa086346639c4630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2284" uniqueCount="2284">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2289" uniqueCount="2289">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Underrubrik</x:t>
   </x:si>
   <x:si>
     <x:t>Publikationsnr</x:t>
   </x:si>
   <x:si>
     <x:t>Rapporttyp</x:t>
   </x:si>
   <x:si>
     <x:t>Diarienr.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>Beskrivning</x:t>
   </x:si>
   <x:si>
     <x:t>Nyckelord</x:t>
   </x:si>
   <x:si>
@@ -121,87 +121,87 @@
   <x:si>
     <x:t>Typ av dokument</x:t>
   </x:si>
   <x:si>
     <x:t>Dokumentformat</x:t>
   </x:si>
   <x:si>
     <x:t>Språk</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Författare</x:t>
   </x:si>
   <x:si>
     <x:t>Förvaltare</x:t>
   </x:si>
   <x:si>
     <x:t>Utgivare</x:t>
   </x:si>
   <x:si>
     <x:t>Webbarkiv</x:t>
   </x:si>
   <x:si>
+    <x:t>Hantering av postoperativa sår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU:s upplysningstjänst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hantering-postoperativa-sar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU, Statens beredning för medicinsk och social utvärdering, har i uppdrag att utvärdera metoder och insatser som används i hälso- och sjukvården och socialtjänsten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ja</x:t>
+  </x:si>
+  <x:si>
     <x:t>Effekten av tandvård hos personer med långvarigt omsorgsberoende</x:t>
   </x:si>
   <x:si>
-    <x:t>SBU:s upplysningstjänst</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-tandvard-langvarigt-omsorgsberoende/</x:t>
   </x:si>
   <x:si>
-    <x:t>SBU, Statens beredning för medicinsk och social utvärdering, har i uppdrag att utvärdera metoder och insatser som används i hälso- och sjukvården och socialtjänsten.</x:t>
-[...2 lines deleted...]
-    <x:t>Ja</x:t>
+    <x:t>Hemostatiska förband</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hemostatiska-forband/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambulanssjukvård, QuikClot Combat Gauze XL, ChitoGauze, Celox Gauze, Celox,hemostatiska produkter, penetrerande sår, blödning</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Frågeformuläret 4DSQ för bedömning av psykologiska och psykosomatiska besvär </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fourdimensionalsymptomquestionnaire/</x:t>
   </x:si>
   <x:si>
     <x:t>Four-Dimensional Symptom Questionnaire, 4dsq</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hantering-postoperativa-sar/</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hantverk som terapiform till personer med psykiska och neuropsykiatriska funktionsnedsättningar </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hantverk-som-terapiform-till-personer-med-psykiska-och-neuropsykiatriska-funktionsnedsattningar-/</x:t>
   </x:si>
   <x:si>
     <x:t>attention Deficit Hyperactivity Disorder, ADHD, psykiska och neuropsykiatriska funktionsnedsättningar, Asperger, Autism, depression, Tourettes, Tvångssyndrom, fobier, Bipolär, Minnesstörningar, Schizofreni, Hantverk, träarbeten, målning, smycke, uppmärksamhetsbrist</x:t>
   </x:si>
   <x:si>
     <x:t>Systemisk antibiotika vid infekterade operationssår – påskyndas läkningen?</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/systemisk-antibiotika-operationssar-paskyndas-lakning/</x:t>
   </x:si>
   <x:si>
     <x:t>Injektioner med koncentrerade blodplättar för behandling av tendinopatier</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/injektioner-koncentrerade-blodplattar-behandling-tendinopatier/</x:t>
   </x:si>
   <x:si>
     <x:t>PRP-injektioner, hopparknä, golfarmbåge</x:t>
   </x:si>
@@ -2644,95 +2644,95 @@
   </x:si>
   <x:si>
     <x:t>Bekymringssamtal</x:t>
   </x:si>
   <x:si>
     <x:t>ut202108</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2020/703</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/bekymringssamtal/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilka vetenskapliga studier finns om bekymringssamtal som metod för att bryta en negativ utveckling hos unga som misstänks för eller har begått sitt första brott?
 SBU:s upplysningstjänst presenterar resultaten från en litteratursökning och granskning av vetenskaplig litteratur om bekymringssamtal.
 Bekymringssamtal är en förebyggande insats där brottsmisstänkta ungdomar tillsammans med sina familjer kallas till samtal med socialtjänst och polis och som syftar till att bryta en negativ utveckling.</x:t>
   </x:si>
   <x:si>
     <x:t>Bekymringssamtal, orossamtal, förstagångssamtal, framtidssamtal, kontaktsamtal</x:t>
   </x:si>
   <x:si>
     <x:t>Ungdomsbrottslighet, Ungdomar, Ungdomsbeteende, Kriminella personer, Problembeteende, Kriminellt beteende, Recidivism, Brott, Våld, Juvenile delinquency, Adolescent, Adolescent behavior, Criminals, Problem behavior, Criminal behavior, Crime, Violence, Recidivism</x:t>
   </x:si>
   <x:si>
-    <x:t>Nej</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Interventioner för att begränsa viktuppgång under graviditet hos kvinnor med övervikt eller fetma</x:t>
   </x:si>
   <x:si>
     <x:t>ut202110</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2020/855</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/interventioner-for-att-begransa-viktuppgang-under-graviditet-hos-kvinnor-med-overvikt-eller-fetma/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilken sammanställd forskning finns på interventioner för att begränsa oönskad viktuppgång under graviditet hos kvinnor med övervikt och fetma? SBU:s Upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter.
 Viktuppgång är en naturlig del av graviditeten. Gravida med övervikt eller fetma löper en större risk att gå upp mycket i vikt, vilket kan innebära hälsorisker för både mamman och barnet. Flera olika motions- och kostinterventioner används i syfte att begränsa oönskad viktuppgång hos dessa kvinnor.</x:t>
   </x:si>
   <x:si>
     <x:t>Graviditetsvikt; LIvsstilsinterventioner; Gestatitional weight gain; Pregnancy weight; lifestyle interventions</x:t>
   </x:si>
   <x:si>
     <x:t>Graviditet; Viktökning under graviditet; Moderns fetma; Dietterapi; Träning; Healthy Lifestyle; Hälsobeteende; Pregnancy; Gestational Weight Gain; Obesity, Maternal; Diet Therapy; Exercise; Healthy Lifestyle; Health Behavior</x:t>
   </x:si>
   <x:si>
     <x:t>Samarbetssamtal och medling vid vårdnadstvist eller konflikt</x:t>
   </x:si>
   <x:si>
     <x:t>ut202112</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2021/228</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/samarbetssamtal-och-medling-vid-vardnadstvist-eller-konflikt/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilken sammanställd forskning finns för samarbetssamtal och medling för föräldrar som är i konflikt i samband med vårdnadstvist eller konflikt? SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av primärstudier och systematiska översikter.
 Samarbetssamtal kan begäras av föräldrar som har svårigheter att komma överens i frågor om gemensamma barn avseende vårdnad, boende och umgänge. Dessa samtal kan även förordnas av tingsrätten när en av föräldrarna (parterna) tvistar i domstol om vårdnad, boende och umgänge. Rätten kan även förorda medling. Syftet med medling och samarbetssamtal är att föräldrarna ska nå en överenskommelse.</x:t>
   </x:si>
   <x:si>
     <x:t>Separation, Divorce, Custody, Parental conflict, Mediation, Cooperation talk, Parent coordination, Conflict resolution, Separation, Skilsmässa, Vårdnad, Föräldrakonflikt, Medling, Samarbetssamtal, Konfliktlösning</x:t>
   </x:si>
   <x:si>
     <x:t>Family Conflict, Divorce, Child Custody, Negotiating, Mediation, Conflict management, Familjekonflikter, Skilsmässa, Barnförmyndarskap, Förhandling, Medling, Konflikthantering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nej</x:t>
   </x:si>
   <x:si>
     <x:t>Protonstrålbehandling vid cancer hos barn och vuxna</x:t>
   </x:si>
   <x:si>
     <x:t>ut202117</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2020/936</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/protonstralbehandling-vid-cancer-hos-barn-och-vuxna/</x:t>
   </x:si>
   <x:si>
     <x:t>Vilken sammanställd forskning finns om positiva och negativa effekter av protonstrålning jämfört med fotonstrålning vid behandling av cancer?
 SBU:s upplysningstjänst presenterar resultatet från en litteratursökning och granskning av systematiska översikter. 
 Hälften av alla cancerpatienter får någon gång strålbehandling. Vid all strålbehandling vill man stråla tumören men skona intilliggande, frisk vävnad. Behandlingen går ut på att skada tumörceller så att de inte kan fortsätta att dela sig och bli fler och på så sätt bota eller lindra en cancersjukdom. Protonstrålning går att styra mer precist än traditionell fotonstrålning, vilket kan minska risken för biverkningar.</x:t>
   </x:si>
   <x:si>
     <x:t>Tumörer, tumörsjukdom, cancer, cancerbehandling, strålning strålbehandling, strålterapi, protonterapi, protonbehandling, C00-D48, C00-C97</x:t>
   </x:si>
   <x:si>
     <x:t>Protonterapi, Protoner, Tumörer, Strålbehandling, Proton Therapy, Protons, Neoplasms, Radiotherapy</x:t>
   </x:si>
   <x:si>
@@ -3923,282 +3923,297 @@
   <x:si>
     <x:t>SBU 2026/82</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekter-av-social-forskrivning-pa-ensamhet/</x:t>
   </x:si>
   <x:si>
     <x:t>Social förskrivning, ofrivillig ensamhet, social isolering, socialt deltagande, socialt stöd, social prescribing, loneliness, social isolation, social participation, social support</x:t>
   </x:si>
   <x:si>
     <x:t>SGLT2-hämmare och risken för njurskada vid röntgenundersökning med jodbaserat kontrastmedel</x:t>
   </x:si>
   <x:si>
     <x:t>ut202604</x:t>
   </x:si>
   <x:si>
     <x:t>SBU 2025/1058</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sglt2-hammare-och-risken-for-njurskada-vid-rontgenundersokning-med-jodbaserat-kontrastmedel/</x:t>
   </x:si>
   <x:si>
     <x:t>Akut njurskada, kontrastmedel, Acute Kidney Injury, Contrast Media, Sodium-Glucose Transporter 2 Inhibitors</x:t>
   </x:si>
   <x:si>
+    <x:t>Gruppbehandling med Unified protocol eller annan transdiagnostisk KBT för behandling av barn och unga med depression eller ångest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ut202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBU 2026/184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/gruppbehandling-med-unified-protocol-eller-annan-transdiagnostisk-kbt-for-behandling-av-barn-och-unga-med-depression-eller-angest/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barn, ungdomar, kognitiv beteendeterapi, depression, ångest, child, adolescent, cognitive behavioral therapy, depression, anxiety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formulär för att utvärdera ångest och impulskontroll hos personer som använder dopning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/dopning-angest-impulskontroll-formular-utvardering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>anabola steroider, anabola preparat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av aggressivitet och agitation vid psykos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-av-aggressivitet-och-agitation-vid-psykos/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akut psykos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manuellt lymfdränage som tilläggsbehandling vid lymfödem efter bröstcancerbehandling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/lymfodem-manuellt-lymfdranage-armodem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lymfödem, manuellt lymfdränage, armödem</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Effekten av vibrationsplatta för patienter med neurologisk sjukdom </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/vibrationsplatta-effekt-patienter-neurologisk-sjukdom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitering, rehabilitering, sjukgymnastik, fysioterapi, funktionshinder, muskelfunktion, muskelstyrka, muskeltonus, spasticitet, muskelkontroll, mobilitet, funktionell mobilitet, fysisk funktion, neuromotorisk funktion, sensorimotorisk funktion, balans, postural kontroll, stabilitet, proprioception, gångfunktion, gångkapacitet, gånghastighet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av stressrelaterade sjukdomar, med fokus på maladaptiv stressreaktion och utmattningssyndrom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/behandling-stressrelaterade-sjukdomar-fokus-maladaptiv-stressjukdom-utmattningssyndrom/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behandling av självskadebeteende inom psykiatrisk heldygnsvård</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sjalvskadebeteende-behandling-psykiatrisk-heldygnsvard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leder recertifiering av läkare till bättre vård för patienten?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/recertifiering-lakare-battre-vard-patient/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bästa strategi för trombosprofylax för buk- och bäckenopererade vuxna patienter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/buk-backenkirurgi-heparin-och-mekaniska/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Effekt av gott bemötande inom socialtjänst </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekter-gott-bemotande-socialtjanst/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effekter av abonnemangstandvård (frisktandvård) på patientens tandhälsa och ekonomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/frisktandvard-effekter-abonnemangstandvard-tandhalsa-ekonomi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fokuserad Acceptance and Commitment Therapy (FACT) vid depression eller ångest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fact-fokuserad-acceptance-commitment-therapy-depression-eller-angest/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Referenslista – low FODMAP-diet vid Irritable Bowel Syndrome, IBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/referenslista-fodmap-low-ibs-irritable-bowel-syndrome/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konduktiv pedagogik för barn med cerebral pares</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/konduktiv-pedagogik-cerebralpares-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitering vid stroke efter minst tre år</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/strokerehabilitering-efter-tre-ar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ackreditering av sjukhus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ackreditering-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Anpassat andningsstöd, Neurally Adjusted Ventilatory Assist (NAVA), vid respiratorbehandling </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/andningsstod-respiratorbehandling-anpassat-nava-neurally-adjusted-ventilatory-assist/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radiofrekvensbehandling av fasettledsnerver för att lindra långvarig smärta i hals- eller ländrygg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/radiofrekvensbehandling-rf-fasettledsnerver-lindring-smarta-halsrygg-landrygg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volym och resultat i sjukvården</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/volym-resultat-sjukvarden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ståträning vid nedsättning av rörelseförmågan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/statraning-nedsattning-rorelseformaga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SD-BERA vid diagnostik av autismspektrumtillstånd eller ADHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/sd-bera-autismspektrumtillstand-adhd-diagnostik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finns risk för missbruk vid samtidig behandling med ADHD läkemedel och smärtstillande opioider?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/adhd-smartstillande-opioider-risk-missbruk/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arginininnehållande näringsdryck för trycksårsprofylax och behandling</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/arginininnehallande-naringsdryck-trycksarsprofylax-behandling/</x:t>
   </x:si>
   <x:si>
-    <x:t>SD-BERA vid diagnostik av autismspektrumtillstånd eller ADHD</x:t>
-[...8 lines deleted...]
-    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/statraning-nedsattning-rorelseformaga/</x:t>
+    <x:t>Oxytocin vid förlossning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/oxytocin-forlossning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prontosan vid svårläkta sår</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/prontosan-sar-svarlakta/</x:t>
   </x:si>
   <x:si>
     <x:t>Transkutan elektrisk nervstimulering (TENS) vid sårläkning hos äldre</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/transkutan-elektrisk-nervstimulering-sarlakning-aldre/</x:t>
   </x:si>
   <x:si>
-    <x:t>Oxytocin vid förlossning</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Rengöring av innerkanyl för trakeotomi </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/innerkanyl-trakeotomi-rengoring/</x:t>
   </x:si>
   <x:si>
-    <x:t>Behandling av stressrelaterade sjukdomar, med fokus på maladaptiv stressreaktion och utmattningssyndrom</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>Psykologiska behandlingar av sömnbesvär hos barn och unga</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/somnbesvar-barn-ungdomar-psykologisk-behandling/</x:t>
   </x:si>
   <x:si>
+    <x:t>Feldenkrais för behandling och prevention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/feldenkrais-behandling-prevention/</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Diagnostik av WAD, pisksnärtsrelaterade skador (whiplash-associated disorders), med hjälp av videofluoroskopi </x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/whiplash-pisksnartrelaterade-skador-diagnostik-videofluoroskopi/</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Effekt av hypertermibehandling (värmebehandling) vid cancer </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/hypertermibehandling-varmebehandling-cancer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transfusion av trombocyter (blodplättar) via infusionspump/sprutpump</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/transfusion-trombocyter-blodplattar-infusionspump-sprutpump/</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Effekten av rehabilitering mer än fem dagar per vecka </x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-helgtjanstgoring-rehabiliteringspersonal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ger pulserad radiofrekvensbehandling av fasettledsnerver smärtlindrande effekt hos patienter med långvarig halsryggsmärta?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/pulserad-radiofrekvensbehandling-fasettledsnerver-smartstillande-effekt-langvarig-halsryggsmarta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiberendoskopisk undersökning för patienter med sväljningssvårigheter (dysfagi)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fiberendoskopi-fus-svaljningssvarigheter-dysfagi/</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vilken effekt har skoinlägg till barn och unga som har ont i fötterna?</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/effekt-skoinlagg-barn-unga/</x:t>
   </x:si>
   <x:si>
-    <x:t>Transfusion av trombocyter (blodplättar) via infusionspump/sprutpump</x:t>
-[...92 lines deleted...]
-    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fact-fokuserad-acceptance-commitment-therapy-depression-eller-angest/</x:t>
+    <x:t>Effekten av antibiotikabehandling vid aspirationspneumoni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/antibiotika-aspirationspneumoni/</x:t>
   </x:si>
   <x:si>
     <x:t>Val av kolonner för immunadsorption</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/kolonner-vid-immunadsorption/</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/antibiotika-aspirationspneumoni/</x:t>
   </x:si>
   <x:si>
     <x:t>Grundläggande fotvård vid ledgångsreumatism, psoriasis eller iktyos</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/fotvard-reumatism-psoriasis-iktyos/</x:t>
   </x:si>
   <x:si>
     <x:t>Antal läkarundersökningar på BB</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/lakarundersokning-nyfodd-bb/</x:t>
   </x:si>
   <x:si>
     <x:t>Rökning kan påverka nedbrytningen (metaboliseringen) av läkemedel</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/rokning-nedbrytning-metabolisering-lakemedel-effekt/</x:t>
   </x:si>
   <x:si>
     <x:t>Minskar möjligheten för en framgångsrik IVF-behandling med antal behandlingsförsök?</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.sbu.se/sv/publikationer/sbus-upplysningstjanst/ivf-antal-forsok/</x:t>
   </x:si>
@@ -7449,51 +7464,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AL474"/>
+  <x:dimension ref="A1:AL475"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="186.650625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="63.890625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.080625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.010625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.060625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="198.530625" style="0" customWidth="1"/>
     <x:col min="7" max="9" width="255" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="78.730625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.950625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="17.290625" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="17.710625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="12.240625" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="3.470625" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="5.570625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="8.780625" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="16.190625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="11.550625" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="18.660625" style="0" customWidth="1"/>
     <x:col min="21" max="21" width="23.200625" style="0" customWidth="1"/>
     <x:col min="22" max="22" width="16.540625" style="0" customWidth="1"/>
@@ -7647,109 +7662,109 @@
       </x:c>
       <x:c r="K2" s="2">
         <x:v>42283</x:v>
       </x:c>
       <x:c r="M2" s="2">
         <x:v>42283</x:v>
       </x:c>
       <x:c r="AL2" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:38">
       <x:c r="A3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C3" s="1" t="s"/>
       <x:c r="D3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="H3" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K3" s="2">
-        <x:v>42184</x:v>
+        <x:v>42283</x:v>
       </x:c>
       <x:c r="M3" s="2">
-        <x:v>42184</x:v>
+        <x:v>42283</x:v>
       </x:c>
       <x:c r="AL3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:38">
       <x:c r="A4" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s"/>
       <x:c r="D4" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K4" s="2">
         <x:v>42281</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>42281</x:v>
       </x:c>
       <x:c r="AL4" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:38">
       <x:c r="A5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s"/>
       <x:c r="D5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
+      <x:c r="H5" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="K5" s="2">
-        <x:v>42283</x:v>
+        <x:v>42184</x:v>
       </x:c>
       <x:c r="M5" s="2">
-        <x:v>42283</x:v>
+        <x:v>42184</x:v>
       </x:c>
       <x:c r="AL5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:38">
       <x:c r="A6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s"/>
       <x:c r="D6" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K6" s="2">
         <x:v>42164</x:v>
       </x:c>
@@ -13854,361 +13869,361 @@
       <x:c r="E195" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M195" s="2">
         <x:v>44312</x:v>
       </x:c>
       <x:c r="N195" s="2">
         <x:v>45042</x:v>
       </x:c>
       <x:c r="AL195" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:38">
       <x:c r="A196" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="C196" s="1" t="s">
+      <x:c r="D196" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="D196" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E196" s="0" t="s">
+      <x:c r="F196" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="F196" s="0" t="s">
+      <x:c r="G196" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="G196" s="0" t="s">
+      <x:c r="H196" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="H196" s="0" t="s">
+      <x:c r="I196" s="0" t="s">
         <x:v>875</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>876</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M196" s="2">
         <x:v>44327</x:v>
       </x:c>
       <x:c r="AL196" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:38">
       <x:c r="A197" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
-      <x:c r="C197" s="1" t="s">
+      <x:c r="D197" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="D197" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E197" s="0" t="s">
+      <x:c r="F197" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="F197" s="0" t="s">
+      <x:c r="G197" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="G197" s="0" t="s">
+      <x:c r="H197" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="H197" s="0" t="s">
+      <x:c r="I197" s="0" t="s">
         <x:v>882</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>883</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K197" s="2">
         <x:v>44367</x:v>
       </x:c>
       <x:c r="M197" s="2">
         <x:v>44367</x:v>
       </x:c>
       <x:c r="N197" s="2">
         <x:v>45097</x:v>
       </x:c>
       <x:c r="AL197" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:38">
       <x:c r="A198" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K198" s="2">
         <x:v>44375</x:v>
       </x:c>
       <x:c r="M198" s="2">
         <x:v>44376</x:v>
       </x:c>
       <x:c r="N198" s="2">
         <x:v>45106</x:v>
       </x:c>
       <x:c r="AL198" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:38">
       <x:c r="A199" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K199" s="2">
         <x:v>44431</x:v>
       </x:c>
       <x:c r="M199" s="2">
         <x:v>44432</x:v>
       </x:c>
       <x:c r="N199" s="2">
         <x:v>45162</x:v>
       </x:c>
       <x:c r="AL199" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:38">
       <x:c r="A200" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M200" s="2">
         <x:v>44444</x:v>
       </x:c>
       <x:c r="N200" s="2">
         <x:v>45174</x:v>
       </x:c>
       <x:c r="AL200" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:38">
       <x:c r="A201" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M201" s="2">
         <x:v>44500</x:v>
       </x:c>
       <x:c r="N201" s="2">
         <x:v>45230</x:v>
       </x:c>
       <x:c r="AL201" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:38">
       <x:c r="A202" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M202" s="2">
         <x:v>44523</x:v>
       </x:c>
       <x:c r="N202" s="2">
         <x:v>45253</x:v>
       </x:c>
       <x:c r="AL202" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:38">
       <x:c r="A203" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M203" s="2">
         <x:v>44532</x:v>
       </x:c>
       <x:c r="N203" s="2">
         <x:v>45262</x:v>
       </x:c>
       <x:c r="AL203" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:38">
       <x:c r="A204" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
@@ -14223,51 +14238,51 @@
       <x:c r="AD204" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE204" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF204" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG204" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH204" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI204" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ204" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK204" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL204" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:38">
       <x:c r="A205" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
@@ -14285,238 +14300,238 @@
       <x:c r="AD205" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE205" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF205" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG205" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH205" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI205" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ205" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK205" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL205" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:38">
       <x:c r="A206" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M206" s="2">
         <x:v>44617</x:v>
       </x:c>
       <x:c r="N206" s="2">
         <x:v>45347</x:v>
       </x:c>
       <x:c r="AL206" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:38">
       <x:c r="A207" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M207" s="2">
         <x:v>44637</x:v>
       </x:c>
       <x:c r="N207" s="2">
         <x:v>45368</x:v>
       </x:c>
       <x:c r="AL207" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:38">
       <x:c r="A208" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="M208" s="2">
         <x:v>44658</x:v>
       </x:c>
       <x:c r="N208" s="2">
         <x:v>45389</x:v>
       </x:c>
       <x:c r="AL208" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:38">
       <x:c r="A209" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M209" s="2">
         <x:v>44671</x:v>
       </x:c>
       <x:c r="N209" s="2">
         <x:v>45402</x:v>
       </x:c>
       <x:c r="AL209" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:38">
       <x:c r="A210" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M210" s="2">
         <x:v>44738</x:v>
       </x:c>
       <x:c r="N210" s="2">
         <x:v>45469</x:v>
       </x:c>
       <x:c r="AL210" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:38">
       <x:c r="A211" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
@@ -14534,89 +14549,89 @@
       <x:c r="AD211" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE211" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF211" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG211" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH211" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI211" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ211" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK211" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL211" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:38">
       <x:c r="A212" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M212" s="2">
         <x:v>44739</x:v>
       </x:c>
       <x:c r="N212" s="2">
         <x:v>45470</x:v>
       </x:c>
       <x:c r="AL212" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:38">
       <x:c r="A213" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
@@ -14634,51 +14649,51 @@
       <x:c r="AD213" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE213" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF213" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG213" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH213" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI213" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ213" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK213" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL213" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:38">
       <x:c r="A214" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
@@ -14696,90 +14711,90 @@
       <x:c r="AD214" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE214" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF214" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG214" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH214" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI214" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ214" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK214" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL214" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:38">
       <x:c r="A215" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s"/>
       <x:c r="D215" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="AD215" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE215" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF215" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG215" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH215" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI215" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ215" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK215" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL215" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:38">
       <x:c r="A216" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
@@ -14797,51 +14812,51 @@
       <x:c r="AD216" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE216" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF216" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG216" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH216" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI216" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ216" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK216" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL216" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:38">
       <x:c r="A217" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
@@ -14859,51 +14874,51 @@
       <x:c r="AD217" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE217" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF217" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG217" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH217" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI217" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ217" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK217" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL217" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:38">
       <x:c r="A218" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
@@ -14921,51 +14936,51 @@
       <x:c r="AD218" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE218" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF218" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG218" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH218" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI218" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ218" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK218" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL218" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:38">
       <x:c r="A219" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
@@ -14983,51 +14998,51 @@
       <x:c r="AD219" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE219" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF219" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG219" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH219" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI219" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ219" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK219" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL219" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:38">
       <x:c r="A220" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
@@ -15048,51 +15063,51 @@
       <x:c r="AD220" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE220" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF220" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG220" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH220" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI220" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ220" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK220" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL220" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:38">
       <x:c r="A221" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
@@ -15110,51 +15125,51 @@
       <x:c r="AD221" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE221" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF221" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG221" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH221" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI221" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ221" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK221" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL221" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:38">
       <x:c r="A222" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
@@ -15172,51 +15187,51 @@
       <x:c r="AD222" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE222" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF222" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG222" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH222" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI222" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ222" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK222" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL222" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:38">
       <x:c r="A223" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
@@ -15231,51 +15246,51 @@
       <x:c r="AD223" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE223" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF223" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG223" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH223" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI223" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ223" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK223" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL223" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:38">
       <x:c r="A224" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
@@ -15293,51 +15308,51 @@
       <x:c r="AD224" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE224" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF224" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG224" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH224" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI224" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ224" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK224" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL224" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:38">
       <x:c r="A225" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
@@ -15355,51 +15370,51 @@
       <x:c r="AD225" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE225" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF225" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG225" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH225" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI225" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ225" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK225" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL225" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:38">
       <x:c r="A226" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
@@ -15417,51 +15432,51 @@
       <x:c r="AD226" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE226" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF226" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG226" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH226" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI226" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ226" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK226" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL226" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:38">
       <x:c r="A227" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
@@ -15479,51 +15494,51 @@
       <x:c r="AD227" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE227" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF227" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG227" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH227" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI227" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ227" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK227" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL227" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:38">
       <x:c r="A228" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
@@ -15541,51 +15556,51 @@
       <x:c r="AD228" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE228" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF228" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG228" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH228" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI228" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ228" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK228" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL228" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:38">
       <x:c r="A229" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
@@ -15603,51 +15618,51 @@
       <x:c r="AD229" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE229" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF229" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG229" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH229" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI229" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ229" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK229" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL229" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:38">
       <x:c r="A230" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
@@ -15665,51 +15680,51 @@
       <x:c r="AD230" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE230" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF230" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG230" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH230" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI230" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ230" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK230" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL230" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:38">
       <x:c r="A231" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
@@ -15727,51 +15742,51 @@
       <x:c r="AD231" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE231" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF231" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG231" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH231" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI231" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ231" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK231" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL231" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:38">
       <x:c r="A232" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
@@ -15789,51 +15804,51 @@
       <x:c r="AD232" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE232" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF232" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG232" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH232" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI232" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ232" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK232" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL232" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:38">
       <x:c r="A233" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
@@ -15851,51 +15866,51 @@
       <x:c r="AD233" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE233" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF233" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG233" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH233" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI233" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ233" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK233" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL233" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:38">
       <x:c r="A234" s="0" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
@@ -15913,51 +15928,51 @@
       <x:c r="AD234" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE234" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF234" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG234" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH234" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI234" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ234" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK234" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL234" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:38">
       <x:c r="A235" s="0" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
@@ -15975,51 +15990,51 @@
       <x:c r="AD235" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE235" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF235" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG235" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH235" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI235" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ235" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK235" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL235" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:38">
       <x:c r="A236" s="0" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C236" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
@@ -16034,51 +16049,51 @@
       <x:c r="AD236" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE236" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF236" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG236" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH236" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI236" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ236" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK236" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL236" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:38">
       <x:c r="A237" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="C237" s="1" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
@@ -16093,51 +16108,51 @@
       <x:c r="AD237" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE237" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF237" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG237" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH237" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI237" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ237" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK237" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL237" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:38">
       <x:c r="A238" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="C238" s="1" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
@@ -16152,51 +16167,51 @@
       <x:c r="AD238" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE238" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF238" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG238" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH238" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI238" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ238" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK238" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL238" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:38">
       <x:c r="A239" s="0" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
@@ -16211,51 +16226,51 @@
       <x:c r="AD239" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE239" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF239" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG239" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH239" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI239" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ239" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK239" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL239" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:38">
       <x:c r="A240" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
@@ -16270,51 +16285,51 @@
       <x:c r="AD240" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE240" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF240" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG240" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH240" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI240" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ240" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK240" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL240" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:38">
       <x:c r="A241" s="0" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
@@ -16329,51 +16344,51 @@
       <x:c r="AD241" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE241" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF241" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG241" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH241" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI241" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ241" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK241" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL241" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:38">
       <x:c r="A242" s="0" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
@@ -16388,51 +16403,51 @@
       <x:c r="AD242" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE242" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF242" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG242" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH242" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI242" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ242" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK242" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL242" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:38">
       <x:c r="A243" s="0" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
@@ -16450,51 +16465,51 @@
       <x:c r="AD243" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE243" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF243" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG243" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH243" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI243" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ243" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK243" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL243" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:38">
       <x:c r="A244" s="0" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
@@ -16509,51 +16524,51 @@
       <x:c r="AD244" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE244" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF244" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG244" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH244" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI244" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ244" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK244" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL244" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:38">
       <x:c r="A245" s="0" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
@@ -16568,51 +16583,51 @@
       <x:c r="AD245" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE245" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF245" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG245" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH245" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI245" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ245" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK245" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL245" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:38">
       <x:c r="A246" s="0" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
@@ -16627,51 +16642,51 @@
       <x:c r="AD246" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE246" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF246" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG246" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH246" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI246" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ246" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK246" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL246" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:38">
       <x:c r="A247" s="0" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
@@ -16686,51 +16701,51 @@
       <x:c r="AD247" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE247" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF247" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG247" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH247" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI247" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ247" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK247" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL247" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:38">
       <x:c r="A248" s="0" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
@@ -16745,51 +16760,51 @@
       <x:c r="AD248" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE248" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF248" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG248" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH248" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI248" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ248" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK248" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL248" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:38">
       <x:c r="A249" s="0" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
@@ -16804,51 +16819,51 @@
       <x:c r="AD249" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE249" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF249" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG249" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH249" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI249" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ249" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK249" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL249" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:38">
       <x:c r="A250" s="0" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="M250" s="2">
         <x:v>45823</x:v>
       </x:c>
       <x:c r="N250" s="2">
@@ -16857,51 +16872,51 @@
       <x:c r="AD250" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE250" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF250" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG250" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH250" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI250" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ250" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK250" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL250" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:38">
       <x:c r="A251" s="0" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
@@ -16916,51 +16931,51 @@
       <x:c r="AD251" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE251" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF251" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG251" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH251" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI251" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ251" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK251" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL251" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:38">
       <x:c r="A252" s="0" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="M252" s="2">
@@ -16972,51 +16987,51 @@
       <x:c r="AD252" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE252" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF252" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG252" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH252" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI252" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ252" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK252" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL252" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:38">
       <x:c r="A253" s="0" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="M253" s="2">
@@ -17028,51 +17043,51 @@
       <x:c r="AD253" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE253" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF253" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG253" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH253" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI253" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ253" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK253" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL253" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:38">
       <x:c r="A254" s="0" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="M254" s="2">
@@ -17084,51 +17099,51 @@
       <x:c r="AD254" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE254" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF254" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG254" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH254" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI254" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ254" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK254" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL254" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:38">
       <x:c r="A255" s="0" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="M255" s="2">
@@ -17140,51 +17155,51 @@
       <x:c r="AD255" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE255" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF255" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG255" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH255" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI255" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ255" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK255" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL255" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:38">
       <x:c r="A256" s="0" t="s">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="M256" s="2">
@@ -17196,2388 +17211,2408 @@
       <x:c r="AD256" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE256" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF256" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG256" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH256" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI256" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ256" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK256" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL256" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:38">
       <x:c r="A257" s="0" t="s">
         <x:v>1265</x:v>
       </x:c>
-      <x:c r="C257" s="1" t="s"/>
+      <x:c r="B257" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C257" s="1" t="s">
+        <x:v>1266</x:v>
+      </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
+      <x:c r="E257" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>1266</x:v>
-[...5 lines deleted...]
-        <x:v>41819</x:v>
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="I257" s="0" t="s">
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="M257" s="2">
-        <x:v>41819</x:v>
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="N257" s="2">
+        <x:v>46877</x:v>
+      </x:c>
+      <x:c r="AD257" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE257" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF257" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG257" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH257" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI257" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ257" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK257" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL257" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:38">
       <x:c r="A258" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s"/>
       <x:c r="D258" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
+      <x:c r="H258" s="0" t="s">
+        <x:v>1272</x:v>
+      </x:c>
       <x:c r="K258" s="2">
-        <x:v>41886</x:v>
+        <x:v>42302</x:v>
       </x:c>
       <x:c r="M258" s="2">
-        <x:v>41886</x:v>
+        <x:v>42302</x:v>
+      </x:c>
+      <x:c r="N258" s="2">
+        <x:v>43033</x:v>
       </x:c>
       <x:c r="AL258" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:38">
       <x:c r="A259" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s"/>
       <x:c r="D259" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
+      <x:c r="H259" s="0" t="s">
+        <x:v>1275</x:v>
+      </x:c>
       <x:c r="K259" s="2">
-        <x:v>41890</x:v>
+        <x:v>42281</x:v>
       </x:c>
       <x:c r="M259" s="2">
-        <x:v>41890</x:v>
+        <x:v>42281</x:v>
       </x:c>
       <x:c r="AL259" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:38">
       <x:c r="A260" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s"/>
       <x:c r="D260" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
+      <x:c r="H260" s="0" t="s">
+        <x:v>1278</x:v>
+      </x:c>
       <x:c r="K260" s="2">
-        <x:v>41780</x:v>
+        <x:v>42186</x:v>
       </x:c>
       <x:c r="M260" s="2">
-        <x:v>41780</x:v>
+        <x:v>42186</x:v>
       </x:c>
       <x:c r="AL260" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:38">
       <x:c r="A261" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s"/>
       <x:c r="D261" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
+      <x:c r="H261" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
       <x:c r="K261" s="2">
-        <x:v>41814</x:v>
+        <x:v>42183</x:v>
       </x:c>
       <x:c r="M261" s="2">
-        <x:v>41814</x:v>
+        <x:v>42183</x:v>
       </x:c>
       <x:c r="AL261" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:38">
       <x:c r="A262" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s"/>
       <x:c r="D262" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K262" s="2">
-        <x:v>41801</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="M262" s="2">
-        <x:v>41801</x:v>
+        <x:v>42170</x:v>
       </x:c>
       <x:c r="AL262" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:38">
       <x:c r="A263" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s"/>
       <x:c r="D263" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K263" s="2">
-        <x:v>41871</x:v>
+        <x:v>42108</x:v>
       </x:c>
       <x:c r="M263" s="2">
-        <x:v>41871</x:v>
+        <x:v>42108</x:v>
       </x:c>
       <x:c r="AL263" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:38">
       <x:c r="A264" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s"/>
       <x:c r="D264" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K264" s="2">
-        <x:v>41758</x:v>
+        <x:v>42087</x:v>
       </x:c>
       <x:c r="M264" s="2">
-        <x:v>41758</x:v>
+        <x:v>42087</x:v>
       </x:c>
       <x:c r="AL264" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:38">
       <x:c r="A265" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s"/>
       <x:c r="D265" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K265" s="2">
-        <x:v>42170</x:v>
+        <x:v>42080</x:v>
       </x:c>
       <x:c r="M265" s="2">
-        <x:v>42170</x:v>
+        <x:v>42080</x:v>
       </x:c>
       <x:c r="AL265" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:38">
       <x:c r="A266" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s"/>
       <x:c r="D266" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K266" s="2">
-        <x:v>42108</x:v>
+        <x:v>42073</x:v>
       </x:c>
       <x:c r="M266" s="2">
-        <x:v>42108</x:v>
+        <x:v>42073</x:v>
       </x:c>
       <x:c r="AL266" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:38">
       <x:c r="A267" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s"/>
       <x:c r="D267" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K267" s="2">
-        <x:v>42087</x:v>
+        <x:v>42046</x:v>
       </x:c>
       <x:c r="M267" s="2">
-        <x:v>42087</x:v>
+        <x:v>42046</x:v>
       </x:c>
       <x:c r="AL267" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:38">
       <x:c r="A268" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s"/>
       <x:c r="D268" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K268" s="2">
-        <x:v>42080</x:v>
+        <x:v>41990</x:v>
       </x:c>
       <x:c r="M268" s="2">
-        <x:v>42080</x:v>
+        <x:v>41990</x:v>
       </x:c>
       <x:c r="AL268" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:38">
       <x:c r="A269" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s"/>
       <x:c r="D269" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="H269" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K269" s="2">
-        <x:v>42186</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="M269" s="2">
-        <x:v>42186</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="AL269" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:38">
       <x:c r="A270" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s"/>
       <x:c r="D270" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="H270" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K270" s="2">
-        <x:v>42183</x:v>
+        <x:v>41956</x:v>
       </x:c>
       <x:c r="M270" s="2">
-        <x:v>42183</x:v>
+        <x:v>41956</x:v>
       </x:c>
       <x:c r="AL270" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:38">
       <x:c r="A271" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s"/>
       <x:c r="D271" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="H271" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K271" s="2">
-        <x:v>42281</x:v>
+        <x:v>41938</x:v>
       </x:c>
       <x:c r="M271" s="2">
-        <x:v>42281</x:v>
+        <x:v>41938</x:v>
       </x:c>
       <x:c r="AL271" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:38">
       <x:c r="A272" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="C272" s="1" t="s"/>
       <x:c r="D272" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="H272" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K272" s="2">
-        <x:v>42302</x:v>
+        <x:v>41928</x:v>
       </x:c>
       <x:c r="M272" s="2">
-        <x:v>42302</x:v>
-[...2 lines deleted...]
-        <x:v>43033</x:v>
+        <x:v>41928</x:v>
       </x:c>
       <x:c r="AL272" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:38">
       <x:c r="A273" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C273" s="1" t="s"/>
       <x:c r="D273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K273" s="2">
-        <x:v>41693</x:v>
+        <x:v>41921</x:v>
       </x:c>
       <x:c r="M273" s="2">
-        <x:v>41693</x:v>
+        <x:v>41921</x:v>
       </x:c>
       <x:c r="AL273" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:38">
       <x:c r="A274" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C274" s="1" t="s"/>
       <x:c r="D274" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K274" s="2">
-        <x:v>41595</x:v>
+        <x:v>41893</x:v>
       </x:c>
       <x:c r="M274" s="2">
-        <x:v>41595</x:v>
+        <x:v>41893</x:v>
       </x:c>
       <x:c r="AL274" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:38">
       <x:c r="A275" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="C275" s="1" t="s"/>
       <x:c r="D275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K275" s="2">
-        <x:v>41400</x:v>
+        <x:v>41892</x:v>
       </x:c>
       <x:c r="M275" s="2">
-        <x:v>41400</x:v>
+        <x:v>41892</x:v>
       </x:c>
       <x:c r="AL275" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:38">
       <x:c r="A276" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C276" s="1" t="s"/>
       <x:c r="D276" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K276" s="2">
-        <x:v>41535</x:v>
+        <x:v>41890</x:v>
       </x:c>
       <x:c r="M276" s="2">
-        <x:v>41535</x:v>
+        <x:v>41890</x:v>
       </x:c>
       <x:c r="AL276" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:38">
       <x:c r="A277" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="C277" s="1" t="s"/>
       <x:c r="D277" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K277" s="2">
-        <x:v>41529</x:v>
+        <x:v>41886</x:v>
       </x:c>
       <x:c r="M277" s="2">
-        <x:v>41529</x:v>
+        <x:v>41886</x:v>
       </x:c>
       <x:c r="AL277" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:38">
       <x:c r="A278" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C278" s="1" t="s"/>
       <x:c r="D278" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K278" s="2">
-        <x:v>41674</x:v>
+        <x:v>41871</x:v>
       </x:c>
       <x:c r="M278" s="2">
-        <x:v>41674</x:v>
+        <x:v>41871</x:v>
       </x:c>
       <x:c r="AL278" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:38">
       <x:c r="A279" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="C279" s="1" t="s"/>
       <x:c r="D279" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K279" s="2">
-        <x:v>41427</x:v>
+        <x:v>41819</x:v>
       </x:c>
       <x:c r="M279" s="2">
-        <x:v>41427</x:v>
+        <x:v>41819</x:v>
       </x:c>
       <x:c r="AL279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:38">
       <x:c r="A280" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="C280" s="1" t="s"/>
       <x:c r="D280" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K280" s="2">
-        <x:v>41518</x:v>
+        <x:v>41814</x:v>
       </x:c>
       <x:c r="M280" s="2">
-        <x:v>41518</x:v>
+        <x:v>41814</x:v>
       </x:c>
       <x:c r="AL280" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:38">
       <x:c r="A281" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="C281" s="1" t="s"/>
       <x:c r="D281" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K281" s="2">
-        <x:v>41582</x:v>
+        <x:v>41801</x:v>
       </x:c>
       <x:c r="M281" s="2">
-        <x:v>41582</x:v>
+        <x:v>41801</x:v>
       </x:c>
       <x:c r="AL281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:38">
       <x:c r="A282" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="C282" s="1" t="s"/>
       <x:c r="D282" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K282" s="2">
-        <x:v>41892</x:v>
+        <x:v>41780</x:v>
       </x:c>
       <x:c r="M282" s="2">
-        <x:v>41892</x:v>
+        <x:v>41780</x:v>
       </x:c>
       <x:c r="AL282" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:38">
       <x:c r="A283" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="C283" s="1" t="s"/>
       <x:c r="D283" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K283" s="2">
-        <x:v>41928</x:v>
+        <x:v>41758</x:v>
       </x:c>
       <x:c r="M283" s="2">
-        <x:v>41928</x:v>
+        <x:v>41758</x:v>
       </x:c>
       <x:c r="AL283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:38">
       <x:c r="A284" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="C284" s="1" t="s"/>
       <x:c r="D284" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K284" s="2">
-        <x:v>41960</x:v>
+        <x:v>41693</x:v>
       </x:c>
       <x:c r="M284" s="2">
-        <x:v>41960</x:v>
+        <x:v>41693</x:v>
       </x:c>
       <x:c r="AL284" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:38">
       <x:c r="A285" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="C285" s="1" t="s"/>
       <x:c r="D285" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K285" s="2">
-        <x:v>41893</x:v>
+        <x:v>41674</x:v>
       </x:c>
       <x:c r="M285" s="2">
-        <x:v>41893</x:v>
+        <x:v>41674</x:v>
       </x:c>
       <x:c r="AL285" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:38">
       <x:c r="A286" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="C286" s="1" t="s"/>
       <x:c r="D286" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K286" s="2">
-        <x:v>42073</x:v>
+        <x:v>41595</x:v>
       </x:c>
       <x:c r="M286" s="2">
-        <x:v>42073</x:v>
+        <x:v>41595</x:v>
       </x:c>
       <x:c r="AL286" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:38">
       <x:c r="A287" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="C287" s="1" t="s"/>
       <x:c r="D287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K287" s="2">
-        <x:v>41921</x:v>
+        <x:v>41582</x:v>
       </x:c>
       <x:c r="M287" s="2">
-        <x:v>41921</x:v>
+        <x:v>41582</x:v>
       </x:c>
       <x:c r="AL287" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:38">
       <x:c r="A288" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="C288" s="1" t="s"/>
       <x:c r="D288" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K288" s="2">
-        <x:v>41938</x:v>
+        <x:v>41535</x:v>
       </x:c>
       <x:c r="M288" s="2">
-        <x:v>41938</x:v>
+        <x:v>41535</x:v>
       </x:c>
       <x:c r="AL288" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:38">
       <x:c r="A289" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="C289" s="1" t="s"/>
       <x:c r="D289" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K289" s="2">
-        <x:v>41956</x:v>
+        <x:v>41529</x:v>
       </x:c>
       <x:c r="M289" s="2">
-        <x:v>41956</x:v>
+        <x:v>41529</x:v>
       </x:c>
       <x:c r="AL289" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:38">
       <x:c r="A290" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="C290" s="1" t="s"/>
       <x:c r="D290" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K290" s="2">
-        <x:v>42046</x:v>
+        <x:v>41518</x:v>
       </x:c>
       <x:c r="M290" s="2">
-        <x:v>42046</x:v>
+        <x:v>41518</x:v>
       </x:c>
       <x:c r="AL290" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:38">
       <x:c r="A291" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="C291" s="1" t="s"/>
       <x:c r="D291" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K291" s="2">
-        <x:v>41990</x:v>
+        <x:v>41427</x:v>
       </x:c>
       <x:c r="M291" s="2">
-        <x:v>41990</x:v>
+        <x:v>41427</x:v>
       </x:c>
       <x:c r="AL291" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:38">
       <x:c r="A292" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="C292" s="1" t="s"/>
       <x:c r="D292" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K292" s="2">
-        <x:v>41323</x:v>
+        <x:v>41400</x:v>
       </x:c>
       <x:c r="M292" s="2">
-        <x:v>41323</x:v>
+        <x:v>41400</x:v>
       </x:c>
       <x:c r="AL292" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:38">
       <x:c r="A293" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="C293" s="1" t="s"/>
       <x:c r="D293" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K293" s="2">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="M293" s="2">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="AL293" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:38">
       <x:c r="A294" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="C294" s="1" t="s"/>
       <x:c r="D294" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K294" s="2">
-        <x:v>41288</x:v>
+        <x:v>41323</x:v>
       </x:c>
       <x:c r="M294" s="2">
-        <x:v>41288</x:v>
+        <x:v>41323</x:v>
       </x:c>
       <x:c r="AL294" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:38">
       <x:c r="A295" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="C295" s="1" t="s"/>
       <x:c r="D295" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K295" s="2">
-        <x:v>41246</x:v>
+        <x:v>41288</x:v>
       </x:c>
       <x:c r="M295" s="2">
-        <x:v>41246</x:v>
+        <x:v>41288</x:v>
       </x:c>
       <x:c r="AL295" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:38">
       <x:c r="A296" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="C296" s="1" t="s"/>
       <x:c r="D296" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K296" s="2">
-        <x:v>41233</x:v>
+        <x:v>41246</x:v>
       </x:c>
       <x:c r="M296" s="2">
-        <x:v>41233</x:v>
+        <x:v>41246</x:v>
       </x:c>
       <x:c r="AL296" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:38">
       <x:c r="A297" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="C297" s="1" t="s"/>
       <x:c r="D297" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K297" s="2">
-        <x:v>41227</x:v>
+        <x:v>41233</x:v>
       </x:c>
       <x:c r="M297" s="2">
-        <x:v>41227</x:v>
+        <x:v>41233</x:v>
       </x:c>
       <x:c r="AL297" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:38">
       <x:c r="A298" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="C298" s="1" t="s"/>
       <x:c r="D298" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K298" s="2">
-        <x:v>41200</x:v>
+        <x:v>41227</x:v>
       </x:c>
       <x:c r="M298" s="2">
-        <x:v>41200</x:v>
+        <x:v>41227</x:v>
       </x:c>
       <x:c r="AL298" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:38">
       <x:c r="A299" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="C299" s="1" t="s"/>
       <x:c r="D299" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K299" s="2">
-        <x:v>41219</x:v>
+        <x:v>41200</x:v>
       </x:c>
       <x:c r="M299" s="2">
-        <x:v>41219</x:v>
+        <x:v>41200</x:v>
       </x:c>
       <x:c r="AL299" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:38">
       <x:c r="A300" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="C300" s="1" t="s"/>
       <x:c r="D300" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K300" s="2">
-        <x:v>41165</x:v>
+        <x:v>41219</x:v>
       </x:c>
       <x:c r="M300" s="2">
-        <x:v>41165</x:v>
+        <x:v>41219</x:v>
       </x:c>
       <x:c r="AL300" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:38">
       <x:c r="A301" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C301" s="1" t="s"/>
       <x:c r="D301" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K301" s="2">
-        <x:v>41156</x:v>
+        <x:v>41165</x:v>
       </x:c>
       <x:c r="M301" s="2">
-        <x:v>41156</x:v>
+        <x:v>41165</x:v>
       </x:c>
       <x:c r="AL301" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:38">
       <x:c r="A302" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="C302" s="1" t="s"/>
       <x:c r="D302" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K302" s="2">
-        <x:v>41178</x:v>
+        <x:v>41156</x:v>
       </x:c>
       <x:c r="M302" s="2">
-        <x:v>41178</x:v>
+        <x:v>41156</x:v>
       </x:c>
       <x:c r="AL302" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:38">
       <x:c r="A303" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="C303" s="1" t="s"/>
       <x:c r="D303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K303" s="2">
-        <x:v>41061</x:v>
+        <x:v>41178</x:v>
       </x:c>
       <x:c r="M303" s="2">
-        <x:v>41061</x:v>
+        <x:v>41178</x:v>
       </x:c>
       <x:c r="AL303" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:38">
       <x:c r="A304" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="C304" s="1" t="s"/>
       <x:c r="D304" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K304" s="2">
-        <x:v>40855</x:v>
+        <x:v>41061</x:v>
       </x:c>
       <x:c r="M304" s="2">
-        <x:v>40855</x:v>
+        <x:v>41061</x:v>
       </x:c>
       <x:c r="AL304" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:38">
       <x:c r="A305" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="C305" s="1" t="s"/>
       <x:c r="D305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K305" s="2">
-        <x:v>40834</x:v>
+        <x:v>40855</x:v>
       </x:c>
       <x:c r="M305" s="2">
-        <x:v>40834</x:v>
+        <x:v>40855</x:v>
       </x:c>
       <x:c r="AL305" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:38">
       <x:c r="A306" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="C306" s="1" t="s"/>
       <x:c r="D306" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K306" s="2">
-        <x:v>40897</x:v>
+        <x:v>40834</x:v>
       </x:c>
       <x:c r="M306" s="2">
-        <x:v>40897</x:v>
+        <x:v>40834</x:v>
       </x:c>
       <x:c r="AL306" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:38">
       <x:c r="A307" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="C307" s="1" t="s"/>
       <x:c r="D307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K307" s="2">
-        <x:v>40630</x:v>
+        <x:v>40897</x:v>
       </x:c>
       <x:c r="M307" s="2">
-        <x:v>40630</x:v>
+        <x:v>40897</x:v>
       </x:c>
       <x:c r="AL307" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:38">
       <x:c r="A308" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="C308" s="1" t="s"/>
       <x:c r="D308" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K308" s="2">
-        <x:v>40797</x:v>
+        <x:v>40630</x:v>
       </x:c>
       <x:c r="M308" s="2">
-        <x:v>40797</x:v>
+        <x:v>40630</x:v>
       </x:c>
       <x:c r="AL308" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:38">
       <x:c r="A309" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="C309" s="1" t="s"/>
       <x:c r="D309" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K309" s="2">
-        <x:v>40562</x:v>
+        <x:v>40797</x:v>
       </x:c>
       <x:c r="M309" s="2">
-        <x:v>40562</x:v>
+        <x:v>40797</x:v>
       </x:c>
       <x:c r="AL309" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:38">
       <x:c r="A310" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="C310" s="1" t="s"/>
       <x:c r="D310" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K310" s="2">
-        <x:v>40606</x:v>
+        <x:v>40562</x:v>
       </x:c>
       <x:c r="M310" s="2">
-        <x:v>40606</x:v>
+        <x:v>40562</x:v>
       </x:c>
       <x:c r="AL310" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:38">
       <x:c r="A311" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="C311" s="1" t="s"/>
       <x:c r="D311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K311" s="2">
-        <x:v>40526</x:v>
+        <x:v>40606</x:v>
       </x:c>
       <x:c r="M311" s="2">
-        <x:v>40526</x:v>
+        <x:v>40606</x:v>
       </x:c>
       <x:c r="AL311" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:38">
       <x:c r="A312" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="C312" s="1" t="s"/>
       <x:c r="D312" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K312" s="2">
-        <x:v>40478</x:v>
+        <x:v>40526</x:v>
       </x:c>
       <x:c r="M312" s="2">
-        <x:v>40478</x:v>
+        <x:v>40526</x:v>
       </x:c>
       <x:c r="AL312" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:38">
       <x:c r="A313" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="C313" s="1" t="s"/>
       <x:c r="D313" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K313" s="2">
-        <x:v>40463</x:v>
+        <x:v>40478</x:v>
       </x:c>
       <x:c r="M313" s="2">
-        <x:v>40463</x:v>
+        <x:v>40478</x:v>
       </x:c>
       <x:c r="AL313" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:38">
       <x:c r="A314" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="C314" s="1" t="s"/>
       <x:c r="D314" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K314" s="2">
-        <x:v>40465</x:v>
+        <x:v>40463</x:v>
       </x:c>
       <x:c r="M314" s="2">
-        <x:v>40465</x:v>
+        <x:v>40463</x:v>
       </x:c>
       <x:c r="AL314" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:38">
       <x:c r="A315" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="C315" s="1" t="s"/>
       <x:c r="D315" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K315" s="2">
-        <x:v>40345</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="M315" s="2">
-        <x:v>40345</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="AL315" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:38">
       <x:c r="A316" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="C316" s="1" t="s"/>
       <x:c r="D316" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K316" s="2">
-        <x:v>40477</x:v>
+        <x:v>40345</x:v>
       </x:c>
       <x:c r="M316" s="2">
-        <x:v>40477</x:v>
+        <x:v>40345</x:v>
       </x:c>
       <x:c r="AL316" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:38">
       <x:c r="A317" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="C317" s="1" t="s"/>
       <x:c r="D317" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K317" s="2">
-        <x:v>40357</x:v>
+        <x:v>40477</x:v>
       </x:c>
       <x:c r="M317" s="2">
-        <x:v>40357</x:v>
+        <x:v>40477</x:v>
       </x:c>
       <x:c r="AL317" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:38">
       <x:c r="A318" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="C318" s="1" t="s"/>
       <x:c r="D318" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K318" s="2">
-        <x:v>40427</x:v>
+        <x:v>40357</x:v>
       </x:c>
       <x:c r="M318" s="2">
-        <x:v>40427</x:v>
+        <x:v>40357</x:v>
       </x:c>
       <x:c r="AL318" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:38">
       <x:c r="A319" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C319" s="1" t="s"/>
       <x:c r="D319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K319" s="2">
-        <x:v>40256</x:v>
+        <x:v>40427</x:v>
       </x:c>
       <x:c r="M319" s="2">
-        <x:v>40256</x:v>
+        <x:v>40427</x:v>
       </x:c>
       <x:c r="AL319" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:38">
       <x:c r="A320" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="C320" s="1" t="s"/>
       <x:c r="D320" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K320" s="2">
-        <x:v>40164</x:v>
+        <x:v>40256</x:v>
       </x:c>
       <x:c r="M320" s="2">
-        <x:v>40164</x:v>
+        <x:v>40256</x:v>
       </x:c>
       <x:c r="AL320" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:38">
       <x:c r="A321" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="C321" s="1" t="s"/>
       <x:c r="D321" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K321" s="2">
-        <x:v>40098</x:v>
+        <x:v>40164</x:v>
       </x:c>
       <x:c r="M321" s="2">
-        <x:v>40098</x:v>
+        <x:v>40164</x:v>
       </x:c>
       <x:c r="AL321" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:38">
       <x:c r="A322" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="C322" s="1" t="s"/>
       <x:c r="D322" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K322" s="2">
-        <x:v>40064</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="M322" s="2">
-        <x:v>40064</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="AL322" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:38">
       <x:c r="A323" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="C323" s="1" t="s"/>
       <x:c r="D323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K323" s="2">
-        <x:v>40144</x:v>
+        <x:v>40064</x:v>
       </x:c>
       <x:c r="M323" s="2">
-        <x:v>40144</x:v>
+        <x:v>40064</x:v>
       </x:c>
       <x:c r="AL323" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:38">
       <x:c r="A324" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="C324" s="1" t="s"/>
       <x:c r="D324" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K324" s="2">
-        <x:v>40163</x:v>
+        <x:v>40144</x:v>
       </x:c>
       <x:c r="M324" s="2">
-        <x:v>40163</x:v>
+        <x:v>40144</x:v>
       </x:c>
       <x:c r="AL324" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:38">
       <x:c r="A325" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="C325" s="1" t="s"/>
       <x:c r="D325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K325" s="2">
-        <x:v>40071</x:v>
+        <x:v>40163</x:v>
       </x:c>
       <x:c r="M325" s="2">
-        <x:v>40071</x:v>
+        <x:v>40163</x:v>
       </x:c>
       <x:c r="AL325" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:38">
       <x:c r="A326" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="C326" s="1" t="s"/>
       <x:c r="D326" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K326" s="2">
-        <x:v>40098</x:v>
+        <x:v>40071</x:v>
       </x:c>
       <x:c r="M326" s="2">
-        <x:v>40098</x:v>
+        <x:v>40071</x:v>
       </x:c>
       <x:c r="AL326" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:38">
       <x:c r="A327" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="C327" s="1" t="s"/>
       <x:c r="D327" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K327" s="2">
-        <x:v>39917</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="M327" s="2">
-        <x:v>39917</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="AL327" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:38">
       <x:c r="A328" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="C328" s="1" t="s"/>
       <x:c r="D328" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K328" s="2">
-        <x:v>40049</x:v>
+        <x:v>39917</x:v>
       </x:c>
       <x:c r="M328" s="2">
-        <x:v>40049</x:v>
+        <x:v>39917</x:v>
       </x:c>
       <x:c r="AL328" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:38">
       <x:c r="A329" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="C329" s="1" t="s"/>
       <x:c r="D329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K329" s="2">
-        <x:v>39786</x:v>
+        <x:v>40049</x:v>
       </x:c>
       <x:c r="M329" s="2">
-        <x:v>39786</x:v>
+        <x:v>40049</x:v>
       </x:c>
       <x:c r="AL329" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:38">
       <x:c r="A330" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="C330" s="1" t="s"/>
       <x:c r="D330" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K330" s="2">
-        <x:v>39909</x:v>
+        <x:v>39786</x:v>
       </x:c>
       <x:c r="M330" s="2">
-        <x:v>39909</x:v>
+        <x:v>39786</x:v>
       </x:c>
       <x:c r="AL330" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:38">
       <x:c r="A331" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C331" s="1" t="s"/>
       <x:c r="D331" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K331" s="2">
-        <x:v>39924</x:v>
+        <x:v>39909</x:v>
       </x:c>
       <x:c r="M331" s="2">
-        <x:v>39924</x:v>
+        <x:v>39909</x:v>
       </x:c>
       <x:c r="AL331" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:38">
       <x:c r="A332" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="C332" s="1" t="s"/>
       <x:c r="D332" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K332" s="2">
-        <x:v>39878</x:v>
+        <x:v>39924</x:v>
       </x:c>
       <x:c r="M332" s="2">
-        <x:v>39878</x:v>
+        <x:v>39924</x:v>
       </x:c>
       <x:c r="AL332" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:38">
       <x:c r="A333" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C333" s="1" t="s"/>
       <x:c r="D333" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K333" s="2">
-        <x:v>39861</x:v>
+        <x:v>39878</x:v>
       </x:c>
       <x:c r="M333" s="2">
-        <x:v>39861</x:v>
+        <x:v>39878</x:v>
       </x:c>
       <x:c r="AL333" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:38">
       <x:c r="A334" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="C334" s="1" t="s"/>
       <x:c r="D334" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K334" s="2">
-        <x:v>39756</x:v>
+        <x:v>39861</x:v>
       </x:c>
       <x:c r="M334" s="2">
-        <x:v>39756</x:v>
+        <x:v>39861</x:v>
       </x:c>
       <x:c r="AL334" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:38">
       <x:c r="A335" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="C335" s="1" t="s"/>
       <x:c r="D335" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K335" s="2">
-        <x:v>39821</x:v>
+        <x:v>39756</x:v>
       </x:c>
       <x:c r="M335" s="2">
-        <x:v>39821</x:v>
+        <x:v>39756</x:v>
       </x:c>
       <x:c r="AL335" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:38">
       <x:c r="A336" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="C336" s="1" t="s"/>
       <x:c r="D336" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K336" s="2">
-        <x:v>39793</x:v>
+        <x:v>39821</x:v>
       </x:c>
       <x:c r="M336" s="2">
-        <x:v>39793</x:v>
+        <x:v>39821</x:v>
       </x:c>
       <x:c r="AL336" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:38">
       <x:c r="A337" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="C337" s="1" t="s"/>
       <x:c r="D337" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K337" s="2">
-        <x:v>39721</x:v>
+        <x:v>39793</x:v>
       </x:c>
       <x:c r="M337" s="2">
-        <x:v>39721</x:v>
+        <x:v>39793</x:v>
       </x:c>
       <x:c r="AL337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:38">
       <x:c r="A338" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="C338" s="1" t="s"/>
       <x:c r="D338" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>1431</x:v>
-[...2 lines deleted...]
-        <x:v>1432</x:v>
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="G338" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K338" s="2">
+        <x:v>39721</x:v>
       </x:c>
       <x:c r="M338" s="2">
-        <x:v>42389</x:v>
-[...2 lines deleted...]
-        <x:v>43120</x:v>
+        <x:v>39721</x:v>
       </x:c>
       <x:c r="AL338" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:38">
       <x:c r="A339" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="C339" s="1" t="s"/>
       <x:c r="D339" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>1434</x:v>
-[...2 lines deleted...]
-        <x:v>1435</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
-        <x:v>1436</x:v>
-[...1 lines deleted...]
-      <x:c r="I339" s="0" t="s">
         <x:v>1437</x:v>
       </x:c>
-      <x:c r="J339" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="M339" s="2">
-        <x:v>42424</x:v>
+        <x:v>42389</x:v>
       </x:c>
       <x:c r="N339" s="2">
-        <x:v>43155</x:v>
+        <x:v>43120</x:v>
       </x:c>
       <x:c r="AL339" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:38">
       <x:c r="A340" s="0" t="s">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="C340" s="1" t="s"/>
       <x:c r="D340" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>1440</x:v>
       </x:c>
+      <x:c r="H340" s="0" t="s">
+        <x:v>1441</x:v>
+      </x:c>
       <x:c r="I340" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K340" s="2">
-        <x:v>42443</x:v>
+        <x:v>42428</x:v>
       </x:c>
       <x:c r="M340" s="2">
         <x:v>42424</x:v>
       </x:c>
       <x:c r="N340" s="2">
-        <x:v>43173</x:v>
+        <x:v>43155</x:v>
       </x:c>
       <x:c r="AL340" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:38">
       <x:c r="A341" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="C341" s="1" t="s"/>
       <x:c r="D341" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>1444</x:v>
-[...1 lines deleted...]
-      <x:c r="H341" s="0" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K341" s="2">
-        <x:v>42442</x:v>
+        <x:v>42443</x:v>
       </x:c>
       <x:c r="M341" s="2">
-        <x:v>42443</x:v>
+        <x:v>42424</x:v>
       </x:c>
       <x:c r="N341" s="2">
         <x:v>43173</x:v>
       </x:c>
       <x:c r="AL341" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:38">
       <x:c r="A342" s="0" t="s">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="C342" s="1" t="s"/>
       <x:c r="D342" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>1448</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K342" s="2">
-        <x:v>42485</x:v>
+        <x:v>42442</x:v>
       </x:c>
       <x:c r="M342" s="2">
-        <x:v>42485</x:v>
+        <x:v>42443</x:v>
       </x:c>
       <x:c r="N342" s="2">
-        <x:v>43216</x:v>
+        <x:v>43173</x:v>
       </x:c>
       <x:c r="AL342" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:38">
       <x:c r="A343" s="0" t="s">
         <x:v>1452</x:v>
       </x:c>
       <x:c r="C343" s="1" t="s"/>
       <x:c r="D343" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>1454</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K343" s="2">
-        <x:v>42500</x:v>
+        <x:v>42485</x:v>
       </x:c>
       <x:c r="M343" s="2">
-        <x:v>42501</x:v>
+        <x:v>42485</x:v>
       </x:c>
       <x:c r="N343" s="2">
-        <x:v>43228</x:v>
+        <x:v>43216</x:v>
       </x:c>
       <x:c r="AL343" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:38">
       <x:c r="A344" s="0" t="s">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="C344" s="1" t="s"/>
       <x:c r="D344" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="I344" s="0" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="J344" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K344" s="2">
-        <x:v>42520</x:v>
+        <x:v>42500</x:v>
       </x:c>
       <x:c r="M344" s="2">
-        <x:v>42520</x:v>
+        <x:v>42501</x:v>
       </x:c>
       <x:c r="N344" s="2">
-        <x:v>43250</x:v>
+        <x:v>43228</x:v>
       </x:c>
       <x:c r="AL344" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:38">
       <x:c r="A345" s="0" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="C345" s="1" t="s"/>
       <x:c r="D345" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="I345" s="0" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K345" s="2">
-        <x:v>42526</x:v>
+        <x:v>42520</x:v>
       </x:c>
       <x:c r="M345" s="2">
-        <x:v>42536</x:v>
+        <x:v>42520</x:v>
       </x:c>
       <x:c r="N345" s="2">
-        <x:v>43259</x:v>
+        <x:v>43250</x:v>
       </x:c>
       <x:c r="AL345" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:38">
       <x:c r="A346" s="0" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="C346" s="1" t="s"/>
       <x:c r="D346" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="J346" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K346" s="2">
-        <x:v>42480</x:v>
+        <x:v>42526</x:v>
       </x:c>
       <x:c r="M346" s="2">
-        <x:v>42540</x:v>
+        <x:v>42536</x:v>
       </x:c>
       <x:c r="N346" s="2">
-        <x:v>43210</x:v>
+        <x:v>43259</x:v>
       </x:c>
       <x:c r="AL346" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:38">
       <x:c r="A347" s="0" t="s">
         <x:v>1472</x:v>
       </x:c>
       <x:c r="C347" s="1" t="s"/>
       <x:c r="D347" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K347" s="2">
-        <x:v>42550</x:v>
+        <x:v>42480</x:v>
       </x:c>
       <x:c r="M347" s="2">
-        <x:v>42550</x:v>
+        <x:v>42540</x:v>
       </x:c>
       <x:c r="N347" s="2">
-        <x:v>43280</x:v>
+        <x:v>43210</x:v>
       </x:c>
       <x:c r="AL347" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:38">
       <x:c r="A348" s="0" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="C348" s="1" t="s"/>
       <x:c r="D348" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="J348" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K348" s="2">
-        <x:v>42625</x:v>
+        <x:v>42550</x:v>
       </x:c>
       <x:c r="M348" s="2">
-        <x:v>42625</x:v>
+        <x:v>42550</x:v>
       </x:c>
       <x:c r="N348" s="2">
-        <x:v>43355</x:v>
+        <x:v>43280</x:v>
       </x:c>
       <x:c r="AL348" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:38">
       <x:c r="A349" s="0" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="C349" s="1" t="s"/>
       <x:c r="D349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>1484</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
         <x:v>1486</x:v>
       </x:c>
@@ -19599,57 +19634,57 @@
     </x:row>
     <x:row r="350" spans="1:38">
       <x:c r="A350" s="0" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="C350" s="1" t="s"/>
       <x:c r="D350" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="J350" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K350" s="2">
-        <x:v>42709</x:v>
+        <x:v>42625</x:v>
       </x:c>
       <x:c r="M350" s="2">
-        <x:v>42725</x:v>
+        <x:v>42625</x:v>
       </x:c>
       <x:c r="N350" s="2">
-        <x:v>43455</x:v>
+        <x:v>43355</x:v>
       </x:c>
       <x:c r="AL350" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:38">
       <x:c r="A351" s="0" t="s">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="C351" s="1" t="s"/>
       <x:c r="D351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
         <x:v>1496</x:v>
       </x:c>
@@ -19668,5799 +19703,5835 @@
       <x:c r="AL351" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:38">
       <x:c r="A352" s="0" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="C352" s="1" t="s"/>
       <x:c r="D352" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="H352" s="0" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="I352" s="0" t="s">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="J352" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K352" s="2">
-        <x:v>42712</x:v>
+        <x:v>42709</x:v>
       </x:c>
       <x:c r="M352" s="2">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="N352" s="2">
         <x:v>43455</x:v>
       </x:c>
       <x:c r="AL352" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:38">
       <x:c r="A353" s="0" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="C353" s="1" t="s"/>
       <x:c r="D353" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="I353" s="0" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K353" s="2">
-        <x:v>42809</x:v>
+        <x:v>42712</x:v>
       </x:c>
       <x:c r="M353" s="2">
-        <x:v>42809</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="N353" s="2">
-        <x:v>43476</x:v>
+        <x:v>43455</x:v>
       </x:c>
       <x:c r="AL353" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:38">
       <x:c r="A354" s="0" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="C354" s="1" t="s"/>
       <x:c r="D354" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="H354" s="0" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="I354" s="0" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="J354" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K354" s="2">
-        <x:v>42828</x:v>
+        <x:v>42809</x:v>
       </x:c>
       <x:c r="M354" s="2">
-        <x:v>42828</x:v>
+        <x:v>42809</x:v>
       </x:c>
       <x:c r="N354" s="2">
-        <x:v>43552</x:v>
+        <x:v>43476</x:v>
       </x:c>
       <x:c r="AL354" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:38">
       <x:c r="A355" s="0" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="C355" s="1" t="s"/>
       <x:c r="D355" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E355" s="0" t="s">
+      <x:c r="F355" s="0" t="s">
         <x:v>1513</x:v>
       </x:c>
-      <x:c r="F355" s="0" t="s">
+      <x:c r="G355" s="0" t="s">
         <x:v>1514</x:v>
       </x:c>
-      <x:c r="G355" s="0" t="s">
+      <x:c r="H355" s="0" t="s">
         <x:v>1515</x:v>
       </x:c>
-      <x:c r="H355" s="0" t="s">
+      <x:c r="I355" s="0" t="s">
         <x:v>1516</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1517</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K355" s="2">
-        <x:v>42799</x:v>
+        <x:v>42828</x:v>
       </x:c>
       <x:c r="M355" s="2">
-        <x:v>42857</x:v>
+        <x:v>42828</x:v>
       </x:c>
       <x:c r="N355" s="2">
-        <x:v>43586</x:v>
+        <x:v>43552</x:v>
       </x:c>
       <x:c r="AL355" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:38">
       <x:c r="A356" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="C356" s="1" t="s"/>
       <x:c r="D356" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
+      <x:c r="E356" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="I356" s="0" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="J356" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K356" s="2">
-        <x:v>42862</x:v>
+        <x:v>42799</x:v>
       </x:c>
       <x:c r="M356" s="2">
-        <x:v>42862</x:v>
+        <x:v>42857</x:v>
       </x:c>
       <x:c r="N356" s="2">
-        <x:v>43592</x:v>
+        <x:v>43586</x:v>
       </x:c>
       <x:c r="AL356" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:38">
       <x:c r="A357" s="0" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="C357" s="1" t="s"/>
       <x:c r="D357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="I357" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K357" s="2">
-        <x:v>42866</x:v>
+        <x:v>42862</x:v>
       </x:c>
       <x:c r="M357" s="2">
-        <x:v>42866</x:v>
+        <x:v>42862</x:v>
       </x:c>
       <x:c r="N357" s="2">
-        <x:v>43596</x:v>
+        <x:v>43592</x:v>
       </x:c>
       <x:c r="AL357" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:38">
       <x:c r="A358" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="C358" s="1" t="s"/>
       <x:c r="D358" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="I358" s="0" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="J358" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K358" s="2">
-        <x:v>42996</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="M358" s="2">
-        <x:v>42996</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="N358" s="2">
-        <x:v>43726</x:v>
+        <x:v>43596</x:v>
       </x:c>
       <x:c r="AL358" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:38">
       <x:c r="A359" s="0" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="C359" s="1" t="s"/>
       <x:c r="D359" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="I359" s="0" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K359" s="2">
-        <x:v>43012</x:v>
+        <x:v>42996</x:v>
       </x:c>
       <x:c r="M359" s="2">
-        <x:v>43009</x:v>
+        <x:v>42996</x:v>
       </x:c>
       <x:c r="N359" s="2">
-        <x:v>43739</x:v>
+        <x:v>43726</x:v>
       </x:c>
       <x:c r="AL359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:38">
       <x:c r="A360" s="0" t="s">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="C360" s="1" t="s"/>
       <x:c r="D360" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="H360" s="0" t="s">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="I360" s="0" t="s">
         <x:v>1541</x:v>
       </x:c>
       <x:c r="J360" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K360" s="2">
-        <x:v>43019</x:v>
+        <x:v>43012</x:v>
       </x:c>
       <x:c r="M360" s="2">
-        <x:v>43018</x:v>
+        <x:v>43009</x:v>
       </x:c>
       <x:c r="N360" s="2">
-        <x:v>43748</x:v>
+        <x:v>43739</x:v>
       </x:c>
       <x:c r="AL360" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:38">
       <x:c r="A361" s="0" t="s">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="C361" s="1" t="s"/>
       <x:c r="D361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K361" s="2">
-        <x:v>43032</x:v>
+        <x:v>43019</x:v>
       </x:c>
       <x:c r="M361" s="2">
-        <x:v>43032</x:v>
+        <x:v>43018</x:v>
       </x:c>
       <x:c r="N361" s="2">
-        <x:v>43762</x:v>
+        <x:v>43748</x:v>
       </x:c>
       <x:c r="AL361" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:38">
       <x:c r="A362" s="0" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="C362" s="1" t="s"/>
       <x:c r="D362" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>1549</x:v>
       </x:c>
       <x:c r="H362" s="0" t="s">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="I362" s="0" t="s">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="J362" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K362" s="2">
-        <x:v>43038</x:v>
+        <x:v>43032</x:v>
       </x:c>
       <x:c r="M362" s="2">
-        <x:v>43045</x:v>
+        <x:v>43032</x:v>
       </x:c>
       <x:c r="N362" s="2">
-        <x:v>43775</x:v>
+        <x:v>43762</x:v>
       </x:c>
       <x:c r="AL362" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:38">
       <x:c r="A363" s="0" t="s">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="C363" s="1" t="s"/>
       <x:c r="D363" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="I363" s="0" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K363" s="2">
-        <x:v>43055</x:v>
+        <x:v>43038</x:v>
       </x:c>
       <x:c r="M363" s="2">
-        <x:v>43053</x:v>
+        <x:v>43045</x:v>
       </x:c>
       <x:c r="N363" s="2">
-        <x:v>43783</x:v>
+        <x:v>43775</x:v>
       </x:c>
       <x:c r="AL363" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:38">
       <x:c r="A364" s="0" t="s">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="C364" s="1" t="s"/>
       <x:c r="D364" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="H364" s="0" t="s">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="I364" s="0" t="s">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="J364" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K364" s="2">
-        <x:v>43076</x:v>
+        <x:v>43055</x:v>
       </x:c>
       <x:c r="M364" s="2">
-        <x:v>43068</x:v>
+        <x:v>43053</x:v>
       </x:c>
       <x:c r="N364" s="2">
-        <x:v>43798</x:v>
+        <x:v>43783</x:v>
       </x:c>
       <x:c r="AL364" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:38">
       <x:c r="A365" s="0" t="s">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="C365" s="1" t="s"/>
       <x:c r="D365" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>1564</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
         <x:v>1566</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K365" s="2">
-        <x:v>43117</x:v>
+        <x:v>43076</x:v>
       </x:c>
       <x:c r="M365" s="2">
-        <x:v>43117</x:v>
+        <x:v>43068</x:v>
+      </x:c>
+      <x:c r="N365" s="2">
+        <x:v>43798</x:v>
       </x:c>
       <x:c r="AL365" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:38">
       <x:c r="A366" s="0" t="s">
         <x:v>1567</x:v>
       </x:c>
       <x:c r="C366" s="1" t="s"/>
       <x:c r="D366" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>1568</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>1569</x:v>
       </x:c>
       <x:c r="H366" s="0" t="s">
         <x:v>1570</x:v>
       </x:c>
       <x:c r="I366" s="0" t="s">
         <x:v>1571</x:v>
       </x:c>
       <x:c r="J366" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K366" s="2">
-        <x:v>43130</x:v>
+        <x:v>43117</x:v>
       </x:c>
       <x:c r="M366" s="2">
-        <x:v>43130</x:v>
-[...2 lines deleted...]
-        <x:v>43860</x:v>
+        <x:v>43117</x:v>
       </x:c>
       <x:c r="AL366" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:38">
       <x:c r="A367" s="0" t="s">
         <x:v>1572</x:v>
       </x:c>
       <x:c r="C367" s="1" t="s"/>
       <x:c r="D367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>1573</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="I367" s="0" t="s">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K367" s="2">
-        <x:v>43131</x:v>
+        <x:v>43130</x:v>
       </x:c>
       <x:c r="M367" s="2">
-        <x:v>43131</x:v>
+        <x:v>43130</x:v>
       </x:c>
       <x:c r="N367" s="2">
-        <x:v>43861</x:v>
+        <x:v>43860</x:v>
       </x:c>
       <x:c r="AL367" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:38">
       <x:c r="A368" s="0" t="s">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="C368" s="1" t="s"/>
       <x:c r="D368" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="H368" s="0" t="s">
         <x:v>1580</x:v>
       </x:c>
       <x:c r="I368" s="0" t="s">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="J368" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K368" s="2">
         <x:v>43131</x:v>
       </x:c>
       <x:c r="M368" s="2">
         <x:v>43131</x:v>
       </x:c>
       <x:c r="N368" s="2">
         <x:v>43861</x:v>
       </x:c>
       <x:c r="AL368" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:38">
       <x:c r="A369" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="C369" s="1" t="s"/>
       <x:c r="D369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="I369" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K369" s="2">
-        <x:v>43142</x:v>
+        <x:v>43131</x:v>
       </x:c>
       <x:c r="M369" s="2">
-        <x:v>43142</x:v>
+        <x:v>43131</x:v>
       </x:c>
       <x:c r="N369" s="2">
-        <x:v>43872</x:v>
+        <x:v>43861</x:v>
       </x:c>
       <x:c r="AL369" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:38">
       <x:c r="A370" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C370" s="1" t="s"/>
       <x:c r="D370" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>1587</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>1588</x:v>
       </x:c>
       <x:c r="H370" s="0" t="s">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="I370" s="0" t="s">
         <x:v>1590</x:v>
       </x:c>
       <x:c r="J370" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K370" s="2">
-        <x:v>43174</x:v>
+        <x:v>43142</x:v>
       </x:c>
       <x:c r="M370" s="2">
-        <x:v>43149</x:v>
+        <x:v>43142</x:v>
       </x:c>
       <x:c r="N370" s="2">
-        <x:v>43879</x:v>
+        <x:v>43872</x:v>
       </x:c>
       <x:c r="AL370" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:38">
       <x:c r="A371" s="0" t="s">
         <x:v>1591</x:v>
       </x:c>
       <x:c r="C371" s="1" t="s"/>
       <x:c r="D371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>1592</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>1593</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>1594</x:v>
       </x:c>
       <x:c r="I371" s="0" t="s">
         <x:v>1595</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K371" s="2">
-        <x:v>43191</x:v>
+        <x:v>43174</x:v>
       </x:c>
       <x:c r="M371" s="2">
-        <x:v>43194</x:v>
+        <x:v>43149</x:v>
       </x:c>
       <x:c r="N371" s="2">
-        <x:v>43925</x:v>
+        <x:v>43879</x:v>
       </x:c>
       <x:c r="AL371" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:38">
       <x:c r="A372" s="0" t="s">
         <x:v>1596</x:v>
       </x:c>
       <x:c r="C372" s="1" t="s"/>
       <x:c r="D372" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>1597</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>1598</x:v>
       </x:c>
       <x:c r="H372" s="0" t="s">
         <x:v>1599</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="J372" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K372" s="2">
-        <x:v>43207</x:v>
+        <x:v>43191</x:v>
       </x:c>
       <x:c r="M372" s="2">
-        <x:v>43209</x:v>
+        <x:v>43194</x:v>
       </x:c>
       <x:c r="N372" s="2">
-        <x:v>43940</x:v>
+        <x:v>43925</x:v>
       </x:c>
       <x:c r="AL372" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:38">
       <x:c r="A373" s="0" t="s">
         <x:v>1601</x:v>
       </x:c>
       <x:c r="C373" s="1" t="s"/>
       <x:c r="D373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>1604</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
         <x:v>1605</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K373" s="2">
-        <x:v>43205</x:v>
+        <x:v>43207</x:v>
       </x:c>
       <x:c r="M373" s="2">
-        <x:v>43205</x:v>
+        <x:v>43209</x:v>
       </x:c>
       <x:c r="N373" s="2">
-        <x:v>43936</x:v>
+        <x:v>43940</x:v>
       </x:c>
       <x:c r="AL373" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:38">
       <x:c r="A374" s="0" t="s">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="C374" s="1" t="s"/>
       <x:c r="D374" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="H374" s="0" t="s">
         <x:v>1609</x:v>
       </x:c>
       <x:c r="I374" s="0" t="s">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="J374" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K374" s="2">
-        <x:v>43213</x:v>
+        <x:v>43205</x:v>
       </x:c>
       <x:c r="M374" s="2">
-        <x:v>43213</x:v>
+        <x:v>43205</x:v>
       </x:c>
       <x:c r="N374" s="2">
-        <x:v>43944</x:v>
-[...23 lines deleted...]
-        <x:v>342</x:v>
+        <x:v>43936</x:v>
       </x:c>
       <x:c r="AL374" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:38">
       <x:c r="A375" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="C375" s="1" t="s"/>
       <x:c r="D375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K375" s="2">
-        <x:v>43215</x:v>
+        <x:v>43213</x:v>
       </x:c>
       <x:c r="M375" s="2">
-        <x:v>43215</x:v>
+        <x:v>43213</x:v>
       </x:c>
       <x:c r="N375" s="2">
-        <x:v>43946</x:v>
+        <x:v>43944</x:v>
+      </x:c>
+      <x:c r="AD375" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE375" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF375" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG375" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH375" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="AI375" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ375" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK375" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL375" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:38">
       <x:c r="A376" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="C376" s="1" t="s"/>
       <x:c r="D376" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>1616</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>1617</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
         <x:v>1619</x:v>
       </x:c>
       <x:c r="J376" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K376" s="2">
-        <x:v>43243</x:v>
+        <x:v>43215</x:v>
       </x:c>
       <x:c r="M376" s="2">
-        <x:v>43243</x:v>
+        <x:v>43215</x:v>
       </x:c>
       <x:c r="N376" s="2">
-        <x:v>43974</x:v>
+        <x:v>43946</x:v>
       </x:c>
       <x:c r="AL376" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:38">
       <x:c r="A377" s="0" t="s">
         <x:v>1620</x:v>
       </x:c>
       <x:c r="C377" s="1" t="s"/>
       <x:c r="D377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>1621</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>1622</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>1623</x:v>
       </x:c>
       <x:c r="I377" s="0" t="s">
         <x:v>1624</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K377" s="2">
-        <x:v>43240</x:v>
+        <x:v>43243</x:v>
       </x:c>
       <x:c r="M377" s="2">
         <x:v>43243</x:v>
       </x:c>
       <x:c r="N377" s="2">
-        <x:v>43971</x:v>
+        <x:v>43974</x:v>
       </x:c>
       <x:c r="AL377" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:38">
       <x:c r="A378" s="0" t="s">
         <x:v>1625</x:v>
       </x:c>
       <x:c r="C378" s="1" t="s"/>
       <x:c r="D378" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>1626</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>1627</x:v>
       </x:c>
       <x:c r="H378" s="0" t="s">
         <x:v>1628</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="J378" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K378" s="2">
-        <x:v>43328</x:v>
+        <x:v>43240</x:v>
       </x:c>
       <x:c r="M378" s="2">
-        <x:v>43328</x:v>
+        <x:v>43243</x:v>
       </x:c>
       <x:c r="N378" s="2">
-        <x:v>44059</x:v>
+        <x:v>43971</x:v>
       </x:c>
       <x:c r="AL378" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:38">
       <x:c r="A379" s="0" t="s">
         <x:v>1630</x:v>
       </x:c>
-      <x:c r="C379" s="1" t="s">
+      <x:c r="C379" s="1" t="s"/>
+      <x:c r="D379" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F379" s="0" t="s">
         <x:v>1631</x:v>
       </x:c>
-      <x:c r="D379" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F379" s="0" t="s">
+      <x:c r="G379" s="0" t="s">
         <x:v>1632</x:v>
       </x:c>
-      <x:c r="G379" s="0" t="s">
+      <x:c r="H379" s="0" t="s">
         <x:v>1633</x:v>
       </x:c>
-      <x:c r="H379" s="0" t="s">
+      <x:c r="I379" s="0" t="s">
         <x:v>1634</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1635</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="K379" s="2">
-        <x:v>43338</x:v>
+        <x:v>43328</x:v>
       </x:c>
       <x:c r="M379" s="2">
-        <x:v>43338</x:v>
+        <x:v>43328</x:v>
       </x:c>
       <x:c r="N379" s="2">
-        <x:v>44069</x:v>
+        <x:v>44059</x:v>
       </x:c>
       <x:c r="AL379" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:38">
       <x:c r="A380" s="0" t="s">
+        <x:v>1635</x:v>
+      </x:c>
+      <x:c r="C380" s="1" t="s">
         <x:v>1636</x:v>
       </x:c>
-      <x:c r="C380" s="1" t="s">
+      <x:c r="D380" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F380" s="0" t="s">
         <x:v>1637</x:v>
       </x:c>
-      <x:c r="D380" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E380" s="0" t="s">
+      <x:c r="G380" s="0" t="s">
         <x:v>1638</x:v>
       </x:c>
-      <x:c r="F380" s="0" t="s">
+      <x:c r="H380" s="0" t="s">
         <x:v>1639</x:v>
       </x:c>
-      <x:c r="G380" s="0" t="s">
+      <x:c r="I380" s="0" t="s">
         <x:v>1640</x:v>
       </x:c>
-      <x:c r="H380" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J380" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K380" s="2">
-        <x:v>43361</x:v>
+        <x:v>43338</x:v>
       </x:c>
       <x:c r="M380" s="2">
-        <x:v>43363</x:v>
+        <x:v>43338</x:v>
       </x:c>
       <x:c r="N380" s="2">
-        <x:v>43424</x:v>
+        <x:v>44069</x:v>
       </x:c>
       <x:c r="AL380" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:38">
       <x:c r="A381" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="C381" s="1" t="s">
+        <x:v>1642</x:v>
+      </x:c>
+      <x:c r="D381" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E381" s="0" t="s">
         <x:v>1643</x:v>
       </x:c>
-      <x:c r="D381" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E381" s="0" t="s">
+      <x:c r="F381" s="0" t="s">
         <x:v>1644</x:v>
       </x:c>
-      <x:c r="F381" s="0" t="s">
+      <x:c r="G381" s="0" t="s">
         <x:v>1645</x:v>
       </x:c>
-      <x:c r="G381" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H381" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="I381" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K381" s="2">
-        <x:v>43369</x:v>
+        <x:v>43361</x:v>
       </x:c>
       <x:c r="M381" s="2">
-        <x:v>43370</x:v>
+        <x:v>43363</x:v>
       </x:c>
       <x:c r="N381" s="2">
-        <x:v>44101</x:v>
+        <x:v>43424</x:v>
       </x:c>
       <x:c r="AL381" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:38">
       <x:c r="A382" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="C382" s="1" t="s">
-        <x:v>1647</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="H382" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="J382" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K382" s="2">
-        <x:v>43380</x:v>
+        <x:v>43369</x:v>
       </x:c>
       <x:c r="M382" s="2">
-        <x:v>43380</x:v>
+        <x:v>43370</x:v>
       </x:c>
       <x:c r="N382" s="2">
-        <x:v>44111</x:v>
+        <x:v>44101</x:v>
       </x:c>
       <x:c r="AL382" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:38">
       <x:c r="A383" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="C383" s="1" t="s">
+        <x:v>1652</x:v>
+      </x:c>
+      <x:c r="D383" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E383" s="0" t="s">
+        <x:v>1653</x:v>
+      </x:c>
+      <x:c r="F383" s="0" t="s">
         <x:v>1654</x:v>
       </x:c>
-      <x:c r="C383" s="1" t="s">
+      <x:c r="G383" s="0" t="s">
         <x:v>1655</x:v>
       </x:c>
-      <x:c r="D383" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E383" s="0" t="s">
+      <x:c r="H383" s="0" t="s">
         <x:v>1656</x:v>
       </x:c>
-      <x:c r="F383" s="0" t="s">
+      <x:c r="I383" s="0" t="s">
         <x:v>1657</x:v>
       </x:c>
-      <x:c r="G383" s="0" t="s">
+      <x:c r="J383" s="0" t="s">
         <x:v>1658</x:v>
       </x:c>
-      <x:c r="H383" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K383" s="2">
-        <x:v>43494</x:v>
+        <x:v>43380</x:v>
       </x:c>
       <x:c r="M383" s="2">
-        <x:v>43494</x:v>
+        <x:v>43380</x:v>
       </x:c>
       <x:c r="N383" s="2">
-        <x:v>44225</x:v>
+        <x:v>44111</x:v>
       </x:c>
       <x:c r="AL383" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:38">
       <x:c r="A384" s="0" t="s">
+        <x:v>1659</x:v>
+      </x:c>
+      <x:c r="C384" s="1" t="s">
+        <x:v>1660</x:v>
+      </x:c>
+      <x:c r="D384" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E384" s="0" t="s">
         <x:v>1661</x:v>
       </x:c>
-      <x:c r="C384" s="1" t="s">
+      <x:c r="F384" s="0" t="s">
         <x:v>1662</x:v>
       </x:c>
-      <x:c r="D384" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E384" s="0" t="s">
+      <x:c r="G384" s="0" t="s">
         <x:v>1663</x:v>
       </x:c>
-      <x:c r="F384" s="0" t="s">
+      <x:c r="H384" s="0" t="s">
         <x:v>1664</x:v>
       </x:c>
-      <x:c r="G384" s="0" t="s">
+      <x:c r="I384" s="0" t="s">
         <x:v>1665</x:v>
       </x:c>
-      <x:c r="H384" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J384" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K384" s="2">
-        <x:v>43618</x:v>
+        <x:v>43494</x:v>
       </x:c>
       <x:c r="M384" s="2">
-        <x:v>43618</x:v>
+        <x:v>43494</x:v>
       </x:c>
       <x:c r="N384" s="2">
-        <x:v>44349</x:v>
+        <x:v>44225</x:v>
       </x:c>
       <x:c r="AL384" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:38">
       <x:c r="A385" s="0" t="s">
+        <x:v>1666</x:v>
+      </x:c>
+      <x:c r="C385" s="1" t="s">
+        <x:v>1667</x:v>
+      </x:c>
+      <x:c r="D385" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E385" s="0" t="s">
         <x:v>1668</x:v>
       </x:c>
-      <x:c r="C385" s="1" t="s">
+      <x:c r="F385" s="0" t="s">
         <x:v>1669</x:v>
       </x:c>
-      <x:c r="D385" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E385" s="0" t="s">
+      <x:c r="G385" s="0" t="s">
         <x:v>1670</x:v>
       </x:c>
-      <x:c r="F385" s="0" t="s">
+      <x:c r="H385" s="0" t="s">
         <x:v>1671</x:v>
       </x:c>
-      <x:c r="G385" s="0" t="s">
+      <x:c r="I385" s="0" t="s">
         <x:v>1672</x:v>
       </x:c>
-      <x:c r="H385" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="K385" s="2">
-        <x:v>43626</x:v>
+        <x:v>43618</x:v>
       </x:c>
       <x:c r="M385" s="2">
-        <x:v>43626</x:v>
+        <x:v>43618</x:v>
       </x:c>
       <x:c r="N385" s="2">
-        <x:v>44357</x:v>
+        <x:v>44349</x:v>
       </x:c>
       <x:c r="AL385" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:38">
       <x:c r="A386" s="0" t="s">
+        <x:v>1673</x:v>
+      </x:c>
+      <x:c r="C386" s="1" t="s">
+        <x:v>1674</x:v>
+      </x:c>
+      <x:c r="D386" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E386" s="0" t="s">
         <x:v>1675</x:v>
       </x:c>
-      <x:c r="C386" s="1" t="s">
+      <x:c r="F386" s="0" t="s">
         <x:v>1676</x:v>
       </x:c>
-      <x:c r="D386" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E386" s="0" t="s">
+      <x:c r="G386" s="0" t="s">
         <x:v>1677</x:v>
       </x:c>
-      <x:c r="F386" s="0" t="s">
+      <x:c r="H386" s="0" t="s">
         <x:v>1678</x:v>
       </x:c>
-      <x:c r="G386" s="0" t="s">
+      <x:c r="I386" s="0" t="s">
         <x:v>1679</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1681</x:v>
       </x:c>
       <x:c r="J386" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K386" s="2">
-        <x:v>43627</x:v>
+        <x:v>43626</x:v>
       </x:c>
       <x:c r="M386" s="2">
-        <x:v>43627</x:v>
+        <x:v>43626</x:v>
       </x:c>
       <x:c r="N386" s="2">
-        <x:v>44358</x:v>
+        <x:v>44357</x:v>
       </x:c>
       <x:c r="AL386" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:38">
       <x:c r="A387" s="0" t="s">
+        <x:v>1680</x:v>
+      </x:c>
+      <x:c r="C387" s="1" t="s">
+        <x:v>1681</x:v>
+      </x:c>
+      <x:c r="D387" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E387" s="0" t="s">
         <x:v>1682</x:v>
       </x:c>
-      <x:c r="C387" s="1" t="s">
+      <x:c r="F387" s="0" t="s">
         <x:v>1683</x:v>
       </x:c>
-      <x:c r="D387" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E387" s="0" t="s">
+      <x:c r="G387" s="0" t="s">
         <x:v>1684</x:v>
       </x:c>
-      <x:c r="F387" s="0" t="s">
+      <x:c r="H387" s="0" t="s">
         <x:v>1685</x:v>
       </x:c>
-      <x:c r="G387" s="0" t="s">
+      <x:c r="I387" s="0" t="s">
         <x:v>1686</x:v>
       </x:c>
-      <x:c r="H387" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K387" s="2">
-        <x:v>43646</x:v>
+        <x:v>43627</x:v>
       </x:c>
       <x:c r="M387" s="2">
-        <x:v>43646</x:v>
+        <x:v>43627</x:v>
       </x:c>
       <x:c r="N387" s="2">
-        <x:v>44377</x:v>
+        <x:v>44358</x:v>
       </x:c>
       <x:c r="AL387" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:38">
       <x:c r="A388" s="0" t="s">
+        <x:v>1687</x:v>
+      </x:c>
+      <x:c r="C388" s="1" t="s">
+        <x:v>1688</x:v>
+      </x:c>
+      <x:c r="D388" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E388" s="0" t="s">
         <x:v>1689</x:v>
       </x:c>
-      <x:c r="C388" s="1" t="s">
+      <x:c r="F388" s="0" t="s">
         <x:v>1690</x:v>
       </x:c>
-      <x:c r="D388" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E388" s="0" t="s">
+      <x:c r="G388" s="0" t="s">
         <x:v>1691</x:v>
       </x:c>
-      <x:c r="F388" s="0" t="s">
+      <x:c r="H388" s="0" t="s">
         <x:v>1692</x:v>
       </x:c>
-      <x:c r="G388" s="0" t="s">
+      <x:c r="I388" s="0" t="s">
         <x:v>1693</x:v>
       </x:c>
-      <x:c r="H388" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J388" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K388" s="2">
-        <x:v>43710</x:v>
+        <x:v>43646</x:v>
       </x:c>
       <x:c r="M388" s="2">
-        <x:v>43710</x:v>
+        <x:v>43646</x:v>
       </x:c>
       <x:c r="N388" s="2">
-        <x:v>44441</x:v>
+        <x:v>44377</x:v>
       </x:c>
       <x:c r="AL388" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:38">
       <x:c r="A389" s="0" t="s">
+        <x:v>1694</x:v>
+      </x:c>
+      <x:c r="C389" s="1" t="s">
+        <x:v>1695</x:v>
+      </x:c>
+      <x:c r="D389" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E389" s="0" t="s">
         <x:v>1696</x:v>
       </x:c>
-      <x:c r="C389" s="1" t="s">
+      <x:c r="F389" s="0" t="s">
         <x:v>1697</x:v>
       </x:c>
-      <x:c r="D389" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E389" s="0" t="s">
+      <x:c r="G389" s="0" t="s">
         <x:v>1698</x:v>
       </x:c>
-      <x:c r="F389" s="0" t="s">
+      <x:c r="H389" s="0" t="s">
         <x:v>1699</x:v>
       </x:c>
-      <x:c r="G389" s="0" t="s">
+      <x:c r="I389" s="0" t="s">
         <x:v>1700</x:v>
       </x:c>
-      <x:c r="H389" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J389" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K389" s="2">
-        <x:v>43716</x:v>
+        <x:v>43710</x:v>
       </x:c>
       <x:c r="M389" s="2">
-        <x:v>43716</x:v>
+        <x:v>43710</x:v>
       </x:c>
       <x:c r="N389" s="2">
-        <x:v>44447</x:v>
+        <x:v>44441</x:v>
       </x:c>
       <x:c r="AL389" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:38">
       <x:c r="A390" s="0" t="s">
+        <x:v>1701</x:v>
+      </x:c>
+      <x:c r="C390" s="1" t="s">
+        <x:v>1702</x:v>
+      </x:c>
+      <x:c r="D390" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E390" s="0" t="s">
         <x:v>1703</x:v>
       </x:c>
-      <x:c r="C390" s="1" t="s">
+      <x:c r="F390" s="0" t="s">
         <x:v>1704</x:v>
       </x:c>
-      <x:c r="D390" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E390" s="0" t="s">
+      <x:c r="G390" s="0" t="s">
         <x:v>1705</x:v>
       </x:c>
-      <x:c r="F390" s="0" t="s">
+      <x:c r="H390" s="0" t="s">
         <x:v>1706</x:v>
       </x:c>
-      <x:c r="G390" s="0" t="s">
+      <x:c r="I390" s="0" t="s">
         <x:v>1707</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1709</x:v>
       </x:c>
       <x:c r="J390" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K390" s="2">
-        <x:v>43726</x:v>
+        <x:v>43716</x:v>
       </x:c>
       <x:c r="M390" s="2">
-        <x:v>43726</x:v>
+        <x:v>43716</x:v>
+      </x:c>
+      <x:c r="N390" s="2">
+        <x:v>44447</x:v>
       </x:c>
       <x:c r="AL390" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:38">
       <x:c r="A391" s="0" t="s">
+        <x:v>1708</x:v>
+      </x:c>
+      <x:c r="C391" s="1" t="s">
+        <x:v>1709</x:v>
+      </x:c>
+      <x:c r="D391" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E391" s="0" t="s">
         <x:v>1710</x:v>
       </x:c>
-      <x:c r="C391" s="1" t="s">
+      <x:c r="F391" s="0" t="s">
         <x:v>1711</x:v>
       </x:c>
-      <x:c r="D391" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E391" s="0" t="s">
+      <x:c r="G391" s="0" t="s">
         <x:v>1712</x:v>
       </x:c>
-      <x:c r="F391" s="0" t="s">
+      <x:c r="H391" s="0" t="s">
         <x:v>1713</x:v>
       </x:c>
-      <x:c r="G391" s="0" t="s">
+      <x:c r="I391" s="0" t="s">
         <x:v>1714</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1716</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K391" s="2">
-        <x:v>43737</x:v>
-[...2 lines deleted...]
-        <x:v>44105</x:v>
+        <x:v>43726</x:v>
       </x:c>
       <x:c r="M391" s="2">
-        <x:v>43737</x:v>
-[...2 lines deleted...]
-        <x:v>44468</x:v>
+        <x:v>43726</x:v>
       </x:c>
       <x:c r="AL391" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:38">
       <x:c r="A392" s="0" t="s">
+        <x:v>1715</x:v>
+      </x:c>
+      <x:c r="C392" s="1" t="s">
+        <x:v>1716</x:v>
+      </x:c>
+      <x:c r="D392" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E392" s="0" t="s">
         <x:v>1717</x:v>
       </x:c>
-      <x:c r="C392" s="1" t="s">
+      <x:c r="F392" s="0" t="s">
         <x:v>1718</x:v>
       </x:c>
-      <x:c r="D392" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E392" s="0" t="s">
+      <x:c r="G392" s="0" t="s">
         <x:v>1719</x:v>
       </x:c>
-      <x:c r="F392" s="0" t="s">
+      <x:c r="H392" s="0" t="s">
         <x:v>1720</x:v>
       </x:c>
-      <x:c r="G392" s="0" t="s">
+      <x:c r="I392" s="0" t="s">
         <x:v>1721</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1723</x:v>
       </x:c>
       <x:c r="J392" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K392" s="2">
-        <x:v>43754</x:v>
+        <x:v>43737</x:v>
+      </x:c>
+      <x:c r="L392" s="2">
+        <x:v>44105</x:v>
       </x:c>
       <x:c r="M392" s="2">
-        <x:v>43754</x:v>
+        <x:v>43737</x:v>
       </x:c>
       <x:c r="N392" s="2">
-        <x:v>44485</x:v>
-[...23 lines deleted...]
-        <x:v>342</x:v>
+        <x:v>44468</x:v>
       </x:c>
       <x:c r="AL392" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:38">
       <x:c r="A393" s="0" t="s">
+        <x:v>1722</x:v>
+      </x:c>
+      <x:c r="C393" s="1" t="s">
+        <x:v>1723</x:v>
+      </x:c>
+      <x:c r="D393" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E393" s="0" t="s">
         <x:v>1724</x:v>
       </x:c>
-      <x:c r="C393" s="1" t="s">
+      <x:c r="F393" s="0" t="s">
         <x:v>1725</x:v>
       </x:c>
-      <x:c r="D393" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E393" s="0" t="s">
+      <x:c r="G393" s="0" t="s">
         <x:v>1726</x:v>
       </x:c>
-      <x:c r="F393" s="0" t="s">
+      <x:c r="H393" s="0" t="s">
         <x:v>1727</x:v>
       </x:c>
-      <x:c r="G393" s="0" t="s">
+      <x:c r="I393" s="0" t="s">
         <x:v>1728</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1730</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K393" s="2">
-        <x:v>43774</x:v>
+        <x:v>43754</x:v>
       </x:c>
       <x:c r="M393" s="2">
-        <x:v>43774</x:v>
+        <x:v>43754</x:v>
       </x:c>
       <x:c r="N393" s="2">
-        <x:v>44505</x:v>
+        <x:v>44485</x:v>
+      </x:c>
+      <x:c r="AD393" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE393" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF393" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG393" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH393" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="AI393" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ393" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK393" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL393" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:38">
       <x:c r="A394" s="0" t="s">
+        <x:v>1729</x:v>
+      </x:c>
+      <x:c r="C394" s="1" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E394" s="0" t="s">
         <x:v>1731</x:v>
       </x:c>
-      <x:c r="C394" s="1" t="s">
+      <x:c r="F394" s="0" t="s">
         <x:v>1732</x:v>
       </x:c>
-      <x:c r="D394" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E394" s="0" t="s">
+      <x:c r="G394" s="0" t="s">
         <x:v>1733</x:v>
       </x:c>
-      <x:c r="F394" s="0" t="s">
+      <x:c r="H394" s="0" t="s">
         <x:v>1734</x:v>
       </x:c>
-      <x:c r="G394" s="0" t="s">
+      <x:c r="I394" s="0" t="s">
         <x:v>1735</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1737</x:v>
       </x:c>
       <x:c r="J394" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K394" s="2">
-        <x:v>43787</x:v>
+        <x:v>43774</x:v>
       </x:c>
       <x:c r="M394" s="2">
-        <x:v>43788</x:v>
+        <x:v>43774</x:v>
       </x:c>
       <x:c r="N394" s="2">
-        <x:v>44519</x:v>
+        <x:v>44505</x:v>
       </x:c>
       <x:c r="AL394" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:38">
       <x:c r="A395" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="C395" s="1" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E395" s="0" t="s">
         <x:v>1738</x:v>
       </x:c>
-      <x:c r="C395" s="1" t="s">
+      <x:c r="F395" s="0" t="s">
         <x:v>1739</x:v>
       </x:c>
-      <x:c r="D395" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E395" s="0" t="s">
+      <x:c r="G395" s="0" t="s">
         <x:v>1740</x:v>
       </x:c>
-      <x:c r="F395" s="0" t="s">
+      <x:c r="H395" s="0" t="s">
         <x:v>1741</x:v>
       </x:c>
-      <x:c r="G395" s="0" t="s">
+      <x:c r="I395" s="0" t="s">
         <x:v>1742</x:v>
       </x:c>
-      <x:c r="H395" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K395" s="2">
-        <x:v>43803</x:v>
+        <x:v>43787</x:v>
       </x:c>
       <x:c r="M395" s="2">
-        <x:v>43803</x:v>
+        <x:v>43788</x:v>
       </x:c>
       <x:c r="N395" s="2">
-        <x:v>44534</x:v>
-[...23 lines deleted...]
-        <x:v>342</x:v>
+        <x:v>44519</x:v>
       </x:c>
       <x:c r="AL395" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:38">
       <x:c r="A396" s="0" t="s">
+        <x:v>1743</x:v>
+      </x:c>
+      <x:c r="C396" s="1" t="s">
+        <x:v>1744</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E396" s="0" t="s">
         <x:v>1745</x:v>
       </x:c>
-      <x:c r="C396" s="1" t="s">
+      <x:c r="F396" s="0" t="s">
         <x:v>1746</x:v>
       </x:c>
-      <x:c r="D396" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E396" s="0" t="s">
+      <x:c r="G396" s="0" t="s">
         <x:v>1747</x:v>
       </x:c>
-      <x:c r="F396" s="0" t="s">
+      <x:c r="H396" s="0" t="s">
         <x:v>1748</x:v>
       </x:c>
-      <x:c r="G396" s="0" t="s">
+      <x:c r="I396" s="0" t="s">
         <x:v>1749</x:v>
       </x:c>
-      <x:c r="H396" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J396" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K396" s="2">
-        <x:v>43818</x:v>
+        <x:v>43803</x:v>
       </x:c>
       <x:c r="M396" s="2">
-        <x:v>43818</x:v>
+        <x:v>43803</x:v>
       </x:c>
       <x:c r="N396" s="2">
-        <x:v>44549</x:v>
+        <x:v>44534</x:v>
+      </x:c>
+      <x:c r="AD396" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE396" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF396" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG396" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH396" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="AI396" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ396" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK396" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL396" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:38">
       <x:c r="A397" s="0" t="s">
+        <x:v>1750</x:v>
+      </x:c>
+      <x:c r="C397" s="1" t="s">
+        <x:v>1751</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E397" s="0" t="s">
         <x:v>1752</x:v>
       </x:c>
-      <x:c r="C397" s="1" t="s">
+      <x:c r="F397" s="0" t="s">
         <x:v>1753</x:v>
       </x:c>
-      <x:c r="D397" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E397" s="0" t="s">
+      <x:c r="G397" s="0" t="s">
         <x:v>1754</x:v>
       </x:c>
-      <x:c r="F397" s="0" t="s">
+      <x:c r="H397" s="0" t="s">
         <x:v>1755</x:v>
       </x:c>
-      <x:c r="G397" s="0" t="s">
+      <x:c r="I397" s="0" t="s">
         <x:v>1756</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1758</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
+      <x:c r="K397" s="2">
+        <x:v>43818</x:v>
+      </x:c>
       <x:c r="M397" s="2">
-        <x:v>43859</x:v>
+        <x:v>43818</x:v>
       </x:c>
       <x:c r="N397" s="2">
-        <x:v>44590</x:v>
+        <x:v>44549</x:v>
       </x:c>
       <x:c r="AL397" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:38">
       <x:c r="A398" s="0" t="s">
+        <x:v>1757</x:v>
+      </x:c>
+      <x:c r="C398" s="1" t="s">
+        <x:v>1758</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E398" s="0" t="s">
         <x:v>1759</x:v>
       </x:c>
-      <x:c r="C398" s="1" t="s">
+      <x:c r="F398" s="0" t="s">
         <x:v>1760</x:v>
       </x:c>
-      <x:c r="D398" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E398" s="0" t="s">
+      <x:c r="G398" s="0" t="s">
         <x:v>1761</x:v>
       </x:c>
-      <x:c r="F398" s="0" t="s">
+      <x:c r="H398" s="0" t="s">
         <x:v>1762</x:v>
       </x:c>
-      <x:c r="G398" s="0" t="s">
+      <x:c r="I398" s="0" t="s">
         <x:v>1763</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1765</x:v>
       </x:c>
       <x:c r="J398" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="K398" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M398" s="2">
-        <x:v>43864</x:v>
+        <x:v>43859</x:v>
       </x:c>
       <x:c r="N398" s="2">
-        <x:v>44595</x:v>
-[...23 lines deleted...]
-        <x:v>342</x:v>
+        <x:v>44590</x:v>
       </x:c>
       <x:c r="AL398" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:38">
       <x:c r="A399" s="0" t="s">
+        <x:v>1764</x:v>
+      </x:c>
+      <x:c r="C399" s="1" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E399" s="0" t="s">
         <x:v>1766</x:v>
       </x:c>
-      <x:c r="C399" s="1" t="s">
+      <x:c r="F399" s="0" t="s">
         <x:v>1767</x:v>
       </x:c>
-      <x:c r="D399" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E399" s="0" t="s">
+      <x:c r="G399" s="0" t="s">
         <x:v>1768</x:v>
       </x:c>
-      <x:c r="F399" s="0" t="s">
+      <x:c r="H399" s="0" t="s">
         <x:v>1769</x:v>
       </x:c>
-      <x:c r="G399" s="0" t="s">
+      <x:c r="I399" s="0" t="s">
         <x:v>1770</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1771</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K399" s="2">
-        <x:v>43866</x:v>
+        <x:v>43864</x:v>
       </x:c>
       <x:c r="M399" s="2">
-        <x:v>43866</x:v>
+        <x:v>43864</x:v>
       </x:c>
       <x:c r="N399" s="2">
-        <x:v>44597</x:v>
+        <x:v>44595</x:v>
+      </x:c>
+      <x:c r="AD399" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE399" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF399" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG399" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH399" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="AI399" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ399" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK399" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="AL399" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:38">
       <x:c r="A400" s="0" t="s">
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="C400" s="1" t="s">
         <x:v>1772</x:v>
       </x:c>
-      <x:c r="C400" s="1" t="s">
+      <x:c r="D400" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E400" s="0" t="s">
         <x:v>1773</x:v>
       </x:c>
-      <x:c r="D400" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E400" s="0" t="s">
+      <x:c r="F400" s="0" t="s">
         <x:v>1774</x:v>
       </x:c>
-      <x:c r="F400" s="0" t="s">
+      <x:c r="G400" s="0" t="s">
         <x:v>1775</x:v>
       </x:c>
-      <x:c r="G400" s="0" t="s">
+      <x:c r="I400" s="0" t="s">
         <x:v>1776</x:v>
       </x:c>
-      <x:c r="H400" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J400" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K400" s="2">
+        <x:v>43866</x:v>
       </x:c>
       <x:c r="M400" s="2">
-        <x:v>43898</x:v>
+        <x:v>43866</x:v>
+      </x:c>
+      <x:c r="N400" s="2">
+        <x:v>44597</x:v>
       </x:c>
       <x:c r="AL400" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:38">
       <x:c r="A401" s="0" t="s">
+        <x:v>1777</x:v>
+      </x:c>
+      <x:c r="C401" s="1" t="s">
+        <x:v>1778</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E401" s="0" t="s">
+        <x:v>1779</x:v>
+      </x:c>
+      <x:c r="F401" s="0" t="s">
         <x:v>1780</x:v>
       </x:c>
-      <x:c r="C401" s="1" t="s">
+      <x:c r="G401" s="0" t="s">
         <x:v>1781</x:v>
       </x:c>
-      <x:c r="D401" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E401" s="0" t="s">
+      <x:c r="H401" s="0" t="s">
         <x:v>1782</x:v>
       </x:c>
-      <x:c r="F401" s="0" t="s">
+      <x:c r="I401" s="0" t="s">
         <x:v>1783</x:v>
       </x:c>
-      <x:c r="G401" s="0" t="s">
+      <x:c r="J401" s="0" t="s">
         <x:v>1784</x:v>
       </x:c>
-      <x:c r="H401" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="M401" s="2">
-        <x:v>43956</x:v>
-[...2 lines deleted...]
-        <x:v>44686</x:v>
+        <x:v>43898</x:v>
       </x:c>
       <x:c r="AL401" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:38">
       <x:c r="A402" s="0" t="s">
+        <x:v>1785</x:v>
+      </x:c>
+      <x:c r="C402" s="1" t="s">
+        <x:v>1786</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E402" s="0" t="s">
         <x:v>1787</x:v>
       </x:c>
-      <x:c r="C402" s="1" t="s">
+      <x:c r="F402" s="0" t="s">
         <x:v>1788</x:v>
       </x:c>
-      <x:c r="D402" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E402" s="0" t="s">
+      <x:c r="G402" s="0" t="s">
         <x:v>1789</x:v>
       </x:c>
-      <x:c r="F402" s="0" t="s">
+      <x:c r="H402" s="0" t="s">
         <x:v>1790</x:v>
       </x:c>
-      <x:c r="G402" s="0" t="s">
+      <x:c r="I402" s="0" t="s">
         <x:v>1791</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1793</x:v>
       </x:c>
       <x:c r="J402" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
+      <x:c r="K402" s="2">
+        <x:v>43956</x:v>
+      </x:c>
       <x:c r="M402" s="2">
-        <x:v>43965</x:v>
+        <x:v>43956</x:v>
       </x:c>
       <x:c r="N402" s="2">
-        <x:v>44695</x:v>
+        <x:v>44686</x:v>
       </x:c>
       <x:c r="AL402" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:38">
       <x:c r="A403" s="0" t="s">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="C403" s="1" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E403" s="0" t="s">
         <x:v>1794</x:v>
       </x:c>
-      <x:c r="C403" s="1" t="s">
+      <x:c r="F403" s="0" t="s">
         <x:v>1795</x:v>
       </x:c>
-      <x:c r="D403" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E403" s="0" t="s">
+      <x:c r="G403" s="0" t="s">
         <x:v>1796</x:v>
       </x:c>
-      <x:c r="F403" s="0" t="s">
+      <x:c r="H403" s="0" t="s">
         <x:v>1797</x:v>
       </x:c>
-      <x:c r="G403" s="0" t="s">
+      <x:c r="I403" s="0" t="s">
         <x:v>1798</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1800</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="K403" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M403" s="2">
-        <x:v>43993</x:v>
+        <x:v>43965</x:v>
       </x:c>
       <x:c r="N403" s="2">
-        <x:v>44723</x:v>
+        <x:v>44695</x:v>
       </x:c>
       <x:c r="AL403" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:38">
       <x:c r="A404" s="0" t="s">
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="C404" s="1" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E404" s="0" t="s">
         <x:v>1801</x:v>
       </x:c>
-      <x:c r="C404" s="1" t="s">
+      <x:c r="F404" s="0" t="s">
         <x:v>1802</x:v>
       </x:c>
-      <x:c r="D404" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E404" s="0" t="s">
+      <x:c r="G404" s="0" t="s">
         <x:v>1803</x:v>
       </x:c>
-      <x:c r="F404" s="0" t="s">
+      <x:c r="H404" s="0" t="s">
         <x:v>1804</x:v>
       </x:c>
-      <x:c r="G404" s="0" t="s">
+      <x:c r="I404" s="0" t="s">
         <x:v>1805</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1807</x:v>
       </x:c>
       <x:c r="J404" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K404" s="2">
-        <x:v>43996</x:v>
+        <x:v>43991</x:v>
       </x:c>
       <x:c r="M404" s="2">
-        <x:v>43998</x:v>
+        <x:v>43993</x:v>
       </x:c>
       <x:c r="N404" s="2">
-        <x:v>44728</x:v>
+        <x:v>44723</x:v>
       </x:c>
       <x:c r="AL404" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:38">
       <x:c r="A405" s="0" t="s">
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="C405" s="1" t="s">
+        <x:v>1807</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E405" s="0" t="s">
         <x:v>1808</x:v>
       </x:c>
-      <x:c r="C405" s="1" t="s">
+      <x:c r="F405" s="0" t="s">
         <x:v>1809</x:v>
       </x:c>
-      <x:c r="D405" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E405" s="0" t="s">
+      <x:c r="G405" s="0" t="s">
         <x:v>1810</x:v>
       </x:c>
-      <x:c r="F405" s="0" t="s">
+      <x:c r="H405" s="0" t="s">
         <x:v>1811</x:v>
       </x:c>
-      <x:c r="G405" s="0" t="s">
+      <x:c r="I405" s="0" t="s">
         <x:v>1812</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1814</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K405" s="2">
-        <x:v>44003</x:v>
+        <x:v>43996</x:v>
       </x:c>
       <x:c r="M405" s="2">
-        <x:v>44005</x:v>
+        <x:v>43998</x:v>
       </x:c>
       <x:c r="N405" s="2">
-        <x:v>44735</x:v>
+        <x:v>44728</x:v>
       </x:c>
       <x:c r="AL405" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:38">
       <x:c r="A406" s="0" t="s">
+        <x:v>1813</x:v>
+      </x:c>
+      <x:c r="C406" s="1" t="s">
+        <x:v>1814</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E406" s="0" t="s">
         <x:v>1815</x:v>
       </x:c>
-      <x:c r="C406" s="1" t="s">
+      <x:c r="F406" s="0" t="s">
         <x:v>1816</x:v>
       </x:c>
-      <x:c r="D406" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E406" s="0" t="s">
+      <x:c r="G406" s="0" t="s">
         <x:v>1817</x:v>
       </x:c>
-      <x:c r="F406" s="0" t="s">
+      <x:c r="H406" s="0" t="s">
         <x:v>1818</x:v>
       </x:c>
-      <x:c r="G406" s="0" t="s">
+      <x:c r="I406" s="0" t="s">
         <x:v>1819</x:v>
       </x:c>
-      <x:c r="H406" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J406" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K406" s="2">
-        <x:v>44060</x:v>
+        <x:v>44003</x:v>
       </x:c>
       <x:c r="M406" s="2">
-        <x:v>44061</x:v>
+        <x:v>44005</x:v>
       </x:c>
       <x:c r="N406" s="2">
-        <x:v>44791</x:v>
+        <x:v>44735</x:v>
       </x:c>
       <x:c r="AL406" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:38">
       <x:c r="A407" s="0" t="s">
+        <x:v>1820</x:v>
+      </x:c>
+      <x:c r="C407" s="1" t="s">
+        <x:v>1821</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E407" s="0" t="s">
+        <x:v>1822</x:v>
+      </x:c>
+      <x:c r="F407" s="0" t="s">
         <x:v>1823</x:v>
       </x:c>
-      <x:c r="C407" s="1" t="s">
+      <x:c r="G407" s="0" t="s">
         <x:v>1824</x:v>
       </x:c>
-      <x:c r="D407" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E407" s="0" t="s">
+      <x:c r="H407" s="0" t="s">
         <x:v>1825</x:v>
       </x:c>
-      <x:c r="F407" s="0" t="s">
+      <x:c r="I407" s="0" t="s">
         <x:v>1826</x:v>
       </x:c>
-      <x:c r="G407" s="0" t="s">
+      <x:c r="J407" s="0" t="s">
         <x:v>1827</x:v>
       </x:c>
-      <x:c r="H407" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K407" s="2">
-        <x:v>44166</x:v>
+        <x:v>44060</x:v>
       </x:c>
       <x:c r="M407" s="2">
-        <x:v>44166</x:v>
+        <x:v>44061</x:v>
       </x:c>
       <x:c r="N407" s="2">
-        <x:v>44896</x:v>
+        <x:v>44791</x:v>
       </x:c>
       <x:c r="AL407" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:38">
       <x:c r="A408" s="0" t="s">
+        <x:v>1828</x:v>
+      </x:c>
+      <x:c r="C408" s="1" t="s">
+        <x:v>1829</x:v>
+      </x:c>
+      <x:c r="D408" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E408" s="0" t="s">
         <x:v>1830</x:v>
       </x:c>
-      <x:c r="C408" s="1" t="s">
+      <x:c r="F408" s="0" t="s">
         <x:v>1831</x:v>
       </x:c>
-      <x:c r="D408" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E408" s="0" t="s">
+      <x:c r="G408" s="0" t="s">
         <x:v>1832</x:v>
       </x:c>
-      <x:c r="F408" s="0" t="s">
+      <x:c r="H408" s="0" t="s">
         <x:v>1833</x:v>
       </x:c>
-      <x:c r="G408" s="0" t="s">
+      <x:c r="I408" s="0" t="s">
         <x:v>1834</x:v>
       </x:c>
-      <x:c r="H408" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J408" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="K408" s="2">
-        <x:v>44180</x:v>
+        <x:v>44166</x:v>
       </x:c>
       <x:c r="M408" s="2">
-        <x:v>44180</x:v>
+        <x:v>44166</x:v>
       </x:c>
       <x:c r="N408" s="2">
-        <x:v>44910</x:v>
+        <x:v>44896</x:v>
       </x:c>
       <x:c r="AL408" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:38">
       <x:c r="A409" s="0" t="s">
+        <x:v>1835</x:v>
+      </x:c>
+      <x:c r="C409" s="1" t="s">
+        <x:v>1836</x:v>
+      </x:c>
+      <x:c r="D409" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E409" s="0" t="s">
         <x:v>1837</x:v>
       </x:c>
-      <x:c r="C409" s="1" t="s">
+      <x:c r="F409" s="0" t="s">
         <x:v>1838</x:v>
       </x:c>
-      <x:c r="D409" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E409" s="0" t="s">
+      <x:c r="G409" s="0" t="s">
         <x:v>1839</x:v>
       </x:c>
-      <x:c r="F409" s="0" t="s">
+      <x:c r="H409" s="0" t="s">
         <x:v>1840</x:v>
       </x:c>
-      <x:c r="G409" s="0" t="s">
+      <x:c r="I409" s="0" t="s">
         <x:v>1841</x:v>
       </x:c>
-      <x:c r="H409" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="K409" s="2">
-        <x:v>44210</x:v>
+        <x:v>44180</x:v>
       </x:c>
       <x:c r="M409" s="2">
-        <x:v>44210</x:v>
+        <x:v>44180</x:v>
       </x:c>
       <x:c r="N409" s="2">
-        <x:v>44940</x:v>
+        <x:v>44910</x:v>
       </x:c>
       <x:c r="AL409" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:38">
       <x:c r="A410" s="0" t="s">
+        <x:v>1842</x:v>
+      </x:c>
+      <x:c r="C410" s="1" t="s">
+        <x:v>1843</x:v>
+      </x:c>
+      <x:c r="D410" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E410" s="0" t="s">
         <x:v>1844</x:v>
       </x:c>
-      <x:c r="C410" s="1" t="s">
+      <x:c r="F410" s="0" t="s">
         <x:v>1845</x:v>
       </x:c>
-      <x:c r="D410" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E410" s="0" t="s">
+      <x:c r="G410" s="0" t="s">
         <x:v>1846</x:v>
       </x:c>
-      <x:c r="F410" s="0" t="s">
+      <x:c r="H410" s="0" t="s">
         <x:v>1847</x:v>
       </x:c>
-      <x:c r="G410" s="0" t="s">
+      <x:c r="I410" s="0" t="s">
         <x:v>1848</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1850</x:v>
       </x:c>
       <x:c r="J410" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K410" s="2">
-        <x:v>44221</x:v>
+        <x:v>44210</x:v>
       </x:c>
       <x:c r="M410" s="2">
-        <x:v>44221</x:v>
+        <x:v>44210</x:v>
       </x:c>
       <x:c r="N410" s="2">
-        <x:v>44951</x:v>
+        <x:v>44940</x:v>
       </x:c>
       <x:c r="AL410" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:38">
       <x:c r="A411" s="0" t="s">
+        <x:v>1849</x:v>
+      </x:c>
+      <x:c r="C411" s="1" t="s">
+        <x:v>1850</x:v>
+      </x:c>
+      <x:c r="D411" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E411" s="0" t="s">
         <x:v>1851</x:v>
       </x:c>
-      <x:c r="C411" s="1" t="s">
+      <x:c r="F411" s="0" t="s">
         <x:v>1852</x:v>
       </x:c>
-      <x:c r="D411" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E411" s="0" t="s">
+      <x:c r="G411" s="0" t="s">
         <x:v>1853</x:v>
       </x:c>
-      <x:c r="F411" s="0" t="s">
+      <x:c r="H411" s="0" t="s">
         <x:v>1854</x:v>
       </x:c>
-      <x:c r="G411" s="0" t="s">
+      <x:c r="I411" s="0" t="s">
         <x:v>1855</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1857</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K411" s="2">
-        <x:v>44229</x:v>
+        <x:v>44221</x:v>
       </x:c>
       <x:c r="M411" s="2">
-        <x:v>44231</x:v>
+        <x:v>44221</x:v>
       </x:c>
       <x:c r="N411" s="2">
-        <x:v>44231</x:v>
+        <x:v>44951</x:v>
       </x:c>
       <x:c r="AL411" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:38">
       <x:c r="A412" s="0" t="s">
+        <x:v>1856</x:v>
+      </x:c>
+      <x:c r="C412" s="1" t="s">
+        <x:v>1857</x:v>
+      </x:c>
+      <x:c r="D412" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E412" s="0" t="s">
         <x:v>1858</x:v>
       </x:c>
-      <x:c r="C412" s="1" t="s">
+      <x:c r="F412" s="0" t="s">
         <x:v>1859</x:v>
       </x:c>
-      <x:c r="D412" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E412" s="0" t="s">
+      <x:c r="G412" s="0" t="s">
         <x:v>1860</x:v>
       </x:c>
-      <x:c r="F412" s="0" t="s">
+      <x:c r="H412" s="0" t="s">
         <x:v>1861</x:v>
       </x:c>
-      <x:c r="G412" s="0" t="s">
+      <x:c r="I412" s="0" t="s">
         <x:v>1862</x:v>
       </x:c>
-      <x:c r="H412" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J412" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="K412" s="2">
+        <x:v>44229</x:v>
       </x:c>
       <x:c r="M412" s="2">
-        <x:v>44307</x:v>
+        <x:v>44231</x:v>
       </x:c>
       <x:c r="N412" s="2">
-        <x:v>45037</x:v>
+        <x:v>44231</x:v>
       </x:c>
       <x:c r="AL412" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:38">
       <x:c r="A413" s="0" t="s">
+        <x:v>1863</x:v>
+      </x:c>
+      <x:c r="C413" s="1" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="D413" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E413" s="0" t="s">
         <x:v>1865</x:v>
       </x:c>
-      <x:c r="C413" s="1" t="s">
+      <x:c r="F413" s="0" t="s">
         <x:v>1866</x:v>
       </x:c>
-      <x:c r="D413" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E413" s="0" t="s">
+      <x:c r="G413" s="0" t="s">
         <x:v>1867</x:v>
       </x:c>
-      <x:c r="F413" s="0" t="s">
+      <x:c r="H413" s="0" t="s">
         <x:v>1868</x:v>
       </x:c>
-      <x:c r="G413" s="0" t="s">
+      <x:c r="I413" s="0" t="s">
         <x:v>1869</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1871</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="K413" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M413" s="2">
         <x:v>44307</x:v>
       </x:c>
       <x:c r="N413" s="2">
         <x:v>45037</x:v>
       </x:c>
       <x:c r="AL413" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:38">
       <x:c r="A414" s="0" t="s">
+        <x:v>1870</x:v>
+      </x:c>
+      <x:c r="C414" s="1" t="s">
+        <x:v>1871</x:v>
+      </x:c>
+      <x:c r="D414" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E414" s="0" t="s">
         <x:v>1872</x:v>
       </x:c>
-      <x:c r="C414" s="1" t="s">
+      <x:c r="F414" s="0" t="s">
         <x:v>1873</x:v>
       </x:c>
-      <x:c r="D414" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E414" s="0" t="s">
+      <x:c r="G414" s="0" t="s">
         <x:v>1874</x:v>
       </x:c>
-      <x:c r="F414" s="0" t="s">
+      <x:c r="H414" s="0" t="s">
         <x:v>1875</x:v>
       </x:c>
-      <x:c r="G414" s="0" t="s">
+      <x:c r="I414" s="0" t="s">
         <x:v>1876</x:v>
       </x:c>
-      <x:c r="H414" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J414" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="K414" s="2">
+        <x:v>44307</x:v>
       </x:c>
       <x:c r="M414" s="2">
-        <x:v>44314</x:v>
+        <x:v>44307</x:v>
       </x:c>
       <x:c r="N414" s="2">
-        <x:v>45044</x:v>
+        <x:v>45037</x:v>
       </x:c>
       <x:c r="AL414" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:38">
       <x:c r="A415" s="0" t="s">
+        <x:v>1877</x:v>
+      </x:c>
+      <x:c r="C415" s="1" t="s">
+        <x:v>1878</x:v>
+      </x:c>
+      <x:c r="D415" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E415" s="0" t="s">
         <x:v>1879</x:v>
       </x:c>
-      <x:c r="C415" s="1" t="s">
+      <x:c r="F415" s="0" t="s">
         <x:v>1880</x:v>
       </x:c>
-      <x:c r="D415" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E415" s="0" t="s">
+      <x:c r="G415" s="0" t="s">
         <x:v>1881</x:v>
       </x:c>
-      <x:c r="F415" s="0" t="s">
+      <x:c r="H415" s="0" t="s">
         <x:v>1882</x:v>
       </x:c>
-      <x:c r="G415" s="0" t="s">
+      <x:c r="I415" s="0" t="s">
         <x:v>1883</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1885</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="K415" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="M415" s="2">
-        <x:v>44349</x:v>
+        <x:v>44314</x:v>
       </x:c>
       <x:c r="N415" s="2">
-        <x:v>45079</x:v>
+        <x:v>45044</x:v>
       </x:c>
       <x:c r="AL415" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:38">
       <x:c r="A416" s="0" t="s">
+        <x:v>1884</x:v>
+      </x:c>
+      <x:c r="C416" s="1" t="s">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="D416" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E416" s="0" t="s">
         <x:v>1886</x:v>
       </x:c>
-      <x:c r="C416" s="1" t="s">
+      <x:c r="F416" s="0" t="s">
         <x:v>1887</x:v>
       </x:c>
-      <x:c r="D416" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E416" s="0" t="s">
+      <x:c r="G416" s="0" t="s">
         <x:v>1888</x:v>
       </x:c>
-      <x:c r="F416" s="0" t="s">
+      <x:c r="H416" s="0" t="s">
         <x:v>1889</x:v>
       </x:c>
-      <x:c r="G416" s="0" t="s">
+      <x:c r="I416" s="0" t="s">
         <x:v>1890</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1892</x:v>
       </x:c>
       <x:c r="J416" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K416" s="2">
-        <x:v>44369</x:v>
+        <x:v>44349</x:v>
       </x:c>
       <x:c r="M416" s="2">
-        <x:v>44369</x:v>
+        <x:v>44349</x:v>
       </x:c>
       <x:c r="N416" s="2">
-        <x:v>45099</x:v>
+        <x:v>45079</x:v>
       </x:c>
       <x:c r="AL416" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:38">
       <x:c r="A417" s="0" t="s">
+        <x:v>1891</x:v>
+      </x:c>
+      <x:c r="C417" s="1" t="s">
+        <x:v>1892</x:v>
+      </x:c>
+      <x:c r="D417" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E417" s="0" t="s">
         <x:v>1893</x:v>
       </x:c>
-      <x:c r="C417" s="1" t="s">
+      <x:c r="F417" s="0" t="s">
         <x:v>1894</x:v>
       </x:c>
-      <x:c r="D417" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E417" s="0" t="s">
+      <x:c r="G417" s="0" t="s">
         <x:v>1895</x:v>
       </x:c>
-      <x:c r="F417" s="0" t="s">
+      <x:c r="H417" s="0" t="s">
         <x:v>1896</x:v>
       </x:c>
-      <x:c r="G417" s="0" t="s">
+      <x:c r="I417" s="0" t="s">
         <x:v>1897</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1899</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K417" s="2">
-        <x:v>44370</x:v>
+        <x:v>44369</x:v>
       </x:c>
       <x:c r="M417" s="2">
-        <x:v>44376</x:v>
+        <x:v>44369</x:v>
+      </x:c>
+      <x:c r="N417" s="2">
+        <x:v>45099</x:v>
       </x:c>
       <x:c r="AL417" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:38">
       <x:c r="A418" s="0" t="s">
+        <x:v>1898</x:v>
+      </x:c>
+      <x:c r="C418" s="1" t="s">
+        <x:v>1899</x:v>
+      </x:c>
+      <x:c r="D418" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E418" s="0" t="s">
         <x:v>1900</x:v>
       </x:c>
-      <x:c r="C418" s="1" t="s">
+      <x:c r="F418" s="0" t="s">
         <x:v>1901</x:v>
       </x:c>
-      <x:c r="D418" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E418" s="0" t="s">
+      <x:c r="G418" s="0" t="s">
         <x:v>1902</x:v>
       </x:c>
-      <x:c r="F418" s="0" t="s">
+      <x:c r="H418" s="0" t="s">
         <x:v>1903</x:v>
       </x:c>
-      <x:c r="G418" s="0" t="s">
+      <x:c r="I418" s="0" t="s">
         <x:v>1904</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1906</x:v>
       </x:c>
       <x:c r="J418" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K418" s="2">
-        <x:v>44374</x:v>
+        <x:v>44370</x:v>
       </x:c>
       <x:c r="M418" s="2">
         <x:v>44376</x:v>
       </x:c>
       <x:c r="AL418" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:38">
       <x:c r="A419" s="0" t="s">
+        <x:v>1905</x:v>
+      </x:c>
+      <x:c r="C419" s="1" t="s">
+        <x:v>1906</x:v>
+      </x:c>
+      <x:c r="D419" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E419" s="0" t="s">
         <x:v>1907</x:v>
       </x:c>
-      <x:c r="C419" s="1" t="s">
+      <x:c r="F419" s="0" t="s">
         <x:v>1908</x:v>
       </x:c>
-      <x:c r="D419" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E419" s="0" t="s">
+      <x:c r="G419" s="0" t="s">
         <x:v>1909</x:v>
       </x:c>
-      <x:c r="F419" s="0" t="s">
+      <x:c r="H419" s="0" t="s">
         <x:v>1910</x:v>
       </x:c>
-      <x:c r="G419" s="0" t="s">
+      <x:c r="I419" s="0" t="s">
         <x:v>1911</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1913</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K419" s="2">
-        <x:v>44375</x:v>
+        <x:v>44374</x:v>
       </x:c>
       <x:c r="M419" s="2">
         <x:v>44376</x:v>
       </x:c>
-      <x:c r="N419" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AL419" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:38">
       <x:c r="A420" s="0" t="s">
+        <x:v>1912</x:v>
+      </x:c>
+      <x:c r="C420" s="1" t="s">
+        <x:v>1913</x:v>
+      </x:c>
+      <x:c r="D420" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E420" s="0" t="s">
         <x:v>1914</x:v>
       </x:c>
-      <x:c r="C420" s="1" t="s">
+      <x:c r="F420" s="0" t="s">
         <x:v>1915</x:v>
       </x:c>
-      <x:c r="D420" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E420" s="0" t="s">
+      <x:c r="G420" s="0" t="s">
         <x:v>1916</x:v>
       </x:c>
-      <x:c r="F420" s="0" t="s">
+      <x:c r="H420" s="0" t="s">
         <x:v>1917</x:v>
       </x:c>
-      <x:c r="G420" s="0" t="s">
+      <x:c r="I420" s="0" t="s">
         <x:v>1918</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1920</x:v>
       </x:c>
       <x:c r="J420" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K420" s="2">
-        <x:v>44382</x:v>
+        <x:v>44375</x:v>
       </x:c>
       <x:c r="M420" s="2">
-        <x:v>44382</x:v>
+        <x:v>44376</x:v>
       </x:c>
       <x:c r="N420" s="2">
-        <x:v>45112</x:v>
+        <x:v>45106</x:v>
       </x:c>
       <x:c r="AL420" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:38">
       <x:c r="A421" s="0" t="s">
+        <x:v>1919</x:v>
+      </x:c>
+      <x:c r="C421" s="1" t="s">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="D421" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E421" s="0" t="s">
         <x:v>1921</x:v>
       </x:c>
-      <x:c r="C421" s="1" t="s">
+      <x:c r="F421" s="0" t="s">
         <x:v>1922</x:v>
       </x:c>
-      <x:c r="D421" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E421" s="0" t="s">
+      <x:c r="G421" s="0" t="s">
         <x:v>1923</x:v>
       </x:c>
-      <x:c r="F421" s="0" t="s">
+      <x:c r="H421" s="0" t="s">
         <x:v>1924</x:v>
       </x:c>
-      <x:c r="G421" s="0" t="s">
+      <x:c r="I421" s="0" t="s">
         <x:v>1925</x:v>
       </x:c>
-      <x:c r="H421" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J421" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K421" s="2">
-        <x:v>44473</x:v>
+        <x:v>44382</x:v>
       </x:c>
       <x:c r="M421" s="2">
-        <x:v>44473</x:v>
+        <x:v>44382</x:v>
       </x:c>
       <x:c r="N421" s="2">
-        <x:v>45203</x:v>
+        <x:v>45112</x:v>
       </x:c>
       <x:c r="AL421" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:38">
       <x:c r="A422" s="0" t="s">
+        <x:v>1926</x:v>
+      </x:c>
+      <x:c r="C422" s="1" t="s">
+        <x:v>1927</x:v>
+      </x:c>
+      <x:c r="D422" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E422" s="0" t="s">
+        <x:v>1928</x:v>
+      </x:c>
+      <x:c r="F422" s="0" t="s">
         <x:v>1929</x:v>
       </x:c>
-      <x:c r="C422" s="1" t="s">
+      <x:c r="G422" s="0" t="s">
         <x:v>1930</x:v>
       </x:c>
-      <x:c r="D422" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E422" s="0" t="s">
+      <x:c r="H422" s="0" t="s">
         <x:v>1931</x:v>
       </x:c>
-      <x:c r="F422" s="0" t="s">
+      <x:c r="I422" s="0" t="s">
         <x:v>1932</x:v>
       </x:c>
-      <x:c r="G422" s="0" t="s">
+      <x:c r="J422" s="0" t="s">
         <x:v>1933</x:v>
       </x:c>
-      <x:c r="H422" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K422" s="2">
-        <x:v>44479</x:v>
+        <x:v>44473</x:v>
       </x:c>
       <x:c r="M422" s="2">
-        <x:v>44479</x:v>
+        <x:v>44473</x:v>
       </x:c>
       <x:c r="N422" s="2">
-        <x:v>45209</x:v>
+        <x:v>45203</x:v>
       </x:c>
       <x:c r="AL422" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:38">
       <x:c r="A423" s="0" t="s">
+        <x:v>1934</x:v>
+      </x:c>
+      <x:c r="C423" s="1" t="s">
+        <x:v>1935</x:v>
+      </x:c>
+      <x:c r="D423" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E423" s="0" t="s">
         <x:v>1936</x:v>
       </x:c>
-      <x:c r="C423" s="1" t="s">
+      <x:c r="F423" s="0" t="s">
         <x:v>1937</x:v>
       </x:c>
-      <x:c r="D423" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E423" s="0" t="s">
+      <x:c r="G423" s="0" t="s">
         <x:v>1938</x:v>
       </x:c>
-      <x:c r="F423" s="0" t="s">
+      <x:c r="H423" s="0" t="s">
         <x:v>1939</x:v>
       </x:c>
-      <x:c r="G423" s="0" t="s">
+      <x:c r="I423" s="0" t="s">
         <x:v>1940</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1942</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
+      <x:c r="K423" s="2">
+        <x:v>44479</x:v>
+      </x:c>
       <x:c r="M423" s="2">
-        <x:v>44500</x:v>
+        <x:v>44479</x:v>
       </x:c>
       <x:c r="N423" s="2">
-        <x:v>45230</x:v>
+        <x:v>45209</x:v>
       </x:c>
       <x:c r="AL423" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:38">
       <x:c r="A424" s="0" t="s">
+        <x:v>1941</x:v>
+      </x:c>
+      <x:c r="C424" s="1" t="s">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="D424" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E424" s="0" t="s">
         <x:v>1943</x:v>
       </x:c>
-      <x:c r="C424" s="1" t="s">
+      <x:c r="F424" s="0" t="s">
         <x:v>1944</x:v>
       </x:c>
-      <x:c r="D424" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E424" s="0" t="s">
+      <x:c r="G424" s="0" t="s">
         <x:v>1945</x:v>
       </x:c>
-      <x:c r="F424" s="0" t="s">
+      <x:c r="H424" s="0" t="s">
         <x:v>1946</x:v>
       </x:c>
-      <x:c r="G424" s="0" t="s">
+      <x:c r="I424" s="0" t="s">
         <x:v>1947</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1949</x:v>
       </x:c>
       <x:c r="J424" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M424" s="2">
-        <x:v>44530</x:v>
+        <x:v>44500</x:v>
       </x:c>
       <x:c r="N424" s="2">
-        <x:v>45260</x:v>
+        <x:v>45230</x:v>
       </x:c>
       <x:c r="AL424" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:38">
       <x:c r="A425" s="0" t="s">
+        <x:v>1948</x:v>
+      </x:c>
+      <x:c r="C425" s="1" t="s">
+        <x:v>1949</x:v>
+      </x:c>
+      <x:c r="D425" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E425" s="0" t="s">
         <x:v>1950</x:v>
       </x:c>
-      <x:c r="C425" s="1" t="s">
+      <x:c r="F425" s="0" t="s">
         <x:v>1951</x:v>
       </x:c>
-      <x:c r="D425" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E425" s="0" t="s">
+      <x:c r="G425" s="0" t="s">
         <x:v>1952</x:v>
       </x:c>
-      <x:c r="F425" s="0" t="s">
+      <x:c r="H425" s="0" t="s">
         <x:v>1953</x:v>
       </x:c>
-      <x:c r="G425" s="0" t="s">
+      <x:c r="I425" s="0" t="s">
         <x:v>1954</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1956</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M425" s="2">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="N425" s="2">
         <x:v>45260</x:v>
       </x:c>
       <x:c r="AL425" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:38">
       <x:c r="A426" s="0" t="s">
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="C426" s="1" t="s">
+        <x:v>1956</x:v>
+      </x:c>
+      <x:c r="D426" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E426" s="0" t="s">
         <x:v>1957</x:v>
       </x:c>
-      <x:c r="C426" s="1" t="s">
+      <x:c r="F426" s="0" t="s">
         <x:v>1958</x:v>
       </x:c>
-      <x:c r="D426" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E426" s="0" t="s">
+      <x:c r="G426" s="0" t="s">
         <x:v>1959</x:v>
       </x:c>
-      <x:c r="F426" s="0" t="s">
+      <x:c r="H426" s="0" t="s">
         <x:v>1960</x:v>
       </x:c>
-      <x:c r="G426" s="0" t="s">
+      <x:c r="I426" s="0" t="s">
         <x:v>1961</x:v>
       </x:c>
-      <x:c r="H426" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J426" s="0" t="s">
-        <x:v>1964</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M426" s="2">
-        <x:v>44545</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="N426" s="2">
-        <x:v>45641</x:v>
+        <x:v>45260</x:v>
       </x:c>
       <x:c r="AL426" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:38">
       <x:c r="A427" s="0" t="s">
+        <x:v>1962</x:v>
+      </x:c>
+      <x:c r="C427" s="1" t="s">
+        <x:v>1963</x:v>
+      </x:c>
+      <x:c r="D427" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E427" s="0" t="s">
+        <x:v>1964</x:v>
+      </x:c>
+      <x:c r="F427" s="0" t="s">
         <x:v>1965</x:v>
       </x:c>
-      <x:c r="C427" s="1" t="s">
+      <x:c r="G427" s="0" t="s">
         <x:v>1966</x:v>
       </x:c>
-      <x:c r="D427" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E427" s="0" t="s">
+      <x:c r="H427" s="0" t="s">
         <x:v>1967</x:v>
       </x:c>
-      <x:c r="F427" s="0" t="s">
+      <x:c r="I427" s="0" t="s">
         <x:v>1968</x:v>
       </x:c>
-      <x:c r="G427" s="0" t="s">
+      <x:c r="J427" s="0" t="s">
         <x:v>1969</x:v>
       </x:c>
-      <x:c r="H427" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="M427" s="2">
-        <x:v>44546</x:v>
+        <x:v>44545</x:v>
       </x:c>
       <x:c r="N427" s="2">
-        <x:v>45276</x:v>
+        <x:v>45641</x:v>
       </x:c>
       <x:c r="AL427" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:38">
       <x:c r="A428" s="0" t="s">
+        <x:v>1970</x:v>
+      </x:c>
+      <x:c r="C428" s="1" t="s">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="D428" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E428" s="0" t="s">
         <x:v>1972</x:v>
       </x:c>
-      <x:c r="C428" s="1" t="s">
+      <x:c r="F428" s="0" t="s">
         <x:v>1973</x:v>
       </x:c>
-      <x:c r="D428" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E428" s="0" t="s">
+      <x:c r="G428" s="0" t="s">
         <x:v>1974</x:v>
       </x:c>
-      <x:c r="F428" s="0" t="s">
+      <x:c r="H428" s="0" t="s">
         <x:v>1975</x:v>
       </x:c>
-      <x:c r="G428" s="0" t="s">
+      <x:c r="I428" s="0" t="s">
         <x:v>1976</x:v>
       </x:c>
-      <x:c r="H428" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J428" s="0" t="s">
-        <x:v>1979</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="M428" s="2">
-        <x:v>44606</x:v>
+        <x:v>44546</x:v>
       </x:c>
       <x:c r="N428" s="2">
-        <x:v>45336</x:v>
+        <x:v>45276</x:v>
       </x:c>
       <x:c r="AL428" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:38">
       <x:c r="A429" s="0" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="C429" s="1" t="s">
+        <x:v>1978</x:v>
+      </x:c>
+      <x:c r="D429" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E429" s="0" t="s">
+        <x:v>1979</x:v>
+      </x:c>
+      <x:c r="F429" s="0" t="s">
         <x:v>1980</x:v>
       </x:c>
-      <x:c r="C429" s="1" t="s">
+      <x:c r="G429" s="0" t="s">
         <x:v>1981</x:v>
       </x:c>
-      <x:c r="D429" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E429" s="0" t="s">
+      <x:c r="H429" s="0" t="s">
         <x:v>1982</x:v>
       </x:c>
-      <x:c r="F429" s="0" t="s">
+      <x:c r="I429" s="0" t="s">
         <x:v>1983</x:v>
       </x:c>
-      <x:c r="G429" s="0" t="s">
+      <x:c r="J429" s="0" t="s">
         <x:v>1984</x:v>
       </x:c>
-      <x:c r="H429" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="M429" s="2">
-        <x:v>44648</x:v>
+        <x:v>44606</x:v>
       </x:c>
       <x:c r="N429" s="2">
-        <x:v>44648</x:v>
+        <x:v>45336</x:v>
       </x:c>
       <x:c r="AL429" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:38">
       <x:c r="A430" s="0" t="s">
+        <x:v>1985</x:v>
+      </x:c>
+      <x:c r="C430" s="1" t="s">
+        <x:v>1986</x:v>
+      </x:c>
+      <x:c r="D430" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E430" s="0" t="s">
         <x:v>1987</x:v>
       </x:c>
-      <x:c r="C430" s="1" t="s">
+      <x:c r="F430" s="0" t="s">
         <x:v>1988</x:v>
       </x:c>
-      <x:c r="D430" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E430" s="0" t="s">
+      <x:c r="G430" s="0" t="s">
         <x:v>1989</x:v>
       </x:c>
-      <x:c r="F430" s="0" t="s">
+      <x:c r="H430" s="0" t="s">
         <x:v>1990</x:v>
       </x:c>
-      <x:c r="G430" s="0" t="s">
+      <x:c r="I430" s="0" t="s">
         <x:v>1991</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1993</x:v>
       </x:c>
       <x:c r="J430" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M430" s="2">
-        <x:v>44658</x:v>
+        <x:v>44648</x:v>
       </x:c>
       <x:c r="N430" s="2">
-        <x:v>45389</x:v>
+        <x:v>44648</x:v>
       </x:c>
       <x:c r="AL430" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:38">
       <x:c r="A431" s="0" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="C431" s="1" t="s">
+        <x:v>1993</x:v>
+      </x:c>
+      <x:c r="D431" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E431" s="0" t="s">
         <x:v>1994</x:v>
       </x:c>
-      <x:c r="C431" s="1" t="s">
+      <x:c r="F431" s="0" t="s">
         <x:v>1995</x:v>
       </x:c>
-      <x:c r="D431" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E431" s="0" t="s">
+      <x:c r="G431" s="0" t="s">
         <x:v>1996</x:v>
       </x:c>
-      <x:c r="F431" s="0" t="s">
+      <x:c r="H431" s="0" t="s">
         <x:v>1997</x:v>
       </x:c>
-      <x:c r="G431" s="0" t="s">
+      <x:c r="I431" s="0" t="s">
         <x:v>1998</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2000</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M431" s="2">
-        <x:v>44690</x:v>
+        <x:v>44658</x:v>
       </x:c>
       <x:c r="N431" s="2">
-        <x:v>45421</x:v>
+        <x:v>45389</x:v>
       </x:c>
       <x:c r="AL431" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:38">
       <x:c r="A432" s="0" t="s">
+        <x:v>1999</x:v>
+      </x:c>
+      <x:c r="C432" s="1" t="s">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="D432" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E432" s="0" t="s">
         <x:v>2001</x:v>
       </x:c>
-      <x:c r="C432" s="1" t="s">
+      <x:c r="F432" s="0" t="s">
         <x:v>2002</x:v>
       </x:c>
-      <x:c r="D432" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E432" s="0" t="s">
+      <x:c r="G432" s="0" t="s">
         <x:v>2003</x:v>
       </x:c>
-      <x:c r="F432" s="0" t="s">
+      <x:c r="H432" s="0" t="s">
         <x:v>2004</x:v>
       </x:c>
-      <x:c r="G432" s="0" t="s">
+      <x:c r="I432" s="0" t="s">
         <x:v>2005</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2007</x:v>
       </x:c>
       <x:c r="J432" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M432" s="2">
-        <x:v>44738</x:v>
+        <x:v>44690</x:v>
       </x:c>
       <x:c r="N432" s="2">
-        <x:v>45469</x:v>
+        <x:v>45421</x:v>
       </x:c>
       <x:c r="AL432" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:38">
       <x:c r="A433" s="0" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="C433" s="1" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="D433" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E433" s="0" t="s">
         <x:v>2008</x:v>
       </x:c>
-      <x:c r="C433" s="1" t="s">
+      <x:c r="F433" s="0" t="s">
         <x:v>2009</x:v>
       </x:c>
-      <x:c r="D433" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E433" s="0" t="s">
+      <x:c r="G433" s="0" t="s">
         <x:v>2010</x:v>
       </x:c>
-      <x:c r="F433" s="0" t="s">
+      <x:c r="H433" s="0" t="s">
         <x:v>2011</x:v>
       </x:c>
-      <x:c r="G433" s="0" t="s">
+      <x:c r="I433" s="0" t="s">
         <x:v>2012</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2014</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M433" s="2">
-        <x:v>44742</x:v>
+        <x:v>44738</x:v>
       </x:c>
       <x:c r="N433" s="2">
-        <x:v>45473</x:v>
-[...23 lines deleted...]
-        <x:v>342</x:v>
+        <x:v>45469</x:v>
       </x:c>
       <x:c r="AL433" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:38">
       <x:c r="A434" s="0" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="C434" s="1" t="s">
+        <x:v>2014</x:v>
+      </x:c>
+      <x:c r="D434" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E434" s="0" t="s">
         <x:v>2015</x:v>
       </x:c>
-      <x:c r="C434" s="1" t="s">
+      <x:c r="F434" s="0" t="s">
         <x:v>2016</x:v>
       </x:c>
-      <x:c r="D434" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E434" s="0" t="s">
+      <x:c r="G434" s="0" t="s">
         <x:v>2017</x:v>
       </x:c>
-      <x:c r="F434" s="0" t="s">
+      <x:c r="H434" s="0" t="s">
         <x:v>2018</x:v>
       </x:c>
-      <x:c r="G434" s="0" t="s">
+      <x:c r="I434" s="0" t="s">
         <x:v>2019</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2021</x:v>
       </x:c>
       <x:c r="J434" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M434" s="2">
-        <x:v>44826</x:v>
+        <x:v>44742</x:v>
       </x:c>
       <x:c r="N434" s="2">
-        <x:v>45557</x:v>
+        <x:v>45473</x:v>
       </x:c>
       <x:c r="AD434" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE434" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF434" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG434" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH434" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI434" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ434" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK434" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL434" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:38">
       <x:c r="A435" s="0" t="s">
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="C435" s="1" t="s">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="D435" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E435" s="0" t="s">
         <x:v>2022</x:v>
       </x:c>
-      <x:c r="C435" s="1" t="s">
+      <x:c r="F435" s="0" t="s">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="D435" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E435" s="0" t="s">
+      <x:c r="G435" s="0" t="s">
         <x:v>2024</x:v>
       </x:c>
-      <x:c r="F435" s="0" t="s">
+      <x:c r="H435" s="0" t="s">
         <x:v>2025</x:v>
       </x:c>
-      <x:c r="G435" s="0" t="s">
+      <x:c r="I435" s="0" t="s">
         <x:v>2026</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2028</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M435" s="2">
         <x:v>44826</x:v>
       </x:c>
       <x:c r="N435" s="2">
         <x:v>45557</x:v>
       </x:c>
       <x:c r="AD435" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE435" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF435" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG435" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH435" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI435" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ435" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK435" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL435" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:38">
       <x:c r="A436" s="0" t="s">
+        <x:v>2027</x:v>
+      </x:c>
+      <x:c r="C436" s="1" t="s">
+        <x:v>2028</x:v>
+      </x:c>
+      <x:c r="D436" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E436" s="0" t="s">
         <x:v>2029</x:v>
       </x:c>
-      <x:c r="C436" s="1" t="s">
+      <x:c r="F436" s="0" t="s">
         <x:v>2030</x:v>
       </x:c>
-      <x:c r="D436" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E436" s="0" t="s">
+      <x:c r="G436" s="0" t="s">
         <x:v>2031</x:v>
       </x:c>
-      <x:c r="F436" s="0" t="s">
+      <x:c r="H436" s="0" t="s">
         <x:v>2032</x:v>
       </x:c>
-      <x:c r="G436" s="0" t="s">
+      <x:c r="I436" s="0" t="s">
         <x:v>2033</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2035</x:v>
       </x:c>
       <x:c r="J436" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M436" s="2">
-        <x:v>44875</x:v>
+        <x:v>44826</x:v>
       </x:c>
       <x:c r="N436" s="2">
-        <x:v>45606</x:v>
+        <x:v>45557</x:v>
       </x:c>
       <x:c r="AD436" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE436" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF436" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG436" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH436" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI436" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ436" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK436" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL436" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:38">
       <x:c r="A437" s="0" t="s">
+        <x:v>2034</x:v>
+      </x:c>
+      <x:c r="C437" s="1" t="s">
+        <x:v>2035</x:v>
+      </x:c>
+      <x:c r="D437" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E437" s="0" t="s">
         <x:v>2036</x:v>
       </x:c>
-      <x:c r="C437" s="1" t="s">
+      <x:c r="F437" s="0" t="s">
         <x:v>2037</x:v>
       </x:c>
-      <x:c r="D437" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E437" s="0" t="s">
+      <x:c r="G437" s="0" t="s">
         <x:v>2038</x:v>
       </x:c>
-      <x:c r="F437" s="0" t="s">
+      <x:c r="H437" s="0" t="s">
         <x:v>2039</x:v>
       </x:c>
-      <x:c r="G437" s="0" t="s">
+      <x:c r="I437" s="0" t="s">
         <x:v>2040</x:v>
       </x:c>
-      <x:c r="H437" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M437" s="2">
-        <x:v>44910</x:v>
+        <x:v>44875</x:v>
       </x:c>
       <x:c r="N437" s="2">
-        <x:v>45641</x:v>
+        <x:v>45606</x:v>
       </x:c>
       <x:c r="AD437" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE437" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF437" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG437" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH437" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI437" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ437" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK437" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL437" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:38">
       <x:c r="A438" s="0" t="s">
+        <x:v>2041</x:v>
+      </x:c>
+      <x:c r="C438" s="1" t="s">
+        <x:v>2042</x:v>
+      </x:c>
+      <x:c r="D438" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E438" s="0" t="s">
         <x:v>2043</x:v>
       </x:c>
-      <x:c r="C438" s="1" t="s">
+      <x:c r="F438" s="0" t="s">
         <x:v>2044</x:v>
       </x:c>
-      <x:c r="D438" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E438" s="0" t="s">
+      <x:c r="G438" s="0" t="s">
         <x:v>2045</x:v>
       </x:c>
-      <x:c r="F438" s="0" t="s">
+      <x:c r="H438" s="0" t="s">
         <x:v>2046</x:v>
       </x:c>
-      <x:c r="G438" s="0" t="s">
+      <x:c r="I438" s="0" t="s">
         <x:v>2047</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2049</x:v>
       </x:c>
       <x:c r="J438" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="M438" s="2">
-        <x:v>44913</x:v>
+        <x:v>44910</x:v>
       </x:c>
       <x:c r="N438" s="2">
-        <x:v>45644</x:v>
+        <x:v>45641</x:v>
       </x:c>
       <x:c r="AD438" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE438" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF438" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG438" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH438" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI438" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ438" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK438" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL438" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:38">
       <x:c r="A439" s="0" t="s">
+        <x:v>2048</x:v>
+      </x:c>
+      <x:c r="C439" s="1" t="s">
+        <x:v>2049</x:v>
+      </x:c>
+      <x:c r="D439" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E439" s="0" t="s">
         <x:v>2050</x:v>
       </x:c>
-      <x:c r="C439" s="1" t="s">
+      <x:c r="F439" s="0" t="s">
         <x:v>2051</x:v>
       </x:c>
-      <x:c r="D439" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E439" s="0" t="s">
+      <x:c r="G439" s="0" t="s">
         <x:v>2052</x:v>
       </x:c>
-      <x:c r="F439" s="0" t="s">
+      <x:c r="H439" s="0" t="s">
         <x:v>2053</x:v>
       </x:c>
-      <x:c r="G439" s="0" t="s">
+      <x:c r="I439" s="0" t="s">
         <x:v>2054</x:v>
       </x:c>
-      <x:c r="H439" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M439" s="2">
-        <x:v>44944</x:v>
+        <x:v>44913</x:v>
       </x:c>
       <x:c r="N439" s="2">
-        <x:v>45675</x:v>
+        <x:v>45644</x:v>
       </x:c>
       <x:c r="AD439" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE439" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF439" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG439" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH439" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI439" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ439" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK439" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL439" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:38">
       <x:c r="A440" s="0" t="s">
+        <x:v>2055</x:v>
+      </x:c>
+      <x:c r="C440" s="1" t="s">
+        <x:v>2056</x:v>
+      </x:c>
+      <x:c r="D440" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E440" s="0" t="s">
+        <x:v>2057</x:v>
+      </x:c>
+      <x:c r="F440" s="0" t="s">
         <x:v>2058</x:v>
       </x:c>
-      <x:c r="C440" s="1" t="s">
+      <x:c r="G440" s="0" t="s">
         <x:v>2059</x:v>
       </x:c>
-      <x:c r="D440" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E440" s="0" t="s">
+      <x:c r="H440" s="0" t="s">
         <x:v>2060</x:v>
       </x:c>
-      <x:c r="F440" s="0" t="s">
+      <x:c r="I440" s="0" t="s">
         <x:v>2061</x:v>
       </x:c>
-      <x:c r="G440" s="0" t="s">
+      <x:c r="J440" s="0" t="s">
         <x:v>2062</x:v>
       </x:c>
-      <x:c r="H440" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="M440" s="2">
-        <x:v>44950</x:v>
+        <x:v>44944</x:v>
       </x:c>
       <x:c r="N440" s="2">
-        <x:v>45681</x:v>
+        <x:v>45675</x:v>
       </x:c>
       <x:c r="AD440" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE440" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF440" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG440" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH440" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI440" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ440" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK440" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL440" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:38">
       <x:c r="A441" s="0" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+      <x:c r="C441" s="1" t="s">
         <x:v>2064</x:v>
       </x:c>
-      <x:c r="C441" s="1" t="s">
+      <x:c r="D441" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E441" s="0" t="s">
         <x:v>2065</x:v>
       </x:c>
-      <x:c r="D441" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E441" s="0" t="s">
+      <x:c r="F441" s="0" t="s">
         <x:v>2066</x:v>
       </x:c>
-      <x:c r="F441" s="0" t="s">
+      <x:c r="G441" s="0" t="s">
         <x:v>2067</x:v>
       </x:c>
-      <x:c r="G441" s="0" t="s">
+      <x:c r="H441" s="0" t="s">
         <x:v>2068</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2070</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="M441" s="2">
-        <x:v>44979</x:v>
+        <x:v>44950</x:v>
       </x:c>
       <x:c r="N441" s="2">
-        <x:v>45710</x:v>
+        <x:v>45681</x:v>
       </x:c>
       <x:c r="AD441" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE441" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF441" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG441" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH441" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI441" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ441" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK441" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL441" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:38">
       <x:c r="A442" s="0" t="s">
+        <x:v>2069</x:v>
+      </x:c>
+      <x:c r="C442" s="1" t="s">
+        <x:v>2070</x:v>
+      </x:c>
+      <x:c r="D442" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E442" s="0" t="s">
         <x:v>2071</x:v>
       </x:c>
-      <x:c r="C442" s="1" t="s">
+      <x:c r="F442" s="0" t="s">
         <x:v>2072</x:v>
       </x:c>
-      <x:c r="D442" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E442" s="0" t="s">
+      <x:c r="G442" s="0" t="s">
         <x:v>2073</x:v>
       </x:c>
-      <x:c r="F442" s="0" t="s">
+      <x:c r="H442" s="0" t="s">
         <x:v>2074</x:v>
       </x:c>
-      <x:c r="G442" s="0" t="s">
+      <x:c r="I442" s="0" t="s">
         <x:v>2075</x:v>
       </x:c>
-      <x:c r="H442" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J442" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M442" s="2">
-        <x:v>44984</x:v>
+        <x:v>44979</x:v>
       </x:c>
       <x:c r="N442" s="2">
-        <x:v>45715</x:v>
+        <x:v>45710</x:v>
       </x:c>
       <x:c r="AD442" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE442" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF442" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG442" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH442" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI442" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ442" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK442" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL442" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:38">
       <x:c r="A443" s="0" t="s">
+        <x:v>2076</x:v>
+      </x:c>
+      <x:c r="C443" s="1" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="D443" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E443" s="0" t="s">
         <x:v>2078</x:v>
       </x:c>
-      <x:c r="B443" s="0" t="s">
+      <x:c r="F443" s="0" t="s">
         <x:v>2079</x:v>
       </x:c>
-      <x:c r="C443" s="1" t="s">
+      <x:c r="G443" s="0" t="s">
         <x:v>2080</x:v>
       </x:c>
-      <x:c r="D443" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E443" s="0" t="s">
+      <x:c r="H443" s="0" t="s">
         <x:v>2081</x:v>
       </x:c>
-      <x:c r="F443" s="0" t="s">
+      <x:c r="I443" s="0" t="s">
         <x:v>2082</x:v>
       </x:c>
-      <x:c r="G443" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J443" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M443" s="2">
-        <x:v>45007</x:v>
+        <x:v>44984</x:v>
       </x:c>
       <x:c r="N443" s="2">
-        <x:v>45738</x:v>
+        <x:v>45715</x:v>
       </x:c>
       <x:c r="AD443" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE443" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF443" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG443" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH443" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI443" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ443" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK443" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL443" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:38">
       <x:c r="A444" s="0" t="s">
+        <x:v>2083</x:v>
+      </x:c>
+      <x:c r="B444" s="0" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="C444" s="1" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="D444" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E444" s="0" t="s">
         <x:v>2086</x:v>
       </x:c>
-      <x:c r="C444" s="1" t="s">
+      <x:c r="F444" s="0" t="s">
         <x:v>2087</x:v>
       </x:c>
-      <x:c r="D444" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E444" s="0" t="s">
+      <x:c r="G444" s="0" t="s">
         <x:v>2088</x:v>
       </x:c>
-      <x:c r="F444" s="0" t="s">
+      <x:c r="H444" s="0" t="s">
         <x:v>2089</x:v>
       </x:c>
-      <x:c r="G444" s="0" t="s">
+      <x:c r="I444" s="0" t="s">
         <x:v>2090</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2092</x:v>
       </x:c>
       <x:c r="J444" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M444" s="2">
-        <x:v>45008</x:v>
+        <x:v>45007</x:v>
       </x:c>
       <x:c r="N444" s="2">
-        <x:v>45739</x:v>
+        <x:v>45738</x:v>
       </x:c>
       <x:c r="AD444" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE444" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF444" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG444" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH444" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI444" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ444" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK444" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL444" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:38">
       <x:c r="A445" s="0" t="s">
+        <x:v>2091</x:v>
+      </x:c>
+      <x:c r="C445" s="1" t="s">
+        <x:v>2092</x:v>
+      </x:c>
+      <x:c r="D445" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E445" s="0" t="s">
         <x:v>2093</x:v>
       </x:c>
-      <x:c r="C445" s="1" t="s">
+      <x:c r="F445" s="0" t="s">
         <x:v>2094</x:v>
       </x:c>
-      <x:c r="D445" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E445" s="0" t="s">
+      <x:c r="G445" s="0" t="s">
         <x:v>2095</x:v>
       </x:c>
-      <x:c r="F445" s="0" t="s">
+      <x:c r="H445" s="0" t="s">
         <x:v>2096</x:v>
       </x:c>
-      <x:c r="G445" s="0" t="s">
+      <x:c r="I445" s="0" t="s">
         <x:v>2097</x:v>
       </x:c>
-      <x:c r="H445" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J445" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M445" s="2">
         <x:v>45008</x:v>
       </x:c>
       <x:c r="N445" s="2">
         <x:v>45739</x:v>
       </x:c>
       <x:c r="AD445" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE445" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF445" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG445" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH445" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI445" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ445" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK445" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL445" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:38">
       <x:c r="A446" s="0" t="s">
+        <x:v>2098</x:v>
+      </x:c>
+      <x:c r="C446" s="1" t="s">
+        <x:v>2099</x:v>
+      </x:c>
+      <x:c r="D446" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E446" s="0" t="s">
         <x:v>2100</x:v>
       </x:c>
-      <x:c r="C446" s="1" t="s">
+      <x:c r="F446" s="0" t="s">
         <x:v>2101</x:v>
       </x:c>
-      <x:c r="D446" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E446" s="0" t="s">
+      <x:c r="G446" s="0" t="s">
         <x:v>2102</x:v>
       </x:c>
-      <x:c r="F446" s="0" t="s">
+      <x:c r="H446" s="0" t="s">
         <x:v>2103</x:v>
       </x:c>
-      <x:c r="G446" s="0" t="s">
+      <x:c r="I446" s="0" t="s">
         <x:v>2104</x:v>
       </x:c>
-      <x:c r="H446" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J446" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="M446" s="2">
-        <x:v>45049</x:v>
+        <x:v>45008</x:v>
       </x:c>
       <x:c r="N446" s="2">
-        <x:v>45780</x:v>
+        <x:v>45739</x:v>
       </x:c>
       <x:c r="AD446" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE446" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF446" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG446" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH446" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI446" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ446" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK446" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL446" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:38">
       <x:c r="A447" s="0" t="s">
+        <x:v>2105</x:v>
+      </x:c>
+      <x:c r="C447" s="1" t="s">
+        <x:v>2106</x:v>
+      </x:c>
+      <x:c r="D447" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E447" s="0" t="s">
         <x:v>2107</x:v>
       </x:c>
-      <x:c r="C447" s="1" t="s">
+      <x:c r="F447" s="0" t="s">
         <x:v>2108</x:v>
       </x:c>
-      <x:c r="D447" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E447" s="0" t="s">
+      <x:c r="G447" s="0" t="s">
         <x:v>2109</x:v>
       </x:c>
-      <x:c r="F447" s="0" t="s">
+      <x:c r="H447" s="0" t="s">
         <x:v>2110</x:v>
       </x:c>
-      <x:c r="G447" s="0" t="s">
+      <x:c r="I447" s="0" t="s">
         <x:v>2111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2113</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M447" s="2">
-        <x:v>45076</x:v>
+        <x:v>45049</x:v>
       </x:c>
       <x:c r="N447" s="2">
-        <x:v>45807</x:v>
+        <x:v>45780</x:v>
       </x:c>
       <x:c r="AD447" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE447" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF447" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG447" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH447" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI447" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ447" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK447" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL447" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:38">
       <x:c r="A448" s="0" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="C448" s="1" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="D448" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E448" s="0" t="s">
         <x:v>2114</x:v>
       </x:c>
-      <x:c r="C448" s="1" t="s">
+      <x:c r="F448" s="0" t="s">
         <x:v>2115</x:v>
       </x:c>
-      <x:c r="D448" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E448" s="0" t="s">
+      <x:c r="G448" s="0" t="s">
         <x:v>2116</x:v>
       </x:c>
-      <x:c r="F448" s="0" t="s">
+      <x:c r="H448" s="0" t="s">
         <x:v>2117</x:v>
       </x:c>
-      <x:c r="G448" s="0" t="s">
+      <x:c r="I448" s="0" t="s">
         <x:v>2118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2120</x:v>
       </x:c>
       <x:c r="J448" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M448" s="2">
-        <x:v>45092</x:v>
+        <x:v>45076</x:v>
       </x:c>
       <x:c r="N448" s="2">
-        <x:v>45823</x:v>
+        <x:v>45807</x:v>
       </x:c>
       <x:c r="AD448" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE448" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF448" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG448" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH448" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI448" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ448" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK448" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL448" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:38">
       <x:c r="A449" s="0" t="s">
+        <x:v>2119</x:v>
+      </x:c>
+      <x:c r="C449" s="1" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="D449" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E449" s="0" t="s">
         <x:v>2121</x:v>
       </x:c>
-      <x:c r="C449" s="1" t="s">
+      <x:c r="F449" s="0" t="s">
         <x:v>2122</x:v>
       </x:c>
-      <x:c r="D449" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E449" s="0" t="s">
+      <x:c r="G449" s="0" t="s">
         <x:v>2123</x:v>
       </x:c>
-      <x:c r="F449" s="0" t="s">
+      <x:c r="H449" s="0" t="s">
         <x:v>2124</x:v>
       </x:c>
-      <x:c r="G449" s="0" t="s">
+      <x:c r="I449" s="0" t="s">
         <x:v>2125</x:v>
       </x:c>
-      <x:c r="H449" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J449" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M449" s="2">
-        <x:v>45090</x:v>
+        <x:v>45092</x:v>
       </x:c>
       <x:c r="N449" s="2">
-        <x:v>45821</x:v>
+        <x:v>45823</x:v>
       </x:c>
       <x:c r="AD449" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE449" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF449" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG449" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH449" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI449" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ449" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK449" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL449" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:38">
       <x:c r="A450" s="0" t="s">
+        <x:v>2126</x:v>
+      </x:c>
+      <x:c r="C450" s="1" t="s">
+        <x:v>2127</x:v>
+      </x:c>
+      <x:c r="D450" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E450" s="0" t="s">
         <x:v>2128</x:v>
       </x:c>
-      <x:c r="C450" s="1" t="s">
+      <x:c r="F450" s="0" t="s">
         <x:v>2129</x:v>
       </x:c>
-      <x:c r="D450" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E450" s="0" t="s">
+      <x:c r="G450" s="0" t="s">
         <x:v>2130</x:v>
       </x:c>
-      <x:c r="F450" s="0" t="s">
+      <x:c r="H450" s="0" t="s">
         <x:v>2131</x:v>
       </x:c>
-      <x:c r="G450" s="0" t="s">
+      <x:c r="I450" s="0" t="s">
         <x:v>2132</x:v>
       </x:c>
-      <x:c r="H450" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J450" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M450" s="2">
-        <x:v>45092</x:v>
+        <x:v>45090</x:v>
       </x:c>
       <x:c r="N450" s="2">
-        <x:v>45823</x:v>
+        <x:v>45821</x:v>
       </x:c>
       <x:c r="AD450" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE450" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF450" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG450" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH450" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI450" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ450" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK450" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL450" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:38">
       <x:c r="A451" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="C451" s="1" t="s">
+        <x:v>2134</x:v>
+      </x:c>
+      <x:c r="D451" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E451" s="0" t="s">
         <x:v>2135</x:v>
       </x:c>
-      <x:c r="C451" s="1" t="s">
+      <x:c r="F451" s="0" t="s">
         <x:v>2136</x:v>
       </x:c>
-      <x:c r="D451" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E451" s="0" t="s">
+      <x:c r="G451" s="0" t="s">
         <x:v>2137</x:v>
       </x:c>
-      <x:c r="F451" s="0" t="s">
+      <x:c r="H451" s="0" t="s">
         <x:v>2138</x:v>
       </x:c>
-      <x:c r="G451" s="0" t="s">
+      <x:c r="I451" s="0" t="s">
         <x:v>2139</x:v>
       </x:c>
-      <x:c r="H451" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M451" s="2">
-        <x:v>45105</x:v>
+        <x:v>45092</x:v>
       </x:c>
       <x:c r="N451" s="2">
-        <x:v>45836</x:v>
+        <x:v>45823</x:v>
       </x:c>
       <x:c r="AD451" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE451" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF451" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG451" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH451" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI451" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ451" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK451" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL451" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:38">
       <x:c r="A452" s="0" t="s">
+        <x:v>2140</x:v>
+      </x:c>
+      <x:c r="C452" s="1" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="D452" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E452" s="0" t="s">
         <x:v>2142</x:v>
       </x:c>
-      <x:c r="C452" s="1" t="s">
+      <x:c r="F452" s="0" t="s">
         <x:v>2143</x:v>
       </x:c>
-      <x:c r="D452" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E452" s="0" t="s">
+      <x:c r="G452" s="0" t="s">
         <x:v>2144</x:v>
       </x:c>
-      <x:c r="F452" s="0" t="s">
+      <x:c r="H452" s="0" t="s">
         <x:v>2145</x:v>
       </x:c>
-      <x:c r="G452" s="0" t="s">
+      <x:c r="I452" s="0" t="s">
         <x:v>2146</x:v>
       </x:c>
-      <x:c r="H452" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J452" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="M452" s="2">
-        <x:v>45103</x:v>
+        <x:v>45105</x:v>
       </x:c>
       <x:c r="N452" s="2">
-        <x:v>45834</x:v>
+        <x:v>45836</x:v>
       </x:c>
       <x:c r="AD452" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE452" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF452" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG452" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH452" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI452" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ452" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK452" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL452" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:38">
       <x:c r="A453" s="0" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="C453" s="1" t="s">
+        <x:v>2148</x:v>
+      </x:c>
+      <x:c r="D453" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E453" s="0" t="s">
         <x:v>2149</x:v>
       </x:c>
-      <x:c r="C453" s="1" t="s">
+      <x:c r="F453" s="0" t="s">
         <x:v>2150</x:v>
       </x:c>
-      <x:c r="D453" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E453" s="0" t="s">
+      <x:c r="G453" s="0" t="s">
         <x:v>2151</x:v>
       </x:c>
-      <x:c r="F453" s="0" t="s">
+      <x:c r="H453" s="0" t="s">
         <x:v>2152</x:v>
       </x:c>
-      <x:c r="G453" s="0" t="s">
+      <x:c r="I453" s="0" t="s">
         <x:v>2153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2155</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="M453" s="2">
         <x:v>45103</x:v>
       </x:c>
       <x:c r="N453" s="2">
         <x:v>45834</x:v>
       </x:c>
       <x:c r="AD453" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE453" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF453" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG453" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH453" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI453" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ453" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK453" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL453" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:38">
       <x:c r="A454" s="0" t="s">
+        <x:v>2154</x:v>
+      </x:c>
+      <x:c r="C454" s="1" t="s">
+        <x:v>2155</x:v>
+      </x:c>
+      <x:c r="D454" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E454" s="0" t="s">
         <x:v>2156</x:v>
       </x:c>
-      <x:c r="C454" s="1" t="s">
+      <x:c r="F454" s="0" t="s">
         <x:v>2157</x:v>
       </x:c>
-      <x:c r="D454" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E454" s="0" t="s">
+      <x:c r="G454" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
-      <x:c r="F454" s="0" t="s">
+      <x:c r="H454" s="0" t="s">
         <x:v>2159</x:v>
       </x:c>
-      <x:c r="G454" s="0" t="s">
+      <x:c r="I454" s="0" t="s">
         <x:v>2160</x:v>
       </x:c>
-      <x:c r="H454" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J454" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M454" s="2">
         <x:v>45103</x:v>
       </x:c>
       <x:c r="N454" s="2">
         <x:v>45834</x:v>
       </x:c>
       <x:c r="AD454" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE454" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF454" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG454" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH454" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI454" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ454" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK454" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL454" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:38">
       <x:c r="A455" s="0" t="s">
+        <x:v>2161</x:v>
+      </x:c>
+      <x:c r="C455" s="1" t="s">
+        <x:v>2162</x:v>
+      </x:c>
+      <x:c r="D455" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E455" s="0" t="s">
         <x:v>2163</x:v>
       </x:c>
-      <x:c r="C455" s="1" t="s">
+      <x:c r="F455" s="0" t="s">
         <x:v>2164</x:v>
       </x:c>
-      <x:c r="D455" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E455" s="0" t="s">
+      <x:c r="G455" s="0" t="s">
         <x:v>2165</x:v>
       </x:c>
-      <x:c r="F455" s="0" t="s">
+      <x:c r="H455" s="0" t="s">
         <x:v>2166</x:v>
       </x:c>
-      <x:c r="G455" s="0" t="s">
+      <x:c r="I455" s="0" t="s">
         <x:v>2167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2169</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="M455" s="2">
-        <x:v>45162</x:v>
+        <x:v>45103</x:v>
       </x:c>
       <x:c r="N455" s="2">
-        <x:v>45893</x:v>
+        <x:v>45834</x:v>
       </x:c>
       <x:c r="AD455" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE455" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF455" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG455" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH455" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI455" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ455" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK455" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL455" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:38">
       <x:c r="A456" s="0" t="s">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="C456" s="1" t="s">
+        <x:v>2169</x:v>
+      </x:c>
+      <x:c r="D456" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E456" s="0" t="s">
         <x:v>2170</x:v>
       </x:c>
-      <x:c r="C456" s="1" t="s">
+      <x:c r="F456" s="0" t="s">
         <x:v>2171</x:v>
       </x:c>
-      <x:c r="D456" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E456" s="0" t="s">
+      <x:c r="G456" s="0" t="s">
         <x:v>2172</x:v>
       </x:c>
-      <x:c r="F456" s="0" t="s">
+      <x:c r="H456" s="0" t="s">
         <x:v>2173</x:v>
       </x:c>
-      <x:c r="G456" s="0" t="s">
+      <x:c r="I456" s="0" t="s">
         <x:v>2174</x:v>
       </x:c>
-      <x:c r="H456" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J456" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M456" s="2">
-        <x:v>45191</x:v>
+        <x:v>45162</x:v>
       </x:c>
       <x:c r="N456" s="2">
-        <x:v>45922</x:v>
+        <x:v>45893</x:v>
       </x:c>
       <x:c r="AD456" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE456" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF456" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG456" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH456" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI456" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ456" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK456" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL456" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:38">
       <x:c r="A457" s="0" t="s">
+        <x:v>2175</x:v>
+      </x:c>
+      <x:c r="C457" s="1" t="s">
+        <x:v>2176</x:v>
+      </x:c>
+      <x:c r="D457" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E457" s="0" t="s">
         <x:v>2177</x:v>
       </x:c>
-      <x:c r="C457" s="1" t="s">
+      <x:c r="F457" s="0" t="s">
         <x:v>2178</x:v>
       </x:c>
-      <x:c r="D457" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E457" s="0" t="s">
+      <x:c r="G457" s="0" t="s">
         <x:v>2179</x:v>
       </x:c>
-      <x:c r="F457" s="0" t="s">
+      <x:c r="H457" s="0" t="s">
         <x:v>2180</x:v>
       </x:c>
-      <x:c r="G457" s="0" t="s">
+      <x:c r="I457" s="0" t="s">
         <x:v>2181</x:v>
       </x:c>
-      <x:c r="H457" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J457" s="0" t="s">
-        <x:v>2184</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M457" s="2">
-        <x:v>45237</x:v>
+        <x:v>45191</x:v>
       </x:c>
       <x:c r="N457" s="2">
-        <x:v>45968</x:v>
+        <x:v>45922</x:v>
       </x:c>
       <x:c r="AD457" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE457" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF457" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG457" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH457" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI457" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ457" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK457" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL457" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:38">
       <x:c r="A458" s="0" t="s">
+        <x:v>2182</x:v>
+      </x:c>
+      <x:c r="C458" s="1" t="s">
+        <x:v>2183</x:v>
+      </x:c>
+      <x:c r="D458" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E458" s="0" t="s">
+        <x:v>2184</x:v>
+      </x:c>
+      <x:c r="F458" s="0" t="s">
         <x:v>2185</x:v>
       </x:c>
-      <x:c r="C458" s="1" t="s">
+      <x:c r="G458" s="0" t="s">
         <x:v>2186</x:v>
       </x:c>
-      <x:c r="D458" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E458" s="0" t="s">
+      <x:c r="H458" s="0" t="s">
         <x:v>2187</x:v>
       </x:c>
-      <x:c r="F458" s="0" t="s">
+      <x:c r="I458" s="0" t="s">
         <x:v>2188</x:v>
       </x:c>
-      <x:c r="G458" s="0" t="s">
+      <x:c r="J458" s="0" t="s">
         <x:v>2189</x:v>
       </x:c>
-      <x:c r="H458" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="M458" s="2">
-        <x:v>45250</x:v>
+        <x:v>45237</x:v>
       </x:c>
       <x:c r="N458" s="2">
-        <x:v>45981</x:v>
+        <x:v>45968</x:v>
       </x:c>
       <x:c r="AD458" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE458" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF458" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG458" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH458" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI458" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ458" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK458" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL458" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:38">
       <x:c r="A459" s="0" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+      <x:c r="C459" s="1" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="D459" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E459" s="0" t="s">
         <x:v>2192</x:v>
       </x:c>
-      <x:c r="C459" s="1" t="s">
+      <x:c r="F459" s="0" t="s">
         <x:v>2193</x:v>
       </x:c>
-      <x:c r="D459" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E459" s="0" t="s">
+      <x:c r="G459" s="0" t="s">
         <x:v>2194</x:v>
       </x:c>
-      <x:c r="F459" s="0" t="s">
+      <x:c r="H459" s="0" t="s">
         <x:v>2195</x:v>
       </x:c>
-      <x:c r="G459" s="0" t="s">
+      <x:c r="I459" s="0" t="s">
         <x:v>2196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2198</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="M459" s="2">
-        <x:v>45314</x:v>
+        <x:v>45250</x:v>
       </x:c>
       <x:c r="N459" s="2">
-        <x:v>46045</x:v>
+        <x:v>45981</x:v>
       </x:c>
       <x:c r="AD459" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE459" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF459" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG459" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH459" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI459" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ459" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK459" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL459" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:38">
       <x:c r="A460" s="0" t="s">
+        <x:v>2197</x:v>
+      </x:c>
+      <x:c r="C460" s="1" t="s">
+        <x:v>2198</x:v>
+      </x:c>
+      <x:c r="D460" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E460" s="0" t="s">
         <x:v>2199</x:v>
       </x:c>
-      <x:c r="C460" s="1" t="s">
+      <x:c r="F460" s="0" t="s">
         <x:v>2200</x:v>
       </x:c>
-      <x:c r="D460" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E460" s="0" t="s">
+      <x:c r="G460" s="0" t="s">
         <x:v>2201</x:v>
       </x:c>
-      <x:c r="F460" s="0" t="s">
+      <x:c r="H460" s="0" t="s">
         <x:v>2202</x:v>
       </x:c>
-      <x:c r="G460" s="0" t="s">
+      <x:c r="I460" s="0" t="s">
         <x:v>2203</x:v>
       </x:c>
-      <x:c r="H460" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J460" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M460" s="2">
-        <x:v>45347</x:v>
+        <x:v>45314</x:v>
       </x:c>
       <x:c r="N460" s="2">
-        <x:v>46078</x:v>
+        <x:v>46045</x:v>
       </x:c>
       <x:c r="AD460" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE460" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF460" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG460" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH460" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI460" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ460" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK460" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL460" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:38">
       <x:c r="A461" s="0" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="C461" s="1" t="s">
+        <x:v>2205</x:v>
+      </x:c>
+      <x:c r="D461" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E461" s="0" t="s">
         <x:v>2206</x:v>
       </x:c>
-      <x:c r="C461" s="1" t="s">
+      <x:c r="F461" s="0" t="s">
         <x:v>2207</x:v>
       </x:c>
-      <x:c r="D461" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E461" s="0" t="s">
+      <x:c r="G461" s="0" t="s">
         <x:v>2208</x:v>
       </x:c>
-      <x:c r="F461" s="0" t="s">
+      <x:c r="H461" s="0" t="s">
         <x:v>2209</x:v>
       </x:c>
-      <x:c r="H461" s="0" t="s">
+      <x:c r="I461" s="0" t="s">
         <x:v>2210</x:v>
       </x:c>
-      <x:c r="I461" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J461" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="M461" s="2">
-        <x:v>45383</x:v>
+        <x:v>45347</x:v>
       </x:c>
       <x:c r="N461" s="2">
-        <x:v>46113</x:v>
+        <x:v>46078</x:v>
       </x:c>
       <x:c r="AD461" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE461" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF461" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG461" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH461" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI461" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ461" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK461" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL461" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:38">
       <x:c r="A462" s="0" t="s">
+        <x:v>2211</x:v>
+      </x:c>
+      <x:c r="C462" s="1" t="s">
         <x:v>2212</x:v>
       </x:c>
-      <x:c r="C462" s="1" t="s">
+      <x:c r="D462" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E462" s="0" t="s">
         <x:v>2213</x:v>
       </x:c>
-      <x:c r="D462" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E462" s="0" t="s">
+      <x:c r="F462" s="0" t="s">
         <x:v>2214</x:v>
       </x:c>
-      <x:c r="F462" s="0" t="s">
+      <x:c r="H462" s="0" t="s">
         <x:v>2215</x:v>
       </x:c>
-      <x:c r="H462" s="0" t="s">
+      <x:c r="I462" s="0" t="s">
         <x:v>2216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2217</x:v>
       </x:c>
       <x:c r="J462" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="M462" s="2">
-        <x:v>45397</x:v>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="N462" s="2">
-        <x:v>46127</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="AD462" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE462" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF462" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG462" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH462" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI462" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ462" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK462" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL462" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:38">
       <x:c r="A463" s="0" t="s">
+        <x:v>2217</x:v>
+      </x:c>
+      <x:c r="C463" s="1" t="s">
         <x:v>2218</x:v>
       </x:c>
-      <x:c r="C463" s="1" t="s">
+      <x:c r="D463" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E463" s="0" t="s">
         <x:v>2219</x:v>
       </x:c>
-      <x:c r="D463" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E463" s="0" t="s">
+      <x:c r="F463" s="0" t="s">
         <x:v>2220</x:v>
       </x:c>
-      <x:c r="F463" s="0" t="s">
+      <x:c r="H463" s="0" t="s">
         <x:v>2221</x:v>
       </x:c>
-      <x:c r="H463" s="0" t="s">
+      <x:c r="I463" s="0" t="s">
         <x:v>2222</x:v>
       </x:c>
-      <x:c r="I463" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J463" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M463" s="2">
-        <x:v>45525</x:v>
+        <x:v>45397</x:v>
       </x:c>
       <x:c r="N463" s="2">
-        <x:v>46255</x:v>
+        <x:v>46127</x:v>
       </x:c>
       <x:c r="AD463" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE463" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF463" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG463" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH463" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI463" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ463" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK463" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL463" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:38">
       <x:c r="A464" s="0" t="s">
+        <x:v>2223</x:v>
+      </x:c>
+      <x:c r="C464" s="1" t="s">
         <x:v>2224</x:v>
       </x:c>
-      <x:c r="C464" s="1" t="s">
+      <x:c r="D464" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E464" s="0" t="s">
         <x:v>2225</x:v>
       </x:c>
-      <x:c r="D464" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E464" s="0" t="s">
+      <x:c r="F464" s="0" t="s">
         <x:v>2226</x:v>
       </x:c>
-      <x:c r="F464" s="0" t="s">
+      <x:c r="H464" s="0" t="s">
         <x:v>2227</x:v>
       </x:c>
-      <x:c r="H464" s="0" t="s">
+      <x:c r="I464" s="0" t="s">
         <x:v>2228</x:v>
       </x:c>
-      <x:c r="I464" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J464" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="M464" s="2">
-        <x:v>45544</x:v>
+        <x:v>45525</x:v>
       </x:c>
       <x:c r="N464" s="2">
-        <x:v>46274</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="AD464" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE464" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF464" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG464" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH464" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI464" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ464" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK464" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL464" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:38">
       <x:c r="A465" s="0" t="s">
+        <x:v>2229</x:v>
+      </x:c>
+      <x:c r="C465" s="1" t="s">
         <x:v>2230</x:v>
       </x:c>
-      <x:c r="C465" s="1" t="s">
+      <x:c r="D465" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E465" s="0" t="s">
         <x:v>2231</x:v>
       </x:c>
-      <x:c r="D465" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E465" s="0" t="s">
+      <x:c r="F465" s="0" t="s">
         <x:v>2232</x:v>
       </x:c>
-      <x:c r="F465" s="0" t="s">
+      <x:c r="H465" s="0" t="s">
         <x:v>2233</x:v>
       </x:c>
-      <x:c r="H465" s="0" t="s">
+      <x:c r="I465" s="0" t="s">
         <x:v>2234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2235</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="M465" s="2">
-        <x:v>45621</x:v>
+        <x:v>45544</x:v>
       </x:c>
       <x:c r="N465" s="2">
-        <x:v>46351</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="AD465" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE465" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF465" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG465" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH465" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI465" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ465" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK465" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL465" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:38">
       <x:c r="A466" s="0" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="C466" s="1" t="s">
         <x:v>2236</x:v>
       </x:c>
-      <x:c r="C466" s="1" t="s">
+      <x:c r="D466" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E466" s="0" t="s">
         <x:v>2237</x:v>
       </x:c>
-      <x:c r="D466" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E466" s="0" t="s">
+      <x:c r="F466" s="0" t="s">
         <x:v>2238</x:v>
       </x:c>
-      <x:c r="F466" s="0" t="s">
+      <x:c r="H466" s="0" t="s">
         <x:v>2239</x:v>
       </x:c>
-      <x:c r="H466" s="0" t="s">
+      <x:c r="I466" s="0" t="s">
         <x:v>2240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2241</x:v>
       </x:c>
       <x:c r="J466" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="M466" s="2">
-        <x:v>45623</x:v>
+        <x:v>45621</x:v>
       </x:c>
       <x:c r="N466" s="2">
-        <x:v>46353</x:v>
+        <x:v>46351</x:v>
       </x:c>
       <x:c r="AD466" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE466" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF466" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG466" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH466" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI466" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ466" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK466" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL466" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:38">
       <x:c r="A467" s="0" t="s">
+        <x:v>2241</x:v>
+      </x:c>
+      <x:c r="C467" s="1" t="s">
         <x:v>2242</x:v>
       </x:c>
-      <x:c r="B467" s="0" t="s">
+      <x:c r="D467" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E467" s="0" t="s">
         <x:v>2243</x:v>
       </x:c>
-      <x:c r="C467" s="1" t="s">
+      <x:c r="F467" s="0" t="s">
         <x:v>2244</x:v>
       </x:c>
-      <x:c r="D467" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E467" s="0" t="s">
+      <x:c r="H467" s="0" t="s">
         <x:v>2245</x:v>
       </x:c>
-      <x:c r="F467" s="0" t="s">
+      <x:c r="I467" s="0" t="s">
         <x:v>2246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2248</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="M467" s="2">
-        <x:v>45692</x:v>
+        <x:v>45623</x:v>
       </x:c>
       <x:c r="N467" s="2">
-        <x:v>46422</x:v>
+        <x:v>46353</x:v>
       </x:c>
       <x:c r="AD467" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE467" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF467" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG467" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH467" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI467" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ467" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK467" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL467" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:38">
       <x:c r="A468" s="0" t="s">
+        <x:v>2247</x:v>
+      </x:c>
+      <x:c r="B468" s="0" t="s">
+        <x:v>2248</x:v>
+      </x:c>
+      <x:c r="C468" s="1" t="s">
         <x:v>2249</x:v>
       </x:c>
-      <x:c r="B468" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C468" s="1" t="s">
+      <x:c r="D468" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E468" s="0" t="s">
         <x:v>2250</x:v>
       </x:c>
-      <x:c r="D468" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E468" s="0" t="s">
+      <x:c r="F468" s="0" t="s">
         <x:v>2251</x:v>
       </x:c>
-      <x:c r="F468" s="0" t="s">
+      <x:c r="H468" s="0" t="s">
         <x:v>2252</x:v>
       </x:c>
-      <x:c r="H468" s="0" t="s">
+      <x:c r="I468" s="0" t="s">
         <x:v>2253</x:v>
       </x:c>
-      <x:c r="I468" s="0" t="s">
-        <x:v>2254</x:v>
+      <x:c r="J468" s="0" t="s">
+        <x:v>418</x:v>
       </x:c>
       <x:c r="M468" s="2">
-        <x:v>45785</x:v>
+        <x:v>45692</x:v>
       </x:c>
       <x:c r="N468" s="2">
-        <x:v>46515</x:v>
+        <x:v>46422</x:v>
       </x:c>
       <x:c r="AD468" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE468" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF468" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG468" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH468" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI468" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ468" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK468" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL468" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:38">
       <x:c r="A469" s="0" t="s">
-        <x:v>2255</x:v>
+        <x:v>2254</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C469" s="1" t="s">
+        <x:v>2255</x:v>
+      </x:c>
+      <x:c r="D469" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E469" s="0" t="s">
         <x:v>2256</x:v>
       </x:c>
-      <x:c r="D469" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E469" s="0" t="s">
+      <x:c r="F469" s="0" t="s">
         <x:v>2257</x:v>
       </x:c>
-      <x:c r="F469" s="0" t="s">
+      <x:c r="H469" s="0" t="s">
         <x:v>2258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2259</x:v>
       </x:c>
       <x:c r="I469" s="0" t="s">
         <x:v>2259</x:v>
       </x:c>
       <x:c r="M469" s="2">
-        <x:v>45825</x:v>
+        <x:v>45785</x:v>
       </x:c>
       <x:c r="N469" s="2">
-        <x:v>46555</x:v>
+        <x:v>46515</x:v>
       </x:c>
       <x:c r="AD469" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE469" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF469" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG469" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH469" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI469" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ469" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK469" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL469" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:38">
       <x:c r="A470" s="0" t="s">
         <x:v>2260</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C470" s="1" t="s">
         <x:v>2261</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>2262</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>2263</x:v>
       </x:c>
+      <x:c r="H470" s="0" t="s">
+        <x:v>2264</x:v>
+      </x:c>
       <x:c r="I470" s="0" t="s">
         <x:v>2264</x:v>
       </x:c>
       <x:c r="M470" s="2">
-        <x:v>45972</x:v>
+        <x:v>45825</x:v>
       </x:c>
       <x:c r="N470" s="2">
-        <x:v>46702</x:v>
+        <x:v>46555</x:v>
       </x:c>
       <x:c r="AD470" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE470" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF470" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG470" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH470" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI470" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ470" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK470" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL470" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:38">
       <x:c r="A471" s="0" t="s">
         <x:v>2265</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C471" s="1" t="s">
         <x:v>2266</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>2267</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>2268</x:v>
       </x:c>
       <x:c r="I471" s="0" t="s">
         <x:v>2269</x:v>
       </x:c>
       <x:c r="M471" s="2">
-        <x:v>46008</x:v>
+        <x:v>45972</x:v>
       </x:c>
       <x:c r="N471" s="2">
-        <x:v>46738</x:v>
+        <x:v>46702</x:v>
       </x:c>
       <x:c r="AD471" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE471" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF471" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG471" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH471" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI471" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ471" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK471" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL471" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:38">
       <x:c r="A472" s="0" t="s">
         <x:v>2270</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C472" s="1" t="s">
         <x:v>2271</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>2272</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>2273</x:v>
       </x:c>
       <x:c r="I472" s="0" t="s">
         <x:v>2274</x:v>
       </x:c>
       <x:c r="M472" s="2">
-        <x:v>46072</x:v>
+        <x:v>46008</x:v>
       </x:c>
       <x:c r="N472" s="2">
-        <x:v>46802</x:v>
+        <x:v>46738</x:v>
       </x:c>
       <x:c r="AD472" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE472" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF472" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG472" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH472" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI472" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ472" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK472" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL472" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:38">
       <x:c r="A473" s="0" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C473" s="1" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>2277</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>2278</x:v>
       </x:c>
       <x:c r="I473" s="0" t="s">
-        <x:v>2274</x:v>
+        <x:v>2279</x:v>
       </x:c>
       <x:c r="M473" s="2">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="N473" s="2">
         <x:v>46802</x:v>
       </x:c>
       <x:c r="AD473" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE473" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF473" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG473" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH473" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI473" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ473" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK473" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL473" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:38">
       <x:c r="A474" s="0" t="s">
-        <x:v>2279</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C474" s="1" t="s">
-        <x:v>2280</x:v>
+        <x:v>2281</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
-        <x:v>2281</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
-        <x:v>2282</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="I474" s="0" t="s">
-        <x:v>2283</x:v>
+        <x:v>2279</x:v>
       </x:c>
       <x:c r="M474" s="2">
-        <x:v>46091</x:v>
+        <x:v>46072</x:v>
       </x:c>
       <x:c r="N474" s="2">
-        <x:v>46822</x:v>
+        <x:v>46802</x:v>
       </x:c>
       <x:c r="AD474" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="AE474" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="AF474" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="AG474" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="AH474" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="AI474" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AJ474" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AK474" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="AL474" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>883</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="475" spans="1:38">
+      <x:c r="A475" s="0" t="s">
+        <x:v>2284</x:v>
+      </x:c>
+      <x:c r="B475" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="C475" s="1" t="s">
+        <x:v>2285</x:v>
+      </x:c>
+      <x:c r="D475" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E475" s="0" t="s">
+        <x:v>2286</x:v>
+      </x:c>
+      <x:c r="F475" s="0" t="s">
+        <x:v>2287</x:v>
+      </x:c>
+      <x:c r="I475" s="0" t="s">
+        <x:v>2288</x:v>
+      </x:c>
+      <x:c r="M475" s="2">
+        <x:v>46091</x:v>
+      </x:c>
+      <x:c r="N475" s="2">
+        <x:v>46822</x:v>
+      </x:c>
+      <x:c r="AD475" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="AE475" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="AF475" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="AG475" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="AH475" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="AI475" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AJ475" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AK475" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="AL475" s="0" t="s">
+        <x:v>883</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>